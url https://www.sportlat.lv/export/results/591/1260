--- v0 (2025-11-16)
+++ v1 (2026-05-28)
@@ -4418,51 +4418,51 @@
   <si>
     <t>Radvils</t>
   </si>
   <si>
     <t>0:20:53</t>
   </si>
   <si>
     <t>0:31:42.76</t>
   </si>
   <si>
     <t>Aiva</t>
   </si>
   <si>
     <t>Litauniece</t>
   </si>
   <si>
     <t>JAKAS</t>
   </si>
   <si>
     <t>0:32:00</t>
   </si>
   <si>
     <t>0:31:21.95</t>
   </si>
   <si>
-    <t>Brice-Matisone</t>
+    <t>Brice</t>
   </si>
   <si>
     <t>0:32:03</t>
   </si>
   <si>
     <t>0:30:32.43</t>
   </si>
   <si>
     <t>Ozoliņa</t>
   </si>
   <si>
     <t>Paula Stradiņa KUS Skriešanas komanda</t>
   </si>
   <si>
     <t>0:32:05</t>
   </si>
   <si>
     <t>0:21:49</t>
   </si>
   <si>
     <t>0:30:45.05</t>
   </si>
   <si>
     <t>Liedskalniņa</t>
   </si>