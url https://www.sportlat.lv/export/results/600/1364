--- v0 (2025-11-11)
+++ v1 (2026-08-10)
@@ -3290,51 +3290,51 @@
   <si>
     <t>0:16:38</t>
   </si>
   <si>
     <t>Ronalds</t>
   </si>
   <si>
     <t>Muižnieks</t>
   </si>
   <si>
     <t>1:09:38.55</t>
   </si>
   <si>
     <t>0:11:52</t>
   </si>
   <si>
     <t>0:34:27</t>
   </si>
   <si>
     <t>0:17:25</t>
   </si>
   <si>
     <t>Evita</t>
   </si>
   <si>
-    <t>Leitāne</t>
+    <t>Puriņa</t>
   </si>
   <si>
     <t>1:09:42.20</t>
   </si>
   <si>
     <t>0:10:31</t>
   </si>
   <si>
     <t>0:36:33</t>
   </si>
   <si>
     <t>0:18:33</t>
   </si>
   <si>
     <t>Laimonis</t>
   </si>
   <si>
     <t>Daugavietis</t>
   </si>
   <si>
     <t>Munaiči</t>
   </si>
   <si>
     <t>1:09:42.40</t>
   </si>