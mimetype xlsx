--- v0 (2025-10-03)
+++ v1 (2026-07-14)
@@ -914,51 +914,51 @@
   <si>
     <t>0:21:18</t>
   </si>
   <si>
     <t>0:14:01</t>
   </si>
   <si>
     <t>Viesturs</t>
   </si>
   <si>
     <t>Driķis</t>
   </si>
   <si>
     <t>0:47:08.20</t>
   </si>
   <si>
     <t>0:21:05</t>
   </si>
   <si>
     <t>0:14:45</t>
   </si>
   <si>
     <t>Evita</t>
   </si>
   <si>
-    <t>Leitāne</t>
+    <t>Puriņa</t>
   </si>
   <si>
     <t>0:48:36.30</t>
   </si>
   <si>
     <t>0:08:46</t>
   </si>
   <si>
     <t>0:00:58</t>
   </si>
   <si>
     <t>0:25:02</t>
   </si>
   <si>
     <t>0:13:24</t>
   </si>
   <si>
     <t>Salihs-Am</t>
   </si>
   <si>
     <t>Budilovičs</t>
   </si>
   <si>
     <t>SALAM</t>
   </si>