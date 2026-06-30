--- v0 (2025-10-04)
+++ v1 (2026-06-30)
@@ -464,51 +464,51 @@
   <si>
     <t>daugavpils</t>
   </si>
   <si>
     <t>0:21:39.20</t>
   </si>
   <si>
     <t>0:01:53</t>
   </si>
   <si>
     <t>0:00:29</t>
   </si>
   <si>
     <t>0:09:59</t>
   </si>
   <si>
     <t>0:00:37</t>
   </si>
   <si>
     <t>0:08:05</t>
   </si>
   <si>
     <t>Evita</t>
   </si>
   <si>
-    <t>Leitāne</t>
+    <t>Puriņa</t>
   </si>
   <si>
     <t>Aquatics</t>
   </si>
   <si>
     <t>0:21:46.65</t>
   </si>
   <si>
     <t>0:02:16</t>
   </si>
   <si>
     <t>0:09:36</t>
   </si>
   <si>
     <t>0:08:37</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Tabita-Tīna</t>
   </si>
   <si>
     <t>Lūka</t>
   </si>