--- v0 (2025-11-17)
+++ v1 (2026-07-08)
@@ -764,51 +764,51 @@
   <si>
     <t>00:12:25</t>
   </si>
   <si>
     <t>Kitija</t>
   </si>
   <si>
     <t>Siltumēna</t>
   </si>
   <si>
     <t>00:43:32</t>
   </si>
   <si>
     <t>00:05:31</t>
   </si>
   <si>
     <t>00:25:41</t>
   </si>
   <si>
     <t>00:12:20</t>
   </si>
   <si>
     <t>Evita</t>
   </si>
   <si>
-    <t>Leitāne</t>
+    <t>Puriņa</t>
   </si>
   <si>
     <t>00:43:44</t>
   </si>
   <si>
     <t>00:07:06</t>
   </si>
   <si>
     <t>00:24:28</t>
   </si>
   <si>
     <t>00:12:10</t>
   </si>
   <si>
     <t>Baiba</t>
   </si>
   <si>
     <t>Besere</t>
   </si>
   <si>
     <t>00:45:06</t>
   </si>
   <si>
     <t>00:24:23</t>
   </si>