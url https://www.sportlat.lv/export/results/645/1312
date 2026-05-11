--- v0 (2025-10-04)
+++ v1 (2026-05-11)
@@ -887,51 +887,51 @@
   <si>
     <t>Grasis</t>
   </si>
   <si>
     <t>LV 2114</t>
   </si>
   <si>
     <t>0:52:39.25</t>
   </si>
   <si>
     <t>Raisa</t>
   </si>
   <si>
     <t>S6</t>
   </si>
   <si>
     <t>0:52:52</t>
   </si>
   <si>
     <t>0:52:46.15</t>
   </si>
   <si>
     <t>Elīna</t>
   </si>
   <si>
-    <t>Brice-Matisone</t>
+    <t>Brice</t>
   </si>
   <si>
     <t>0:54:24</t>
   </si>
   <si>
     <t>0:54:16.00</t>
   </si>
   <si>
     <t>Aleksandrs-Vikt</t>
   </si>
   <si>
     <t>Susejs</t>
   </si>
   <si>
     <t>0:55:03</t>
   </si>
   <si>
     <t>0:54:58.70</t>
   </si>
   <si>
     <t>Aija</t>
   </si>
   <si>
     <t>Melezere</t>
   </si>