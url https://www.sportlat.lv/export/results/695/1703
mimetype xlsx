--- v0 (2025-10-02)
+++ v1 (2026-08-06)
@@ -1241,51 +1241,51 @@
   <si>
     <t>DTC Jauniba</t>
   </si>
   <si>
     <t>49:08.0</t>
   </si>
   <si>
     <t>0:21:08</t>
   </si>
   <si>
     <t>Agris</t>
   </si>
   <si>
     <t>Šipkovs</t>
   </si>
   <si>
     <t>49:53.7</t>
   </si>
   <si>
     <t>0:22:36</t>
   </si>
   <si>
     <t>Evita</t>
   </si>
   <si>
-    <t>Leitāne</t>
+    <t>Puriņa</t>
   </si>
   <si>
     <t>52:11.9</t>
   </si>
   <si>
     <t>0:16:48</t>
   </si>
   <si>
     <t>0:01:27</t>
   </si>
   <si>
     <t>0:19:53</t>
   </si>
   <si>
     <t>Guntis</t>
   </si>
   <si>
     <t>Fortiņš</t>
   </si>
   <si>
     <t>56:21.4</t>
   </si>
   <si>
     <t>0:23:39</t>
   </si>