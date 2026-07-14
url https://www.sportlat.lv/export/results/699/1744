--- v0 (2025-11-15)
+++ v1 (2026-07-14)
@@ -2135,51 +2135,51 @@
   <si>
     <t>0:44:23</t>
   </si>
   <si>
     <t>0:02:24</t>
   </si>
   <si>
     <t>0:18:51</t>
   </si>
   <si>
     <t>Reins</t>
   </si>
   <si>
     <t>1:15:00</t>
   </si>
   <si>
     <t>0:42:54</t>
   </si>
   <si>
     <t>0:19:17</t>
   </si>
   <si>
     <t>Evita</t>
   </si>
   <si>
-    <t>Leitāne</t>
+    <t>Puriņa</t>
   </si>
   <si>
     <t>F40</t>
   </si>
   <si>
     <t>1:15:26</t>
   </si>
   <si>
     <t>0:09:36</t>
   </si>
   <si>
     <t>0:43:28</t>
   </si>
   <si>
     <t>Rihards</t>
   </si>
   <si>
     <t>Fuksis</t>
   </si>
   <si>
     <t>Ķekavas nov.</t>
   </si>
   <si>
     <t>1:15:45</t>
   </si>