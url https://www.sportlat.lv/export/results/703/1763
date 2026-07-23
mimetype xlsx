--- v0 (2025-10-02)
+++ v1 (2026-07-23)
@@ -1010,51 +1010,51 @@
   <si>
     <t>Mestere</t>
   </si>
   <si>
     <t>Jelgava</t>
   </si>
   <si>
     <t>F19</t>
   </si>
   <si>
     <t>1:26:50.85</t>
   </si>
   <si>
     <t>0:15:18</t>
   </si>
   <si>
     <t>0:44:29</t>
   </si>
   <si>
     <t>0:25:22</t>
   </si>
   <si>
     <t>Evita</t>
   </si>
   <si>
-    <t>Leitāne</t>
+    <t>Puriņa</t>
   </si>
   <si>
     <t>Aquatics</t>
   </si>
   <si>
     <t>1:28:47.15</t>
   </si>
   <si>
     <t>0:19:11</t>
   </si>
   <si>
     <t>0:01:21</t>
   </si>
   <si>
     <t>0:40:24</t>
   </si>
   <si>
     <t>0:00:24</t>
   </si>
   <si>
     <t>0:27:30</t>
   </si>
   <si>
     <t>Ineta</t>
   </si>