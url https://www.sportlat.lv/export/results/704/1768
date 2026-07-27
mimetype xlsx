--- v0 (2025-10-04)
+++ v1 (2026-07-27)
@@ -635,51 +635,51 @@
   <si>
     <t>Anastasija</t>
   </si>
   <si>
     <t>Krūmiņa</t>
   </si>
   <si>
     <t>1:38:30</t>
   </si>
   <si>
     <t>0:12:06</t>
   </si>
   <si>
     <t>0:53:11</t>
   </si>
   <si>
     <t>0:33:13</t>
   </si>
   <si>
     <t>1:05:17</t>
   </si>
   <si>
     <t>Evita</t>
   </si>
   <si>
-    <t>Leitāne</t>
+    <t>Puriņa</t>
   </si>
   <si>
     <t>F40</t>
   </si>
   <si>
     <t>1:47:28</t>
   </si>
   <si>
     <t>0:12:11</t>
   </si>
   <si>
     <t>0:58:48</t>
   </si>
   <si>
     <t>0:36:29</t>
   </si>
   <si>
     <t>1:10:59</t>
   </si>
   <si>
     <t>Vilis</t>
   </si>
   <si>
     <t>Mednis</t>
   </si>