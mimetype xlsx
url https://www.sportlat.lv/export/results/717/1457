--- v0 (2025-11-04)
+++ v1 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2293">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2294">
   <si>
     <t>Vieta</t>
   </si>
   <si>
     <t>Valsts</t>
   </si>
   <si>
     <t>Vārds</t>
   </si>
   <si>
     <t>Uzvārds</t>
   </si>
   <si>
     <t>Komanda</t>
   </si>
   <si>
     <t>Pilsēta</t>
   </si>
   <si>
     <t>Grupa</t>
   </si>
   <si>
     <t>Apļi</t>
   </si>
   <si>
@@ -5292,50 +5292,53 @@
     <t>2:00:45</t>
   </si>
   <si>
     <t>0:30:47</t>
   </si>
   <si>
     <t>1:59:20.32</t>
   </si>
   <si>
     <t>Krīgers</t>
   </si>
   <si>
     <t>valmiera</t>
   </si>
   <si>
     <t>2:00:46</t>
   </si>
   <si>
     <t>0:30:03</t>
   </si>
   <si>
     <t>0:30:09</t>
   </si>
   <si>
     <t>1:59:52.01</t>
+  </si>
+  <si>
+    <t>FRA</t>
   </si>
   <si>
     <t>Kiršteina</t>
   </si>
   <si>
     <t>2:00:53</t>
   </si>
   <si>
     <t>0:29:51</t>
   </si>
   <si>
     <t>0:29:59</t>
   </si>
   <si>
     <t>2:00:03.52</t>
   </si>
   <si>
     <t>Matīss</t>
   </si>
   <si>
     <t>Palsāns</t>
   </si>
   <si>
     <t>Pillar</t>
   </si>
@@ -19685,3797 +19688,3797 @@
       </c>
       <c r="I288" t="s">
         <v>1756</v>
       </c>
       <c r="J288" t="s">
         <v>1533</v>
       </c>
       <c r="K288" t="s">
         <v>1757</v>
       </c>
       <c r="L288" t="s">
         <v>1625</v>
       </c>
       <c r="M288" t="s">
         <v>1758</v>
       </c>
       <c r="N288" t="s">
         <v>1759</v>
       </c>
     </row>
     <row r="289" spans="1:14">
       <c r="A289">
         <v>288</v>
       </c>
       <c r="B289" t="s">
-        <v>25</v>
+        <v>1760</v>
       </c>
       <c r="C289" t="s">
         <v>1229</v>
       </c>
       <c r="D289" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
       <c r="E289"/>
       <c r="F289" t="s">
         <v>288</v>
       </c>
       <c r="G289" t="s">
         <v>125</v>
       </c>
       <c r="H289">
         <v>8</v>
       </c>
       <c r="I289" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
       <c r="J289" t="s">
         <v>1423</v>
       </c>
       <c r="K289" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="L289" t="s">
         <v>1406</v>
       </c>
       <c r="M289" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
       <c r="N289" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="290" spans="1:14">
       <c r="A290">
         <v>289</v>
       </c>
       <c r="B290" t="s">
         <v>25</v>
       </c>
       <c r="C290" t="s">
-        <v>1765</v>
+        <v>1766</v>
       </c>
       <c r="D290" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
       <c r="E290" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
       <c r="F290" t="s">
         <v>97</v>
       </c>
       <c r="G290" t="s">
         <v>87</v>
       </c>
       <c r="H290">
         <v>8</v>
       </c>
       <c r="I290" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
       <c r="J290" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
       <c r="K290" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="L290" t="s">
         <v>1706</v>
       </c>
       <c r="M290" t="s">
         <v>1615</v>
       </c>
       <c r="N290" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="291" spans="1:14">
       <c r="A291">
         <v>290</v>
       </c>
       <c r="B291" t="s">
         <v>25</v>
       </c>
       <c r="C291" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
       <c r="D291" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
       <c r="E291"/>
       <c r="F291" t="s">
         <v>47</v>
       </c>
       <c r="G291" t="s">
         <v>629</v>
       </c>
       <c r="H291">
         <v>8</v>
       </c>
       <c r="I291" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
       <c r="J291" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
       <c r="K291" t="s">
         <v>1390</v>
       </c>
       <c r="L291" t="s">
         <v>1589</v>
       </c>
       <c r="M291" t="s">
-        <v>1776</v>
+        <v>1777</v>
       </c>
       <c r="N291" t="s">
-        <v>1777</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="292" spans="1:14">
       <c r="A292">
         <v>291</v>
       </c>
       <c r="B292" t="s">
         <v>25</v>
       </c>
       <c r="C292" t="s">
-        <v>1778</v>
+        <v>1779</v>
       </c>
       <c r="D292" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
       <c r="E292"/>
       <c r="F292"/>
       <c r="G292" t="s">
         <v>125</v>
       </c>
       <c r="H292">
         <v>8</v>
       </c>
       <c r="I292" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
       <c r="J292" t="s">
         <v>1481</v>
       </c>
       <c r="K292" t="s">
         <v>1602</v>
       </c>
       <c r="L292" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
       <c r="M292" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="N292" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="293" spans="1:14">
       <c r="A293">
         <v>292</v>
       </c>
       <c r="B293" t="s">
         <v>25</v>
       </c>
       <c r="C293" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="D293" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="E293"/>
       <c r="F293"/>
       <c r="G293" t="s">
         <v>18</v>
       </c>
       <c r="H293">
         <v>8</v>
       </c>
       <c r="I293" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="J293" t="s">
         <v>1648</v>
       </c>
       <c r="K293" t="s">
         <v>1533</v>
       </c>
       <c r="L293" t="s">
         <v>1706</v>
       </c>
       <c r="M293" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
       <c r="N293" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="294" spans="1:14">
       <c r="A294">
         <v>293</v>
       </c>
       <c r="B294" t="s">
         <v>25</v>
       </c>
       <c r="C294" t="s">
         <v>1155</v>
       </c>
       <c r="D294" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="E294"/>
       <c r="F294" t="s">
         <v>47</v>
       </c>
       <c r="G294" t="s">
         <v>18</v>
       </c>
       <c r="H294">
         <v>8</v>
       </c>
       <c r="I294" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="J294" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
       <c r="K294" t="s">
         <v>1527</v>
       </c>
       <c r="L294" t="s">
         <v>1508</v>
       </c>
       <c r="M294" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
       <c r="N294" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="295" spans="1:14">
       <c r="A295">
         <v>294</v>
       </c>
       <c r="B295" t="s">
         <v>25</v>
       </c>
       <c r="C295" t="s">
         <v>423</v>
       </c>
       <c r="D295" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="E295" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
       <c r="F295" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
       <c r="G295" t="s">
         <v>18</v>
       </c>
       <c r="H295">
         <v>8</v>
       </c>
       <c r="I295" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
       <c r="J295" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
       <c r="K295" t="s">
         <v>1733</v>
       </c>
       <c r="L295" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="M295" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="N295" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="296" spans="1:14">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="B296" t="s">
         <v>25</v>
       </c>
       <c r="C296" t="s">
         <v>401</v>
       </c>
       <c r="D296" t="s">
-        <v>1800</v>
+        <v>1801</v>
       </c>
       <c r="E296"/>
       <c r="F296" t="s">
         <v>257</v>
       </c>
       <c r="G296" t="s">
         <v>18</v>
       </c>
       <c r="H296">
         <v>8</v>
       </c>
       <c r="I296" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
       <c r="J296" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
       <c r="K296" t="s">
         <v>1638</v>
       </c>
       <c r="L296" t="s">
         <v>1108</v>
       </c>
       <c r="M296" t="s">
         <v>1579</v>
       </c>
       <c r="N296" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="297" spans="1:14">
       <c r="A297">
         <v>296</v>
       </c>
       <c r="B297" t="s">
         <v>25</v>
       </c>
       <c r="C297" t="s">
         <v>1336</v>
       </c>
       <c r="D297" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
       <c r="E297" t="s">
         <v>909</v>
       </c>
       <c r="F297" t="s">
         <v>853</v>
       </c>
       <c r="G297" t="s">
         <v>18</v>
       </c>
       <c r="H297">
         <v>8</v>
       </c>
       <c r="I297" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
       <c r="J297" t="s">
         <v>1102</v>
       </c>
       <c r="K297" t="s">
         <v>1572</v>
       </c>
       <c r="L297" t="s">
         <v>1449</v>
       </c>
       <c r="M297" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
       <c r="N297" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="298" spans="1:14">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298" t="s">
         <v>25</v>
       </c>
       <c r="C298" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
       <c r="D298" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
       <c r="E298"/>
       <c r="F298" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
       <c r="G298" t="s">
         <v>125</v>
       </c>
       <c r="H298">
         <v>8</v>
       </c>
       <c r="I298" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="J298" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="K298" t="s">
         <v>1733</v>
       </c>
       <c r="L298" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="M298" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
       <c r="N298" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="299" spans="1:14">
       <c r="A299">
         <v>298</v>
       </c>
       <c r="B299" t="s">
         <v>25</v>
       </c>
       <c r="C299" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="D299" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
       <c r="E299" t="s">
         <v>363</v>
       </c>
       <c r="F299"/>
       <c r="G299" t="s">
         <v>125</v>
       </c>
       <c r="H299">
         <v>8</v>
       </c>
       <c r="I299" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
       <c r="J299" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
       <c r="K299" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
       <c r="L299" t="s">
-        <v>1820</v>
+        <v>1821</v>
       </c>
       <c r="M299" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
       <c r="N299" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="300" spans="1:14">
       <c r="A300">
         <v>299</v>
       </c>
       <c r="B300" t="s">
         <v>25</v>
       </c>
       <c r="C300" t="s">
         <v>1620</v>
       </c>
       <c r="D300" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
       <c r="E300" t="s">
-        <v>1824</v>
+        <v>1825</v>
       </c>
       <c r="F300" t="s">
         <v>47</v>
       </c>
       <c r="G300" t="s">
         <v>160</v>
       </c>
       <c r="H300">
         <v>8</v>
       </c>
       <c r="I300" t="s">
-        <v>1825</v>
+        <v>1826</v>
       </c>
       <c r="J300" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="K300" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="L300" t="s">
         <v>1423</v>
       </c>
       <c r="M300" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="N300" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="301" spans="1:14">
       <c r="A301">
         <v>300</v>
       </c>
       <c r="B301" t="s">
         <v>25</v>
       </c>
       <c r="C301" t="s">
         <v>468</v>
       </c>
       <c r="D301" t="s">
-        <v>1829</v>
+        <v>1830</v>
       </c>
       <c r="E301"/>
       <c r="F301"/>
       <c r="G301" t="s">
         <v>18</v>
       </c>
       <c r="H301">
         <v>8</v>
       </c>
       <c r="I301" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
       <c r="J301" t="s">
         <v>1389</v>
       </c>
       <c r="K301" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="L301" t="s">
         <v>1732</v>
       </c>
       <c r="M301" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="N301" t="s">
-        <v>1833</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="302" spans="1:14">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302" t="s">
         <v>25</v>
       </c>
       <c r="C302" t="s">
         <v>295</v>
       </c>
       <c r="D302" t="s">
-        <v>1834</v>
+        <v>1835</v>
       </c>
       <c r="E302" t="s">
-        <v>1835</v>
+        <v>1836</v>
       </c>
       <c r="F302" t="s">
         <v>431</v>
       </c>
       <c r="G302" t="s">
         <v>160</v>
       </c>
       <c r="H302">
         <v>8</v>
       </c>
       <c r="I302" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
       <c r="J302" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="K302" t="s">
         <v>1406</v>
       </c>
       <c r="L302" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
       <c r="M302" t="s">
         <v>1694</v>
       </c>
       <c r="N302" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="303" spans="1:14">
       <c r="A303">
         <v>302</v>
       </c>
       <c r="B303" t="s">
         <v>25</v>
       </c>
       <c r="C303" t="s">
         <v>974</v>
       </c>
       <c r="D303" t="s">
-        <v>1839</v>
+        <v>1840</v>
       </c>
       <c r="E303"/>
       <c r="F303" t="s">
         <v>47</v>
       </c>
       <c r="G303" t="s">
         <v>87</v>
       </c>
       <c r="H303">
         <v>8</v>
       </c>
       <c r="I303" t="s">
-        <v>1840</v>
+        <v>1841</v>
       </c>
       <c r="J303" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
       <c r="K303" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
       <c r="L303" t="s">
-        <v>1843</v>
+        <v>1844</v>
       </c>
       <c r="M303" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="N303" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="304" spans="1:14">
       <c r="A304">
         <v>303</v>
       </c>
       <c r="B304" t="s">
         <v>25</v>
       </c>
       <c r="C304" t="s">
         <v>1609</v>
       </c>
       <c r="D304" t="s">
-        <v>1846</v>
+        <v>1847</v>
       </c>
       <c r="E304" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
       <c r="F304" t="s">
         <v>47</v>
       </c>
       <c r="G304" t="s">
         <v>18</v>
       </c>
       <c r="H304">
         <v>8</v>
       </c>
       <c r="I304" t="s">
-        <v>1840</v>
+        <v>1841</v>
       </c>
       <c r="J304" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
       <c r="K304" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
       <c r="L304" t="s">
-        <v>1843</v>
+        <v>1844</v>
       </c>
       <c r="M304" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="N304" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="305" spans="1:14">
       <c r="A305">
         <v>304</v>
       </c>
       <c r="B305" t="s">
         <v>25</v>
       </c>
       <c r="C305" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
       <c r="D305" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
       <c r="E305" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
       <c r="F305"/>
       <c r="G305" t="s">
         <v>125</v>
       </c>
       <c r="H305">
         <v>8</v>
       </c>
       <c r="I305" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
       <c r="J305" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
       <c r="K305" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
       <c r="L305" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
       <c r="M305" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
       <c r="N305" t="s">
-        <v>1857</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="306" spans="1:14">
       <c r="A306">
         <v>305</v>
       </c>
       <c r="B306" t="s">
         <v>25</v>
       </c>
       <c r="C306" t="s">
         <v>497</v>
       </c>
       <c r="D306" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
       <c r="E306" t="s">
         <v>238</v>
       </c>
       <c r="F306" t="s">
         <v>230</v>
       </c>
       <c r="G306" t="s">
         <v>432</v>
       </c>
       <c r="H306">
         <v>8</v>
       </c>
       <c r="I306" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
       <c r="J306" t="s">
         <v>1625</v>
       </c>
       <c r="K306" t="s">
         <v>1406</v>
       </c>
       <c r="L306" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
       <c r="M306" t="s">
-        <v>1861</v>
+        <v>1862</v>
       </c>
       <c r="N306" t="s">
-        <v>1862</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="307" spans="1:14">
       <c r="A307">
         <v>306</v>
       </c>
       <c r="B307" t="s">
         <v>25</v>
       </c>
       <c r="C307" t="s">
-        <v>1863</v>
+        <v>1864</v>
       </c>
       <c r="D307" t="s">
-        <v>1864</v>
+        <v>1865</v>
       </c>
       <c r="E307" t="s">
         <v>1205</v>
       </c>
       <c r="F307" t="s">
         <v>47</v>
       </c>
       <c r="G307" t="s">
         <v>125</v>
       </c>
       <c r="H307">
         <v>8</v>
       </c>
       <c r="I307" t="s">
-        <v>1865</v>
+        <v>1866</v>
       </c>
       <c r="J307" t="s">
         <v>1614</v>
       </c>
       <c r="K307" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
       <c r="L307" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="M307" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="N307" t="s">
-        <v>1868</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="308" spans="1:14">
       <c r="A308">
         <v>307</v>
       </c>
       <c r="B308" t="s">
         <v>25</v>
       </c>
       <c r="C308" t="s">
         <v>1470</v>
       </c>
       <c r="D308" t="s">
-        <v>1869</v>
+        <v>1870</v>
       </c>
       <c r="E308" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="F308"/>
       <c r="G308" t="s">
         <v>125</v>
       </c>
       <c r="H308">
         <v>8</v>
       </c>
       <c r="I308" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
       <c r="J308" t="s">
-        <v>1872</v>
+        <v>1873</v>
       </c>
       <c r="K308" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
       <c r="L308" t="s">
         <v>1566</v>
       </c>
       <c r="M308" t="s">
         <v>1664</v>
       </c>
       <c r="N308" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="309" spans="1:14">
       <c r="A309">
         <v>308</v>
       </c>
       <c r="B309" t="s">
         <v>25</v>
       </c>
       <c r="C309" t="s">
         <v>335</v>
       </c>
       <c r="D309" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="E309" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="F309" t="s">
         <v>47</v>
       </c>
       <c r="G309" t="s">
         <v>18</v>
       </c>
       <c r="H309">
         <v>8</v>
       </c>
       <c r="I309" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
       <c r="J309" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
       <c r="K309" t="s">
         <v>1423</v>
       </c>
       <c r="L309" t="s">
-        <v>1877</v>
+        <v>1878</v>
       </c>
       <c r="M309" t="s">
-        <v>1878</v>
+        <v>1879</v>
       </c>
       <c r="N309" t="s">
-        <v>1879</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="310" spans="1:14">
       <c r="A310">
         <v>309</v>
       </c>
       <c r="B310" t="s">
         <v>25</v>
       </c>
       <c r="C310" t="s">
         <v>497</v>
       </c>
       <c r="D310" t="s">
-        <v>1880</v>
+        <v>1881</v>
       </c>
       <c r="E310"/>
       <c r="F310" t="s">
         <v>47</v>
       </c>
       <c r="G310" t="s">
         <v>432</v>
       </c>
       <c r="H310">
         <v>8</v>
       </c>
       <c r="I310" t="s">
-        <v>1881</v>
+        <v>1882</v>
       </c>
       <c r="J310" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="K310" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
       <c r="L310" t="s">
-        <v>1877</v>
+        <v>1878</v>
       </c>
       <c r="M310" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="N310" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="311" spans="1:14">
       <c r="A311">
         <v>310</v>
       </c>
       <c r="B311" t="s">
         <v>25</v>
       </c>
       <c r="C311" t="s">
         <v>1008</v>
       </c>
       <c r="D311" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
       <c r="E311"/>
       <c r="F311" t="s">
         <v>47</v>
       </c>
       <c r="G311" t="s">
         <v>125</v>
       </c>
       <c r="H311">
         <v>8</v>
       </c>
       <c r="I311" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
       <c r="J311" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
       <c r="K311" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
       <c r="L311" t="s">
-        <v>1888</v>
+        <v>1889</v>
       </c>
       <c r="M311" t="s">
-        <v>1889</v>
+        <v>1890</v>
       </c>
       <c r="N311" t="s">
-        <v>1890</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="312" spans="1:14">
       <c r="A312">
         <v>311</v>
       </c>
       <c r="B312" t="s">
         <v>25</v>
       </c>
       <c r="C312" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
       <c r="D312" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="E312" t="s">
-        <v>1893</v>
+        <v>1894</v>
       </c>
       <c r="F312" t="s">
         <v>47</v>
       </c>
       <c r="G312" t="s">
         <v>18</v>
       </c>
       <c r="H312">
         <v>8</v>
       </c>
       <c r="I312" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
       <c r="J312" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
       <c r="K312" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
       <c r="L312" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
       <c r="M312" t="s">
         <v>1664</v>
       </c>
       <c r="N312" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="313" spans="1:14">
       <c r="A313">
         <v>312</v>
       </c>
       <c r="B313" t="s">
         <v>25</v>
       </c>
       <c r="C313" t="s">
         <v>669</v>
       </c>
       <c r="D313" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="E313"/>
       <c r="F313"/>
       <c r="G313" t="s">
         <v>432</v>
       </c>
       <c r="H313">
         <v>8</v>
       </c>
       <c r="I313" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
       <c r="J313" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="K313" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
       <c r="L313" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
       <c r="M313" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="N313" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="314" spans="1:14">
       <c r="A314">
         <v>313</v>
       </c>
       <c r="B314" t="s">
         <v>25</v>
       </c>
       <c r="C314" t="s">
         <v>184</v>
       </c>
       <c r="D314" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="E314" t="s">
         <v>1691</v>
       </c>
       <c r="F314" t="s">
         <v>207</v>
       </c>
       <c r="G314" t="s">
         <v>125</v>
       </c>
       <c r="H314">
         <v>8</v>
       </c>
       <c r="I314" t="s">
-        <v>1905</v>
+        <v>1906</v>
       </c>
       <c r="J314" t="s">
         <v>1503</v>
       </c>
       <c r="K314" t="s">
         <v>1669</v>
       </c>
       <c r="L314" t="s">
-        <v>1906</v>
+        <v>1907</v>
       </c>
       <c r="M314" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
       <c r="N314" t="s">
-        <v>1907</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="315" spans="1:14">
       <c r="A315">
         <v>314</v>
       </c>
       <c r="B315" t="s">
         <v>25</v>
       </c>
       <c r="C315" t="s">
         <v>423</v>
       </c>
       <c r="D315" t="s">
-        <v>1908</v>
+        <v>1909</v>
       </c>
       <c r="E315" t="s">
-        <v>1909</v>
+        <v>1910</v>
       </c>
       <c r="F315" t="s">
         <v>47</v>
       </c>
       <c r="G315" t="s">
         <v>18</v>
       </c>
       <c r="H315">
         <v>8</v>
       </c>
       <c r="I315" t="s">
-        <v>1910</v>
+        <v>1911</v>
       </c>
       <c r="J315" t="s">
         <v>1401</v>
       </c>
       <c r="K315" t="s">
         <v>1643</v>
       </c>
       <c r="L315" t="s">
-        <v>1911</v>
+        <v>1912</v>
       </c>
       <c r="M315" t="s">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="N315" t="s">
-        <v>1913</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="316" spans="1:14">
       <c r="A316">
         <v>315</v>
       </c>
       <c r="B316" t="s">
         <v>25</v>
       </c>
       <c r="C316" t="s">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="D316" t="s">
-        <v>1915</v>
+        <v>1916</v>
       </c>
       <c r="E316" t="s">
         <v>413</v>
       </c>
       <c r="F316" t="s">
         <v>47</v>
       </c>
       <c r="G316" t="s">
         <v>125</v>
       </c>
       <c r="H316">
         <v>8</v>
       </c>
       <c r="I316" t="s">
-        <v>1916</v>
+        <v>1917</v>
       </c>
       <c r="J316" t="s">
-        <v>1917</v>
+        <v>1918</v>
       </c>
       <c r="K316" t="s">
-        <v>1918</v>
+        <v>1919</v>
       </c>
       <c r="L316" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="M316" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="N316" t="s">
-        <v>1921</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="317" spans="1:14">
       <c r="A317">
         <v>316</v>
       </c>
       <c r="B317" t="s">
         <v>25</v>
       </c>
       <c r="C317" t="s">
         <v>952</v>
       </c>
       <c r="D317" t="s">
-        <v>1922</v>
+        <v>1923</v>
       </c>
       <c r="E317" t="s">
-        <v>1923</v>
+        <v>1924</v>
       </c>
       <c r="F317" t="s">
         <v>207</v>
       </c>
       <c r="G317" t="s">
         <v>87</v>
       </c>
       <c r="H317">
         <v>8</v>
       </c>
       <c r="I317" t="s">
-        <v>1924</v>
+        <v>1925</v>
       </c>
       <c r="J317" t="s">
         <v>1169</v>
       </c>
       <c r="K317" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="L317" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="M317" t="s">
-        <v>1925</v>
+        <v>1926</v>
       </c>
       <c r="N317" t="s">
-        <v>1926</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="318" spans="1:14">
       <c r="A318">
         <v>317</v>
       </c>
       <c r="B318" t="s">
         <v>25</v>
       </c>
       <c r="C318" t="s">
         <v>94</v>
       </c>
       <c r="D318" t="s">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="E318" t="s">
-        <v>1928</v>
+        <v>1929</v>
       </c>
       <c r="F318" t="s">
         <v>29</v>
       </c>
       <c r="G318" t="s">
         <v>87</v>
       </c>
       <c r="H318">
         <v>8</v>
       </c>
       <c r="I318" t="s">
-        <v>1929</v>
+        <v>1930</v>
       </c>
       <c r="J318" t="s">
         <v>1521</v>
       </c>
       <c r="K318" t="s">
-        <v>1930</v>
+        <v>1931</v>
       </c>
       <c r="L318" t="s">
-        <v>1931</v>
+        <v>1932</v>
       </c>
       <c r="M318" t="s">
-        <v>1931</v>
+        <v>1932</v>
       </c>
       <c r="N318" t="s">
-        <v>1932</v>
+        <v>1933</v>
       </c>
     </row>
     <row r="319" spans="1:14">
       <c r="A319">
         <v>318</v>
       </c>
       <c r="B319" t="s">
         <v>25</v>
       </c>
       <c r="C319" t="s">
         <v>285</v>
       </c>
       <c r="D319" t="s">
-        <v>1933</v>
+        <v>1934</v>
       </c>
       <c r="E319" t="s">
         <v>85</v>
       </c>
       <c r="F319" t="s">
         <v>67</v>
       </c>
       <c r="G319" t="s">
         <v>629</v>
       </c>
       <c r="H319">
         <v>8</v>
       </c>
       <c r="I319" t="s">
-        <v>1934</v>
+        <v>1935</v>
       </c>
       <c r="J319" t="s">
         <v>1614</v>
       </c>
       <c r="K319" t="s">
-        <v>1935</v>
+        <v>1936</v>
       </c>
       <c r="L319" t="s">
         <v>1514</v>
       </c>
       <c r="M319" t="s">
-        <v>1936</v>
+        <v>1937</v>
       </c>
       <c r="N319" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="320" spans="1:14">
       <c r="A320">
         <v>319</v>
       </c>
       <c r="B320" t="s">
         <v>25</v>
       </c>
       <c r="C320" t="s">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="D320" t="s">
-        <v>1939</v>
+        <v>1940</v>
       </c>
       <c r="E320" t="s">
         <v>85</v>
       </c>
       <c r="F320" t="s">
         <v>67</v>
       </c>
       <c r="G320" t="s">
         <v>432</v>
       </c>
       <c r="H320">
         <v>8</v>
       </c>
       <c r="I320" t="s">
-        <v>1940</v>
+        <v>1941</v>
       </c>
       <c r="J320" t="s">
         <v>1614</v>
       </c>
       <c r="K320" t="s">
-        <v>1941</v>
+        <v>1942</v>
       </c>
       <c r="L320" t="s">
-        <v>1942</v>
+        <v>1943</v>
       </c>
       <c r="M320" t="s">
-        <v>1943</v>
+        <v>1944</v>
       </c>
       <c r="N320" t="s">
-        <v>1944</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="321" spans="1:14">
       <c r="A321">
         <v>320</v>
       </c>
       <c r="B321" t="s">
         <v>25</v>
       </c>
       <c r="C321" t="s">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="D321" t="s">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="E321"/>
       <c r="F321" t="s">
         <v>877</v>
       </c>
       <c r="G321" t="s">
         <v>125</v>
       </c>
       <c r="H321">
         <v>8</v>
       </c>
       <c r="I321" t="s">
-        <v>1947</v>
+        <v>1948</v>
       </c>
       <c r="J321" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="K321" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="L321" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="M321" t="s">
-        <v>1950</v>
+        <v>1951</v>
       </c>
       <c r="N321" t="s">
-        <v>1951</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="322" spans="1:14">
       <c r="A322">
         <v>321</v>
       </c>
       <c r="B322" t="s">
         <v>25</v>
       </c>
       <c r="C322" t="s">
-        <v>1952</v>
+        <v>1953</v>
       </c>
       <c r="D322" t="s">
-        <v>1953</v>
+        <v>1954</v>
       </c>
       <c r="E322"/>
       <c r="F322" t="s">
         <v>877</v>
       </c>
       <c r="G322" t="s">
         <v>125</v>
       </c>
       <c r="H322">
         <v>8</v>
       </c>
       <c r="I322" t="s">
-        <v>1947</v>
+        <v>1948</v>
       </c>
       <c r="J322" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="K322" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="L322" t="s">
-        <v>1877</v>
+        <v>1878</v>
       </c>
       <c r="M322" t="s">
-        <v>1950</v>
+        <v>1951</v>
       </c>
       <c r="N322" t="s">
-        <v>1954</v>
+        <v>1955</v>
       </c>
     </row>
     <row r="323" spans="1:14">
       <c r="A323">
         <v>322</v>
       </c>
       <c r="B323" t="s">
         <v>25</v>
       </c>
       <c r="C323" t="s">
-        <v>1955</v>
+        <v>1956</v>
       </c>
       <c r="D323" t="s">
-        <v>1956</v>
+        <v>1957</v>
       </c>
       <c r="E323"/>
       <c r="F323" t="s">
         <v>47</v>
       </c>
       <c r="G323" t="s">
         <v>125</v>
       </c>
       <c r="H323">
         <v>8</v>
       </c>
       <c r="I323" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="J323" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
       <c r="K323" t="s">
         <v>1473</v>
       </c>
       <c r="L323" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="M323" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
       <c r="N323" t="s">
-        <v>1960</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="324" spans="1:14">
       <c r="A324">
         <v>323</v>
       </c>
       <c r="B324" t="s">
         <v>25</v>
       </c>
       <c r="C324" t="s">
         <v>285</v>
       </c>
       <c r="D324" t="s">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="E324"/>
       <c r="F324"/>
       <c r="G324" t="s">
         <v>87</v>
       </c>
       <c r="H324">
         <v>8</v>
       </c>
       <c r="I324" t="s">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="J324" t="s">
-        <v>1963</v>
+        <v>1964</v>
       </c>
       <c r="K324" t="s">
-        <v>1964</v>
+        <v>1965</v>
       </c>
       <c r="L324" t="s">
-        <v>1965</v>
+        <v>1966</v>
       </c>
       <c r="M324" t="s">
-        <v>1966</v>
+        <v>1967</v>
       </c>
       <c r="N324" t="s">
-        <v>1967</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="325" spans="1:14">
       <c r="A325">
         <v>324</v>
       </c>
       <c r="B325" t="s">
         <v>25</v>
       </c>
       <c r="C325" t="s">
         <v>1666</v>
       </c>
       <c r="D325" t="s">
-        <v>1968</v>
+        <v>1969</v>
       </c>
       <c r="E325"/>
       <c r="F325" t="s">
-        <v>1969</v>
+        <v>1970</v>
       </c>
       <c r="G325" t="s">
         <v>125</v>
       </c>
       <c r="H325">
         <v>8</v>
       </c>
       <c r="I325" t="s">
-        <v>1970</v>
+        <v>1971</v>
       </c>
       <c r="J325" t="s">
         <v>1648</v>
       </c>
       <c r="K325" t="s">
-        <v>1935</v>
+        <v>1936</v>
       </c>
       <c r="L325" t="s">
-        <v>1971</v>
+        <v>1972</v>
       </c>
       <c r="M325" t="s">
-        <v>1972</v>
+        <v>1973</v>
       </c>
       <c r="N325" t="s">
-        <v>1973</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="326" spans="1:14">
       <c r="A326">
         <v>325</v>
       </c>
       <c r="B326" t="s">
         <v>25</v>
       </c>
       <c r="C326" t="s">
-        <v>1974</v>
+        <v>1975</v>
       </c>
       <c r="D326" t="s">
-        <v>1975</v>
+        <v>1976</v>
       </c>
       <c r="E326"/>
       <c r="F326" t="s">
         <v>47</v>
       </c>
       <c r="G326" t="s">
         <v>432</v>
       </c>
       <c r="H326">
         <v>8</v>
       </c>
       <c r="I326" t="s">
-        <v>1976</v>
+        <v>1977</v>
       </c>
       <c r="J326" t="s">
-        <v>1977</v>
+        <v>1978</v>
       </c>
       <c r="K326" t="s">
-        <v>1978</v>
+        <v>1979</v>
       </c>
       <c r="L326" t="s">
-        <v>1979</v>
+        <v>1980</v>
       </c>
       <c r="M326" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="N326" t="s">
-        <v>1980</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="327" spans="1:14">
       <c r="A327">
         <v>326</v>
       </c>
       <c r="B327" t="s">
         <v>25</v>
       </c>
       <c r="C327" t="s">
-        <v>1981</v>
+        <v>1982</v>
       </c>
       <c r="D327" t="s">
         <v>1299</v>
       </c>
       <c r="E327" t="s">
         <v>1324</v>
       </c>
       <c r="F327" t="s">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="G327" t="s">
         <v>160</v>
       </c>
       <c r="H327">
         <v>8</v>
       </c>
       <c r="I327" t="s">
-        <v>1983</v>
+        <v>1984</v>
       </c>
       <c r="J327" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
       <c r="K327" t="s">
-        <v>1984</v>
+        <v>1985</v>
       </c>
       <c r="L327" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="M327" t="s">
         <v>879</v>
       </c>
       <c r="N327" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="328" spans="1:14">
       <c r="A328">
         <v>327</v>
       </c>
       <c r="B328" t="s">
         <v>25</v>
       </c>
       <c r="C328" t="s">
-        <v>1987</v>
+        <v>1988</v>
       </c>
       <c r="D328" t="s">
-        <v>1988</v>
+        <v>1989</v>
       </c>
       <c r="E328" t="s">
-        <v>1989</v>
+        <v>1990</v>
       </c>
       <c r="F328" t="s">
         <v>257</v>
       </c>
       <c r="G328" t="s">
         <v>125</v>
       </c>
       <c r="H328">
         <v>8</v>
       </c>
       <c r="I328" t="s">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="J328" t="s">
-        <v>1991</v>
+        <v>1992</v>
       </c>
       <c r="K328" t="s">
-        <v>1992</v>
+        <v>1993</v>
       </c>
       <c r="L328" t="s">
-        <v>1906</v>
+        <v>1907</v>
       </c>
       <c r="M328" t="s">
-        <v>1993</v>
+        <v>1994</v>
       </c>
       <c r="N328" t="s">
-        <v>1994</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="329" spans="1:14">
       <c r="A329">
         <v>328</v>
       </c>
       <c r="B329" t="s">
         <v>25</v>
       </c>
       <c r="C329" t="s">
         <v>342</v>
       </c>
       <c r="D329" t="s">
-        <v>1995</v>
+        <v>1996</v>
       </c>
       <c r="E329"/>
       <c r="F329" t="s">
         <v>159</v>
       </c>
       <c r="G329" t="s">
         <v>87</v>
       </c>
       <c r="H329">
         <v>8</v>
       </c>
       <c r="I329" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="J329" t="s">
-        <v>1997</v>
+        <v>1998</v>
       </c>
       <c r="K329" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="L329" t="s">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="M329" t="s">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="N329" t="s">
-        <v>2001</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="330" spans="1:14">
       <c r="A330">
         <v>329</v>
       </c>
       <c r="B330" t="s">
         <v>25</v>
       </c>
       <c r="C330" t="s">
         <v>1496</v>
       </c>
       <c r="D330" t="s">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="E330"/>
       <c r="F330" t="s">
         <v>877</v>
       </c>
       <c r="G330" t="s">
         <v>125</v>
       </c>
       <c r="H330">
         <v>8</v>
       </c>
       <c r="I330" t="s">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="J330" t="s">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="K330" t="s">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="L330" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
       <c r="M330" t="s">
-        <v>2006</v>
+        <v>2007</v>
       </c>
       <c r="N330" t="s">
-        <v>2007</v>
+        <v>2008</v>
       </c>
     </row>
     <row r="331" spans="1:14">
       <c r="A331">
         <v>330</v>
       </c>
       <c r="B331" t="s">
         <v>25</v>
       </c>
       <c r="C331" t="s">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="D331" t="s">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="E331"/>
       <c r="F331" t="s">
         <v>47</v>
       </c>
       <c r="G331" t="s">
         <v>432</v>
       </c>
       <c r="H331">
         <v>8</v>
       </c>
       <c r="I331" t="s">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="J331" t="s">
         <v>1674</v>
       </c>
       <c r="K331" t="s">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="L331" t="s">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="M331" t="s">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="N331" t="s">
-        <v>2014</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="332" spans="1:14">
       <c r="A332">
         <v>331</v>
       </c>
       <c r="B332" t="s">
         <v>25</v>
       </c>
       <c r="C332" t="s">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="D332" t="s">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="E332" t="s">
         <v>238</v>
       </c>
       <c r="F332" t="s">
         <v>47</v>
       </c>
       <c r="G332" t="s">
         <v>432</v>
       </c>
       <c r="H332">
         <v>8</v>
       </c>
       <c r="I332" t="s">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="J332" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
       <c r="K332" t="s">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="L332" t="s">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="M332" t="s">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="N332" t="s">
-        <v>2021</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="333" spans="1:14">
       <c r="A333">
         <v>332</v>
       </c>
       <c r="B333" t="s">
         <v>25</v>
       </c>
       <c r="C333" t="s">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="D333" t="s">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="E333"/>
       <c r="F333" t="s">
         <v>257</v>
       </c>
       <c r="G333" t="s">
         <v>125</v>
       </c>
       <c r="H333">
         <v>8</v>
       </c>
       <c r="I333" t="s">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="J333" t="s">
         <v>1664</v>
       </c>
       <c r="K333" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="L333" t="s">
         <v>1607</v>
       </c>
       <c r="M333" t="s">
-        <v>1971</v>
+        <v>1972</v>
       </c>
       <c r="N333" t="s">
-        <v>2025</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="334" spans="1:14">
       <c r="A334">
         <v>333</v>
       </c>
       <c r="B334" t="s">
         <v>25</v>
       </c>
       <c r="C334" t="s">
         <v>716</v>
       </c>
       <c r="D334" t="s">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="E334" t="s">
-        <v>2027</v>
+        <v>2028</v>
       </c>
       <c r="F334" t="s">
         <v>159</v>
       </c>
       <c r="G334" t="s">
         <v>18</v>
       </c>
       <c r="H334">
         <v>8</v>
       </c>
       <c r="I334" t="s">
-        <v>2028</v>
+        <v>2029</v>
       </c>
       <c r="J334" t="s">
-        <v>1991</v>
+        <v>1992</v>
       </c>
       <c r="K334" t="s">
         <v>1664</v>
       </c>
       <c r="L334" t="s">
-        <v>2029</v>
+        <v>2030</v>
       </c>
       <c r="M334" t="s">
-        <v>2030</v>
+        <v>2031</v>
       </c>
       <c r="N334" t="s">
-        <v>2031</v>
+        <v>2032</v>
       </c>
     </row>
     <row r="335" spans="1:14">
       <c r="A335">
         <v>334</v>
       </c>
       <c r="B335" t="s">
         <v>25</v>
       </c>
       <c r="C335" t="s">
         <v>1255</v>
       </c>
       <c r="D335" t="s">
-        <v>2032</v>
+        <v>2033</v>
       </c>
       <c r="E335" t="s">
-        <v>2033</v>
+        <v>2034</v>
       </c>
       <c r="F335" t="s">
         <v>47</v>
       </c>
       <c r="G335" t="s">
         <v>125</v>
       </c>
       <c r="H335">
         <v>8</v>
       </c>
       <c r="I335" t="s">
-        <v>2034</v>
+        <v>2035</v>
       </c>
       <c r="J335" t="s">
-        <v>2035</v>
+        <v>2036</v>
       </c>
       <c r="K335" t="s">
-        <v>2036</v>
+        <v>2037</v>
       </c>
       <c r="L335" t="s">
         <v>1710</v>
       </c>
       <c r="M335" t="s">
         <v>1319</v>
       </c>
       <c r="N335" t="s">
-        <v>2037</v>
+        <v>2038</v>
       </c>
     </row>
     <row r="336" spans="1:14">
       <c r="A336">
         <v>335</v>
       </c>
       <c r="B336" t="s">
         <v>25</v>
       </c>
       <c r="C336" t="s">
-        <v>2038</v>
+        <v>2039</v>
       </c>
       <c r="D336" t="s">
-        <v>2039</v>
+        <v>2040</v>
       </c>
       <c r="E336"/>
       <c r="F336" t="s">
         <v>230</v>
       </c>
       <c r="G336" t="s">
         <v>432</v>
       </c>
       <c r="H336">
         <v>8</v>
       </c>
       <c r="I336" t="s">
-        <v>2040</v>
+        <v>2041</v>
       </c>
       <c r="J336" t="s">
-        <v>2041</v>
+        <v>2042</v>
       </c>
       <c r="K336" t="s">
         <v>1439</v>
       </c>
       <c r="L336" t="s">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="M336" t="s">
-        <v>2042</v>
+        <v>2043</v>
       </c>
       <c r="N336" t="s">
-        <v>2043</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="337" spans="1:14">
       <c r="A337">
         <v>336</v>
       </c>
       <c r="B337" t="s">
         <v>25</v>
       </c>
       <c r="C337" t="s">
-        <v>2044</v>
+        <v>2045</v>
       </c>
       <c r="D337" t="s">
-        <v>2045</v>
+        <v>2046</v>
       </c>
       <c r="E337"/>
       <c r="F337" t="s">
         <v>207</v>
       </c>
       <c r="G337" t="s">
         <v>125</v>
       </c>
       <c r="H337">
         <v>8</v>
       </c>
       <c r="I337" t="s">
-        <v>2046</v>
+        <v>2047</v>
       </c>
       <c r="J337" t="s">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="K337" t="s">
-        <v>1993</v>
+        <v>1994</v>
       </c>
       <c r="L337" t="s">
-        <v>2047</v>
+        <v>2048</v>
       </c>
       <c r="M337" t="s">
-        <v>2048</v>
+        <v>2049</v>
       </c>
       <c r="N337" t="s">
-        <v>2049</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="338" spans="1:14">
       <c r="A338">
         <v>337</v>
       </c>
       <c r="B338" t="s">
         <v>25</v>
       </c>
       <c r="C338" t="s">
         <v>94</v>
       </c>
       <c r="D338" t="s">
-        <v>2050</v>
+        <v>2051</v>
       </c>
       <c r="E338" t="s">
         <v>1167</v>
       </c>
       <c r="F338" t="s">
         <v>47</v>
       </c>
       <c r="G338" t="s">
         <v>18</v>
       </c>
       <c r="H338">
         <v>8</v>
       </c>
       <c r="I338" t="s">
-        <v>2051</v>
+        <v>2052</v>
       </c>
       <c r="J338" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
       <c r="K338" t="s">
-        <v>2052</v>
+        <v>2053</v>
       </c>
       <c r="L338" t="s">
-        <v>1942</v>
+        <v>1943</v>
       </c>
       <c r="M338" t="s">
-        <v>2053</v>
+        <v>2054</v>
       </c>
       <c r="N338" t="s">
-        <v>2054</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="339" spans="1:14">
       <c r="A339">
         <v>338</v>
       </c>
       <c r="B339" t="s">
         <v>25</v>
       </c>
       <c r="C339" t="s">
         <v>83</v>
       </c>
       <c r="D339" t="s">
-        <v>2055</v>
+        <v>2056</v>
       </c>
       <c r="E339"/>
       <c r="F339" t="s">
-        <v>2056</v>
+        <v>2057</v>
       </c>
       <c r="G339" t="s">
         <v>160</v>
       </c>
       <c r="H339">
         <v>8</v>
       </c>
       <c r="I339" t="s">
-        <v>2057</v>
+        <v>2058</v>
       </c>
       <c r="J339" t="s">
-        <v>2058</v>
+        <v>2059</v>
       </c>
       <c r="K339" t="s">
         <v>1721</v>
       </c>
       <c r="L339" t="s">
-        <v>2047</v>
+        <v>2048</v>
       </c>
       <c r="M339" t="s">
-        <v>2059</v>
+        <v>2060</v>
       </c>
       <c r="N339" t="s">
-        <v>2060</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="340" spans="1:14">
       <c r="A340">
         <v>339</v>
       </c>
       <c r="B340" t="s">
         <v>25</v>
       </c>
       <c r="C340" t="s">
-        <v>2061</v>
+        <v>2062</v>
       </c>
       <c r="D340" t="s">
-        <v>2062</v>
+        <v>2063</v>
       </c>
       <c r="E340"/>
       <c r="F340" t="s">
         <v>47</v>
       </c>
       <c r="G340" t="s">
         <v>125</v>
       </c>
       <c r="H340">
         <v>8</v>
       </c>
       <c r="I340" t="s">
-        <v>2057</v>
+        <v>2058</v>
       </c>
       <c r="J340" t="s">
-        <v>2063</v>
+        <v>2064</v>
       </c>
       <c r="K340" t="s">
-        <v>2064</v>
+        <v>2065</v>
       </c>
       <c r="L340" t="s">
-        <v>2065</v>
+        <v>2066</v>
       </c>
       <c r="M340" t="s">
-        <v>2066</v>
+        <v>2067</v>
       </c>
       <c r="N340" t="s">
-        <v>2067</v>
+        <v>2068</v>
       </c>
     </row>
     <row r="341" spans="1:14">
       <c r="A341">
         <v>340</v>
       </c>
       <c r="B341" t="s">
         <v>25</v>
       </c>
       <c r="C341" t="s">
-        <v>2068</v>
+        <v>2069</v>
       </c>
       <c r="D341" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
       <c r="E341" t="s">
-        <v>2070</v>
+        <v>2071</v>
       </c>
       <c r="F341" t="s">
         <v>877</v>
       </c>
       <c r="G341" t="s">
         <v>18</v>
       </c>
       <c r="H341">
         <v>8</v>
       </c>
       <c r="I341" t="s">
-        <v>2071</v>
+        <v>2072</v>
       </c>
       <c r="J341" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
       <c r="K341" t="s">
-        <v>1872</v>
+        <v>1873</v>
       </c>
       <c r="L341" t="s">
-        <v>2072</v>
+        <v>2073</v>
       </c>
       <c r="M341" t="s">
-        <v>2073</v>
+        <v>2074</v>
       </c>
       <c r="N341" t="s">
-        <v>2074</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="342" spans="1:14">
       <c r="A342">
         <v>341</v>
       </c>
       <c r="B342" t="s">
         <v>25</v>
       </c>
       <c r="C342" t="s">
-        <v>2075</v>
+        <v>2076</v>
       </c>
       <c r="D342" t="s">
-        <v>2076</v>
+        <v>2077</v>
       </c>
       <c r="E342" t="s">
-        <v>2070</v>
+        <v>2071</v>
       </c>
       <c r="F342" t="s">
         <v>877</v>
       </c>
       <c r="G342" t="s">
         <v>18</v>
       </c>
       <c r="H342">
         <v>8</v>
       </c>
       <c r="I342" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
       <c r="J342" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
       <c r="K342" t="s">
-        <v>1872</v>
+        <v>1873</v>
       </c>
       <c r="L342" t="s">
-        <v>2078</v>
+        <v>2079</v>
       </c>
       <c r="M342" t="s">
-        <v>2073</v>
+        <v>2074</v>
       </c>
       <c r="N342" t="s">
-        <v>2079</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="343" spans="1:14">
       <c r="A343">
         <v>342</v>
       </c>
       <c r="B343" t="s">
         <v>25</v>
       </c>
       <c r="C343" t="s">
-        <v>2080</v>
+        <v>2081</v>
       </c>
       <c r="D343" t="s">
-        <v>2081</v>
+        <v>2082</v>
       </c>
       <c r="E343" t="s">
-        <v>2033</v>
+        <v>2034</v>
       </c>
       <c r="F343" t="s">
         <v>257</v>
       </c>
       <c r="G343" t="s">
         <v>18</v>
       </c>
       <c r="H343">
         <v>8</v>
       </c>
       <c r="I343" t="s">
-        <v>2082</v>
+        <v>2083</v>
       </c>
       <c r="J343" t="s">
-        <v>2083</v>
+        <v>2084</v>
       </c>
       <c r="K343" t="s">
-        <v>2084</v>
+        <v>2085</v>
       </c>
       <c r="L343" t="s">
         <v>1674</v>
       </c>
       <c r="M343" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="N343" t="s">
-        <v>2085</v>
+        <v>2086</v>
       </c>
     </row>
     <row r="344" spans="1:14">
       <c r="A344">
         <v>343</v>
       </c>
       <c r="B344" t="s">
         <v>25</v>
       </c>
       <c r="C344" t="s">
-        <v>2086</v>
+        <v>2087</v>
       </c>
       <c r="D344" t="s">
-        <v>2087</v>
+        <v>2088</v>
       </c>
       <c r="E344" t="s">
-        <v>2033</v>
+        <v>2034</v>
       </c>
       <c r="F344" t="s">
         <v>257</v>
       </c>
       <c r="G344" t="s">
         <v>125</v>
       </c>
       <c r="H344">
         <v>8</v>
       </c>
       <c r="I344" t="s">
-        <v>2082</v>
+        <v>2083</v>
       </c>
       <c r="J344" t="s">
-        <v>2083</v>
+        <v>2084</v>
       </c>
       <c r="K344" t="s">
-        <v>2084</v>
+        <v>2085</v>
       </c>
       <c r="L344" t="s">
         <v>1674</v>
       </c>
       <c r="M344" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="N344" t="s">
-        <v>2088</v>
+        <v>2089</v>
       </c>
     </row>
     <row r="345" spans="1:14">
       <c r="A345">
         <v>344</v>
       </c>
       <c r="B345" t="s">
         <v>25</v>
       </c>
       <c r="C345" t="s">
         <v>589</v>
       </c>
       <c r="D345" t="s">
         <v>765</v>
       </c>
       <c r="E345" t="s">
-        <v>2089</v>
+        <v>2090</v>
       </c>
       <c r="F345" t="s">
         <v>47</v>
       </c>
       <c r="G345" t="s">
         <v>18</v>
       </c>
       <c r="H345">
         <v>8</v>
       </c>
       <c r="I345" t="s">
-        <v>2090</v>
+        <v>2091</v>
       </c>
       <c r="J345" t="s">
-        <v>2091</v>
+        <v>2092</v>
       </c>
       <c r="K345" t="s">
-        <v>2092</v>
+        <v>2093</v>
       </c>
       <c r="L345" t="s">
-        <v>2093</v>
+        <v>2094</v>
       </c>
       <c r="M345" t="s">
-        <v>2094</v>
+        <v>2095</v>
       </c>
       <c r="N345" t="s">
-        <v>2095</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="346" spans="1:14">
       <c r="A346">
         <v>345</v>
       </c>
       <c r="B346" t="s">
         <v>25</v>
       </c>
       <c r="C346" t="s">
         <v>887</v>
       </c>
       <c r="D346" t="s">
-        <v>2096</v>
+        <v>2097</v>
       </c>
       <c r="E346" t="s">
         <v>1747</v>
       </c>
       <c r="F346" t="s">
         <v>47</v>
       </c>
       <c r="G346" t="s">
         <v>125</v>
       </c>
       <c r="H346">
         <v>8</v>
       </c>
       <c r="I346" t="s">
-        <v>2097</v>
+        <v>2098</v>
       </c>
       <c r="J346" t="s">
-        <v>1911</v>
+        <v>1912</v>
       </c>
       <c r="K346" t="s">
-        <v>2098</v>
+        <v>2099</v>
       </c>
       <c r="L346" t="s">
-        <v>2093</v>
+        <v>2094</v>
       </c>
       <c r="M346" t="s">
-        <v>2099</v>
+        <v>2100</v>
       </c>
       <c r="N346" t="s">
-        <v>2100</v>
+        <v>2101</v>
       </c>
     </row>
     <row r="347" spans="1:14">
       <c r="A347">
         <v>346</v>
       </c>
       <c r="B347" t="s">
         <v>25</v>
       </c>
       <c r="C347" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="D347" t="s">
-        <v>2102</v>
+        <v>2103</v>
       </c>
       <c r="E347" t="s">
         <v>238</v>
       </c>
       <c r="F347" t="s">
-        <v>2103</v>
+        <v>2104</v>
       </c>
       <c r="G347" t="s">
         <v>125</v>
       </c>
       <c r="H347">
         <v>8</v>
       </c>
       <c r="I347" t="s">
-        <v>2104</v>
+        <v>2105</v>
       </c>
       <c r="J347" t="s">
-        <v>2105</v>
+        <v>2106</v>
       </c>
       <c r="K347" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="L347" t="s">
-        <v>2106</v>
+        <v>2107</v>
       </c>
       <c r="M347" t="s">
-        <v>2107</v>
+        <v>2108</v>
       </c>
       <c r="N347" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="348" spans="1:14">
       <c r="A348">
         <v>347</v>
       </c>
       <c r="B348" t="s">
         <v>25</v>
       </c>
       <c r="C348" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="D348" t="s">
-        <v>2110</v>
+        <v>2111</v>
       </c>
       <c r="E348"/>
       <c r="F348" t="s">
-        <v>2111</v>
+        <v>2112</v>
       </c>
       <c r="G348" t="s">
         <v>125</v>
       </c>
       <c r="H348">
         <v>8</v>
       </c>
       <c r="I348" t="s">
-        <v>2112</v>
+        <v>2113</v>
       </c>
       <c r="J348" t="s">
         <v>1694</v>
       </c>
       <c r="K348" t="s">
-        <v>2113</v>
+        <v>2114</v>
       </c>
       <c r="L348" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
       <c r="M348" t="s">
-        <v>2114</v>
+        <v>2115</v>
       </c>
       <c r="N348" t="s">
-        <v>2115</v>
+        <v>2116</v>
       </c>
     </row>
     <row r="349" spans="1:14">
       <c r="A349">
         <v>348</v>
       </c>
       <c r="B349" t="s">
         <v>25</v>
       </c>
       <c r="C349" t="s">
         <v>435</v>
       </c>
       <c r="D349" t="s">
-        <v>2116</v>
+        <v>2117</v>
       </c>
       <c r="E349" t="s">
         <v>238</v>
       </c>
       <c r="F349" t="s">
         <v>47</v>
       </c>
       <c r="G349" t="s">
         <v>629</v>
       </c>
       <c r="H349">
         <v>8</v>
       </c>
       <c r="I349" t="s">
-        <v>2117</v>
+        <v>2118</v>
       </c>
       <c r="J349" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="K349" t="s">
-        <v>2118</v>
+        <v>2119</v>
       </c>
       <c r="L349" t="s">
-        <v>2119</v>
+        <v>2120</v>
       </c>
       <c r="M349" t="s">
-        <v>2120</v>
+        <v>2121</v>
       </c>
       <c r="N349" t="s">
-        <v>2121</v>
+        <v>2122</v>
       </c>
     </row>
     <row r="350" spans="1:14">
       <c r="A350">
         <v>349</v>
       </c>
       <c r="B350" t="s">
         <v>25</v>
       </c>
       <c r="C350" t="s">
         <v>262</v>
       </c>
       <c r="D350" t="s">
-        <v>2122</v>
+        <v>2123</v>
       </c>
       <c r="E350"/>
       <c r="F350" t="s">
-        <v>2123</v>
+        <v>2124</v>
       </c>
       <c r="G350" t="s">
         <v>18</v>
       </c>
       <c r="H350">
         <v>8</v>
       </c>
       <c r="I350" t="s">
-        <v>2124</v>
+        <v>2125</v>
       </c>
       <c r="J350" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="K350" t="s">
         <v>1514</v>
       </c>
       <c r="L350" t="s">
-        <v>2125</v>
+        <v>2126</v>
       </c>
       <c r="M350" t="s">
-        <v>2126</v>
+        <v>2127</v>
       </c>
       <c r="N350" t="s">
-        <v>2127</v>
+        <v>2128</v>
       </c>
     </row>
     <row r="351" spans="1:14">
       <c r="A351">
         <v>350</v>
       </c>
       <c r="B351" t="s">
         <v>25</v>
       </c>
       <c r="C351" t="s">
-        <v>2128</v>
+        <v>2129</v>
       </c>
       <c r="D351" t="s">
-        <v>2129</v>
+        <v>2130</v>
       </c>
       <c r="E351" t="s">
-        <v>2130</v>
+        <v>2131</v>
       </c>
       <c r="F351" t="s">
         <v>257</v>
       </c>
       <c r="G351" t="s">
         <v>125</v>
       </c>
       <c r="H351">
         <v>8</v>
       </c>
       <c r="I351" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
       <c r="J351" t="s">
-        <v>2132</v>
+        <v>2133</v>
       </c>
       <c r="K351" t="s">
-        <v>2133</v>
+        <v>2134</v>
       </c>
       <c r="L351" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="M351" t="s">
-        <v>2134</v>
+        <v>2135</v>
       </c>
       <c r="N351" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
     </row>
     <row r="352" spans="1:14">
       <c r="A352">
         <v>351</v>
       </c>
       <c r="B352" t="s">
         <v>25</v>
       </c>
       <c r="C352" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="D352" t="s">
-        <v>2137</v>
+        <v>2138</v>
       </c>
       <c r="E352" t="s">
-        <v>2138</v>
+        <v>2139</v>
       </c>
       <c r="F352" t="s">
-        <v>2139</v>
+        <v>2140</v>
       </c>
       <c r="G352" t="s">
         <v>432</v>
       </c>
       <c r="H352">
         <v>8</v>
       </c>
       <c r="I352" t="s">
-        <v>2140</v>
+        <v>2141</v>
       </c>
       <c r="J352" t="s">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="K352" t="s">
-        <v>1965</v>
+        <v>1966</v>
       </c>
       <c r="L352" t="s">
-        <v>2141</v>
+        <v>2142</v>
       </c>
       <c r="M352" t="s">
-        <v>2142</v>
+        <v>2143</v>
       </c>
       <c r="N352" t="s">
-        <v>2143</v>
+        <v>2144</v>
       </c>
     </row>
     <row r="353" spans="1:14">
       <c r="A353">
         <v>352</v>
       </c>
       <c r="B353" t="s">
         <v>25</v>
       </c>
       <c r="C353" t="s">
         <v>484</v>
       </c>
       <c r="D353" t="s">
-        <v>2144</v>
+        <v>2145</v>
       </c>
       <c r="E353"/>
       <c r="F353" t="s">
         <v>47</v>
       </c>
       <c r="G353" t="s">
         <v>18</v>
       </c>
       <c r="H353">
         <v>8</v>
       </c>
       <c r="I353" t="s">
-        <v>2145</v>
+        <v>2146</v>
       </c>
       <c r="J353" t="s">
-        <v>2146</v>
+        <v>2147</v>
       </c>
       <c r="K353" t="s">
-        <v>2147</v>
+        <v>2148</v>
       </c>
       <c r="L353" t="s">
-        <v>2148</v>
+        <v>2149</v>
       </c>
       <c r="M353" t="s">
-        <v>1935</v>
+        <v>1936</v>
       </c>
       <c r="N353" t="s">
-        <v>2149</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="354" spans="1:14">
       <c r="A354">
         <v>353</v>
       </c>
       <c r="B354" t="s">
         <v>25</v>
       </c>
       <c r="C354" t="s">
-        <v>2150</v>
+        <v>2151</v>
       </c>
       <c r="D354" t="s">
-        <v>2151</v>
+        <v>2152</v>
       </c>
       <c r="E354"/>
       <c r="F354" t="s">
-        <v>2152</v>
+        <v>2153</v>
       </c>
       <c r="G354" t="s">
         <v>125</v>
       </c>
       <c r="H354">
         <v>8</v>
       </c>
       <c r="I354" t="s">
-        <v>2153</v>
+        <v>2154</v>
       </c>
       <c r="J354" t="s">
-        <v>2154</v>
+        <v>2155</v>
       </c>
       <c r="K354" t="s">
-        <v>2155</v>
+        <v>2156</v>
       </c>
       <c r="L354" t="s">
-        <v>2156</v>
+        <v>2157</v>
       </c>
       <c r="M354" t="s">
-        <v>2157</v>
+        <v>2158</v>
       </c>
       <c r="N354" t="s">
-        <v>2158</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="355" spans="1:14">
       <c r="A355">
         <v>354</v>
       </c>
       <c r="B355" t="s">
         <v>25</v>
       </c>
       <c r="C355" t="s">
         <v>669</v>
       </c>
       <c r="D355" t="s">
-        <v>2159</v>
+        <v>2160</v>
       </c>
       <c r="E355"/>
       <c r="F355" t="s">
         <v>47</v>
       </c>
       <c r="G355" t="s">
         <v>125</v>
       </c>
       <c r="H355">
         <v>8</v>
       </c>
       <c r="I355" t="s">
-        <v>2160</v>
+        <v>2161</v>
       </c>
       <c r="J355" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
       <c r="K355" t="s">
-        <v>2161</v>
+        <v>2162</v>
       </c>
       <c r="L355" t="s">
-        <v>2162</v>
+        <v>2163</v>
       </c>
       <c r="M355" t="s">
-        <v>2163</v>
+        <v>2164</v>
       </c>
       <c r="N355" t="s">
-        <v>2164</v>
+        <v>2165</v>
       </c>
     </row>
     <row r="356" spans="1:14">
       <c r="A356">
         <v>355</v>
       </c>
       <c r="B356" t="s">
         <v>25</v>
       </c>
       <c r="C356" t="s">
-        <v>2165</v>
+        <v>2166</v>
       </c>
       <c r="D356" t="s">
-        <v>2166</v>
+        <v>2167</v>
       </c>
       <c r="E356" t="s">
-        <v>2167</v>
+        <v>2168</v>
       </c>
       <c r="F356" t="s">
-        <v>2168</v>
+        <v>2169</v>
       </c>
       <c r="G356" t="s">
         <v>125</v>
       </c>
       <c r="H356">
         <v>8</v>
       </c>
       <c r="I356" t="s">
-        <v>2169</v>
+        <v>2170</v>
       </c>
       <c r="J356" t="s">
-        <v>2170</v>
+        <v>2171</v>
       </c>
       <c r="K356" t="s">
-        <v>2171</v>
+        <v>2172</v>
       </c>
       <c r="L356" t="s">
-        <v>2147</v>
+        <v>2148</v>
       </c>
       <c r="M356" t="s">
-        <v>2172</v>
+        <v>2173</v>
       </c>
       <c r="N356" t="s">
-        <v>2173</v>
+        <v>2174</v>
       </c>
     </row>
     <row r="357" spans="1:14">
       <c r="A357">
         <v>356</v>
       </c>
       <c r="B357" t="s">
         <v>25</v>
       </c>
       <c r="C357" t="s">
-        <v>2174</v>
+        <v>2175</v>
       </c>
       <c r="D357" t="s">
-        <v>2175</v>
+        <v>2176</v>
       </c>
       <c r="E357" t="s">
         <v>724</v>
       </c>
       <c r="F357" t="s">
         <v>230</v>
       </c>
       <c r="G357" t="s">
         <v>432</v>
       </c>
       <c r="H357">
         <v>8</v>
       </c>
       <c r="I357" t="s">
-        <v>2176</v>
+        <v>2177</v>
       </c>
       <c r="J357" t="s">
-        <v>2177</v>
+        <v>2178</v>
       </c>
       <c r="K357" t="s">
-        <v>2178</v>
+        <v>2179</v>
       </c>
       <c r="L357" t="s">
-        <v>2147</v>
+        <v>2148</v>
       </c>
       <c r="M357" t="s">
-        <v>2179</v>
+        <v>2180</v>
       </c>
       <c r="N357" t="s">
-        <v>2180</v>
+        <v>2181</v>
       </c>
     </row>
     <row r="358" spans="1:14">
       <c r="A358">
         <v>357</v>
       </c>
       <c r="B358" t="s">
         <v>25</v>
       </c>
       <c r="C358" t="s">
         <v>1149</v>
       </c>
       <c r="D358" t="s">
-        <v>2181</v>
+        <v>2182</v>
       </c>
       <c r="E358" t="s">
-        <v>2182</v>
+        <v>2183</v>
       </c>
       <c r="F358" t="s">
         <v>257</v>
       </c>
       <c r="G358" t="s">
         <v>629</v>
       </c>
       <c r="H358">
         <v>8</v>
       </c>
       <c r="I358" t="s">
-        <v>2183</v>
+        <v>2184</v>
       </c>
       <c r="J358" t="s">
-        <v>2184</v>
+        <v>2185</v>
       </c>
       <c r="K358" t="s">
-        <v>2093</v>
+        <v>2094</v>
       </c>
       <c r="L358" t="s">
-        <v>2185</v>
+        <v>2186</v>
       </c>
       <c r="M358" t="s">
-        <v>2186</v>
+        <v>2187</v>
       </c>
       <c r="N358" t="s">
-        <v>2187</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="359" spans="1:14">
       <c r="A359">
         <v>358</v>
       </c>
       <c r="B359" t="s">
         <v>25</v>
       </c>
       <c r="C359" t="s">
-        <v>2188</v>
+        <v>2189</v>
       </c>
       <c r="D359" t="s">
-        <v>2189</v>
+        <v>2190</v>
       </c>
       <c r="E359" t="s">
         <v>85</v>
       </c>
       <c r="F359" t="s">
         <v>230</v>
       </c>
       <c r="G359" t="s">
         <v>87</v>
       </c>
       <c r="H359">
         <v>8</v>
       </c>
       <c r="I359" t="s">
-        <v>2190</v>
+        <v>2191</v>
       </c>
       <c r="J359" t="s">
-        <v>2191</v>
+        <v>2192</v>
       </c>
       <c r="K359" t="s">
-        <v>2059</v>
+        <v>2060</v>
       </c>
       <c r="L359" t="s">
-        <v>2192</v>
+        <v>2193</v>
       </c>
       <c r="M359" t="s">
-        <v>2193</v>
+        <v>2194</v>
       </c>
       <c r="N359" t="s">
-        <v>2194</v>
+        <v>2195</v>
       </c>
     </row>
     <row r="360" spans="1:14">
       <c r="A360">
         <v>359</v>
       </c>
       <c r="B360" t="s">
         <v>25</v>
       </c>
       <c r="C360" t="s">
         <v>44</v>
       </c>
       <c r="D360" t="s">
-        <v>2195</v>
+        <v>2196</v>
       </c>
       <c r="E360" t="s">
-        <v>2196</v>
+        <v>2197</v>
       </c>
       <c r="F360" t="s">
         <v>47</v>
       </c>
       <c r="G360" t="s">
         <v>87</v>
       </c>
       <c r="H360">
         <v>8</v>
       </c>
       <c r="I360" t="s">
-        <v>2197</v>
+        <v>2198</v>
       </c>
       <c r="J360" t="s">
-        <v>2198</v>
+        <v>2199</v>
       </c>
       <c r="K360" t="s">
-        <v>2199</v>
+        <v>2200</v>
       </c>
       <c r="L360" t="s">
-        <v>2200</v>
+        <v>2201</v>
       </c>
       <c r="M360" t="s">
-        <v>2201</v>
+        <v>2202</v>
       </c>
       <c r="N360" t="s">
-        <v>2202</v>
+        <v>2203</v>
       </c>
     </row>
     <row r="361" spans="1:14">
       <c r="A361">
         <v>360</v>
       </c>
       <c r="B361" t="s">
         <v>25</v>
       </c>
       <c r="C361" t="s">
         <v>1496</v>
       </c>
       <c r="D361" t="s">
-        <v>2203</v>
+        <v>2204</v>
       </c>
       <c r="E361" t="s">
         <v>238</v>
       </c>
       <c r="F361" t="s">
         <v>207</v>
       </c>
       <c r="G361" t="s">
         <v>125</v>
       </c>
       <c r="H361">
         <v>8</v>
       </c>
       <c r="I361" t="s">
-        <v>2204</v>
+        <v>2205</v>
       </c>
       <c r="J361" t="s">
-        <v>2205</v>
+        <v>2206</v>
       </c>
       <c r="K361" t="s">
-        <v>2206</v>
+        <v>2207</v>
       </c>
       <c r="L361" t="s">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="M361" t="s">
-        <v>2207</v>
+        <v>2208</v>
       </c>
       <c r="N361" t="s">
-        <v>2208</v>
+        <v>2209</v>
       </c>
     </row>
     <row r="362" spans="1:14">
       <c r="A362">
         <v>361</v>
       </c>
       <c r="B362" t="s">
         <v>25</v>
       </c>
       <c r="C362" t="s">
-        <v>2209</v>
+        <v>2210</v>
       </c>
       <c r="D362" t="s">
         <v>925</v>
       </c>
       <c r="E362" t="s">
-        <v>2210</v>
+        <v>2211</v>
       </c>
       <c r="F362" t="s">
         <v>687</v>
       </c>
       <c r="G362" t="s">
         <v>87</v>
       </c>
       <c r="H362">
         <v>8</v>
       </c>
       <c r="I362" t="s">
-        <v>2211</v>
+        <v>2212</v>
       </c>
       <c r="J362" t="s">
-        <v>2212</v>
+        <v>2213</v>
       </c>
       <c r="K362" t="s">
-        <v>2171</v>
+        <v>2172</v>
       </c>
       <c r="L362" t="s">
-        <v>2213</v>
+        <v>2214</v>
       </c>
       <c r="M362" t="s">
-        <v>2214</v>
+        <v>2215</v>
       </c>
       <c r="N362" t="s">
-        <v>2215</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="363" spans="1:14">
       <c r="A363">
         <v>362</v>
       </c>
       <c r="B363" t="s">
         <v>25</v>
       </c>
       <c r="C363" t="s">
-        <v>2216</v>
+        <v>2217</v>
       </c>
       <c r="D363" t="s">
-        <v>2217</v>
+        <v>2218</v>
       </c>
       <c r="E363" t="s">
         <v>363</v>
       </c>
       <c r="F363" t="s">
         <v>47</v>
       </c>
       <c r="G363" t="s">
         <v>125</v>
       </c>
       <c r="H363">
         <v>8</v>
       </c>
       <c r="I363" t="s">
-        <v>2218</v>
+        <v>2219</v>
       </c>
       <c r="J363" t="s">
-        <v>2119</v>
+        <v>2120</v>
       </c>
       <c r="K363" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
       <c r="L363" t="s">
-        <v>2220</v>
+        <v>2221</v>
       </c>
       <c r="M363" t="s">
         <v>1584</v>
       </c>
       <c r="N363" t="s">
-        <v>2221</v>
+        <v>2222</v>
       </c>
     </row>
     <row r="364" spans="1:14">
       <c r="A364">
         <v>363</v>
       </c>
       <c r="B364" t="s">
         <v>25</v>
       </c>
       <c r="C364" t="s">
-        <v>1952</v>
+        <v>1953</v>
       </c>
       <c r="D364" t="s">
-        <v>2222</v>
+        <v>2223</v>
       </c>
       <c r="E364" t="s">
         <v>363</v>
       </c>
       <c r="F364"/>
       <c r="G364" t="s">
         <v>125</v>
       </c>
       <c r="H364">
         <v>8</v>
       </c>
       <c r="I364" t="s">
-        <v>2223</v>
+        <v>2224</v>
       </c>
       <c r="J364" t="s">
-        <v>2119</v>
+        <v>2120</v>
       </c>
       <c r="K364" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
       <c r="L364" t="s">
-        <v>2224</v>
+        <v>2225</v>
       </c>
       <c r="M364" t="s">
-        <v>2225</v>
+        <v>2226</v>
       </c>
       <c r="N364" t="s">
-        <v>2226</v>
+        <v>2227</v>
       </c>
     </row>
     <row r="365" spans="1:14">
       <c r="A365">
         <v>364</v>
       </c>
       <c r="B365" t="s">
         <v>25</v>
       </c>
       <c r="C365" t="s">
-        <v>2227</v>
+        <v>2228</v>
       </c>
       <c r="D365" t="s">
-        <v>2228</v>
+        <v>2229</v>
       </c>
       <c r="E365"/>
       <c r="F365" t="s">
         <v>47</v>
       </c>
       <c r="G365" t="s">
         <v>125</v>
       </c>
       <c r="H365">
         <v>8</v>
       </c>
       <c r="I365" t="s">
-        <v>2229</v>
+        <v>2230</v>
       </c>
       <c r="J365" t="s">
-        <v>2156</v>
+        <v>2157</v>
       </c>
       <c r="K365" t="s">
-        <v>2230</v>
+        <v>2231</v>
       </c>
       <c r="L365" t="s">
-        <v>2186</v>
+        <v>2187</v>
       </c>
       <c r="M365" t="s">
-        <v>2231</v>
+        <v>2232</v>
       </c>
       <c r="N365" t="s">
-        <v>2232</v>
+        <v>2233</v>
       </c>
     </row>
     <row r="366" spans="1:14">
       <c r="A366">
         <v>365</v>
       </c>
       <c r="B366" t="s">
         <v>25</v>
       </c>
       <c r="C366" t="s">
         <v>497</v>
       </c>
       <c r="D366" t="s">
-        <v>2233</v>
+        <v>2234</v>
       </c>
       <c r="E366" t="s">
-        <v>2234</v>
+        <v>2235</v>
       </c>
       <c r="F366" t="s">
         <v>1661</v>
       </c>
       <c r="G366" t="s">
         <v>653</v>
       </c>
       <c r="H366">
         <v>8</v>
       </c>
       <c r="I366" t="s">
-        <v>2235</v>
+        <v>2236</v>
       </c>
       <c r="J366" t="s">
-        <v>2236</v>
+        <v>2237</v>
       </c>
       <c r="K366" t="s">
-        <v>2237</v>
+        <v>2238</v>
       </c>
       <c r="L366" t="s">
-        <v>2238</v>
+        <v>2239</v>
       </c>
       <c r="M366" t="s">
-        <v>2239</v>
+        <v>2240</v>
       </c>
       <c r="N366" t="s">
-        <v>2240</v>
+        <v>2241</v>
       </c>
     </row>
     <row r="367" spans="1:14">
       <c r="A367">
         <v>366</v>
       </c>
       <c r="B367" t="s">
         <v>25</v>
       </c>
       <c r="C367" t="s">
         <v>285</v>
       </c>
       <c r="D367" t="s">
-        <v>2241</v>
+        <v>2242</v>
       </c>
       <c r="E367"/>
       <c r="F367" t="s">
-        <v>2242</v>
+        <v>2243</v>
       </c>
       <c r="G367" t="s">
         <v>87</v>
       </c>
       <c r="H367">
         <v>8</v>
       </c>
       <c r="I367" t="s">
-        <v>2243</v>
+        <v>2244</v>
       </c>
       <c r="J367" t="s">
-        <v>2244</v>
+        <v>2245</v>
       </c>
       <c r="K367" t="s">
-        <v>2245</v>
+        <v>2246</v>
       </c>
       <c r="L367" t="s">
-        <v>2119</v>
+        <v>2120</v>
       </c>
       <c r="M367" t="s">
-        <v>1925</v>
+        <v>1926</v>
       </c>
       <c r="N367" t="s">
-        <v>2246</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="368" spans="1:14">
       <c r="A368">
         <v>367</v>
       </c>
       <c r="B368" t="s">
         <v>25</v>
       </c>
       <c r="C368" t="s">
         <v>669</v>
       </c>
       <c r="D368" t="s">
-        <v>2247</v>
+        <v>2248</v>
       </c>
       <c r="E368" t="s">
         <v>238</v>
       </c>
       <c r="F368" t="s">
         <v>958</v>
       </c>
       <c r="G368" t="s">
         <v>653</v>
       </c>
       <c r="H368">
         <v>8</v>
       </c>
       <c r="I368" t="s">
-        <v>2248</v>
+        <v>2249</v>
       </c>
       <c r="J368" t="s">
-        <v>2249</v>
+        <v>2250</v>
       </c>
       <c r="K368" t="s">
-        <v>2250</v>
+        <v>2251</v>
       </c>
       <c r="L368" t="s">
-        <v>2251</v>
+        <v>2252</v>
       </c>
       <c r="M368" t="s">
-        <v>2252</v>
+        <v>2253</v>
       </c>
       <c r="N368" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
     </row>
     <row r="369" spans="1:14">
       <c r="A369">
         <v>368</v>
       </c>
       <c r="B369" t="s">
         <v>25</v>
       </c>
       <c r="C369" t="s">
-        <v>1987</v>
+        <v>1988</v>
       </c>
       <c r="D369" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="E369" t="s">
-        <v>2033</v>
+        <v>2034</v>
       </c>
       <c r="F369" t="s">
         <v>47</v>
       </c>
       <c r="G369" t="s">
         <v>125</v>
       </c>
       <c r="H369">
         <v>8</v>
       </c>
       <c r="I369" t="s">
-        <v>2255</v>
+        <v>2256</v>
       </c>
       <c r="J369" t="s">
-        <v>2256</v>
+        <v>2257</v>
       </c>
       <c r="K369" t="s">
-        <v>2146</v>
+        <v>2147</v>
       </c>
       <c r="L369" t="s">
-        <v>2257</v>
+        <v>2258</v>
       </c>
       <c r="M369" t="s">
-        <v>2258</v>
+        <v>2259</v>
       </c>
       <c r="N369" t="s">
-        <v>2259</v>
+        <v>2260</v>
       </c>
     </row>
     <row r="370" spans="1:14">
       <c r="A370">
         <v>369</v>
       </c>
       <c r="B370" t="s">
         <v>25</v>
       </c>
       <c r="C370" t="s">
         <v>285</v>
       </c>
       <c r="D370" t="s">
         <v>37</v>
       </c>
       <c r="E370" t="s">
-        <v>2260</v>
+        <v>2261</v>
       </c>
       <c r="F370"/>
       <c r="G370" t="s">
         <v>629</v>
       </c>
       <c r="H370">
         <v>8</v>
       </c>
       <c r="I370" t="s">
-        <v>2261</v>
+        <v>2262</v>
       </c>
       <c r="J370" t="s">
-        <v>2262</v>
+        <v>2263</v>
       </c>
       <c r="K370" t="s">
-        <v>2263</v>
+        <v>2264</v>
       </c>
       <c r="L370" t="s">
-        <v>2264</v>
+        <v>2265</v>
       </c>
       <c r="M370" t="s">
-        <v>2265</v>
+        <v>2266</v>
       </c>
       <c r="N370" t="s">
-        <v>2266</v>
+        <v>2267</v>
       </c>
     </row>
     <row r="371" spans="1:14">
       <c r="A371">
         <v>370</v>
       </c>
       <c r="B371" t="s">
         <v>25</v>
       </c>
       <c r="C371" t="s">
         <v>156</v>
       </c>
       <c r="D371" t="s">
-        <v>2267</v>
+        <v>2268</v>
       </c>
       <c r="E371" t="s">
-        <v>2268</v>
+        <v>2269</v>
       </c>
       <c r="F371" t="s">
         <v>47</v>
       </c>
       <c r="G371" t="s">
         <v>87</v>
       </c>
       <c r="H371">
         <v>6</v>
       </c>
       <c r="I371" t="s">
-        <v>2269</v>
+        <v>2270</v>
       </c>
       <c r="J371" t="s">
-        <v>2270</v>
+        <v>2271</v>
       </c>
       <c r="K371" t="s">
-        <v>2271</v>
+        <v>2272</v>
       </c>
       <c r="L371" t="s">
-        <v>2272</v>
+        <v>2273</v>
       </c>
       <c r="M371"/>
       <c r="N371" t="s">
-        <v>2273</v>
+        <v>2274</v>
       </c>
     </row>
     <row r="372" spans="1:14">
       <c r="A372">
         <v>371</v>
       </c>
       <c r="B372" t="s">
-        <v>2274</v>
+        <v>2275</v>
       </c>
       <c r="C372" t="s">
-        <v>2275</v>
+        <v>2276</v>
       </c>
       <c r="D372" t="s">
-        <v>2276</v>
+        <v>2277</v>
       </c>
       <c r="E372" t="s">
-        <v>2277</v>
+        <v>2278</v>
       </c>
       <c r="F372" t="s">
         <v>192</v>
       </c>
       <c r="G372" t="s">
         <v>18</v>
       </c>
       <c r="H372">
         <v>4</v>
       </c>
       <c r="I372" t="s">
-        <v>2278</v>
+        <v>2279</v>
       </c>
       <c r="J372" t="s">
-        <v>2279</v>
+        <v>2280</v>
       </c>
       <c r="K372" t="s">
-        <v>2280</v>
+        <v>2281</v>
       </c>
       <c r="L372"/>
       <c r="M372"/>
       <c r="N372" t="s">
-        <v>2273</v>
+        <v>2274</v>
       </c>
     </row>
     <row r="373" spans="1:14">
       <c r="A373">
         <v>372</v>
       </c>
       <c r="B373" t="s">
         <v>25</v>
       </c>
       <c r="C373" t="s">
         <v>44</v>
       </c>
       <c r="D373" t="s">
-        <v>2281</v>
+        <v>2282</v>
       </c>
       <c r="E373" t="s">
         <v>238</v>
       </c>
       <c r="F373" t="s">
         <v>645</v>
       </c>
       <c r="G373" t="s">
         <v>87</v>
       </c>
       <c r="H373">
         <v>4</v>
       </c>
       <c r="I373" t="s">
-        <v>2282</v>
+        <v>2283</v>
       </c>
       <c r="J373" t="s">
         <v>1564</v>
       </c>
       <c r="K373" t="s">
         <v>1538</v>
       </c>
       <c r="L373"/>
       <c r="M373"/>
       <c r="N373" t="s">
-        <v>2273</v>
+        <v>2274</v>
       </c>
     </row>
     <row r="374" spans="1:14">
       <c r="A374">
         <v>373</v>
       </c>
       <c r="B374" t="s">
         <v>25</v>
       </c>
       <c r="C374" t="s">
-        <v>1987</v>
+        <v>1988</v>
       </c>
       <c r="D374" t="s">
-        <v>2283</v>
+        <v>2284</v>
       </c>
       <c r="E374"/>
       <c r="F374"/>
       <c r="G374" t="s">
         <v>125</v>
       </c>
       <c r="H374">
         <v>4</v>
       </c>
       <c r="I374" t="s">
-        <v>2284</v>
+        <v>2285</v>
       </c>
       <c r="J374" t="s">
-        <v>2285</v>
+        <v>2286</v>
       </c>
       <c r="K374" t="s">
-        <v>2286</v>
+        <v>2287</v>
       </c>
       <c r="L374"/>
       <c r="M374"/>
       <c r="N374" t="s">
-        <v>2273</v>
+        <v>2274</v>
       </c>
     </row>
     <row r="375" spans="1:14">
       <c r="A375">
         <v>374</v>
       </c>
       <c r="B375" t="s">
         <v>25</v>
       </c>
       <c r="C375" t="s">
-        <v>2287</v>
+        <v>2288</v>
       </c>
       <c r="D375" t="s">
-        <v>2288</v>
+        <v>2289</v>
       </c>
       <c r="E375" t="s">
-        <v>2289</v>
+        <v>2290</v>
       </c>
       <c r="F375"/>
       <c r="G375" t="s">
         <v>18</v>
       </c>
       <c r="H375">
         <v>2</v>
       </c>
       <c r="I375" t="s">
-        <v>2290</v>
+        <v>2291</v>
       </c>
       <c r="J375" t="s">
-        <v>2290</v>
+        <v>2291</v>
       </c>
       <c r="K375"/>
       <c r="L375"/>
       <c r="M375"/>
       <c r="N375" t="s">
-        <v>2273</v>
+        <v>2274</v>
       </c>
     </row>
     <row r="376" spans="1:14">
       <c r="A376">
         <v>375</v>
       </c>
       <c r="B376" t="s">
         <v>25</v>
       </c>
       <c r="C376" t="s">
-        <v>2291</v>
+        <v>2292</v>
       </c>
       <c r="D376" t="s">
         <v>1116</v>
       </c>
       <c r="E376" t="s">
-        <v>2292</v>
+        <v>2293</v>
       </c>
       <c r="F376" t="s">
         <v>115</v>
       </c>
       <c r="G376" t="s">
         <v>18</v>
       </c>
       <c r="H376">
         <v>2</v>
       </c>
       <c r="I376" t="s">
-        <v>1935</v>
+        <v>1936</v>
       </c>
       <c r="J376" t="s">
-        <v>1935</v>
+        <v>1936</v>
       </c>
       <c r="K376"/>
       <c r="L376"/>
       <c r="M376"/>
       <c r="N376" t="s">
-        <v>2273</v>
+        <v>2274</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">