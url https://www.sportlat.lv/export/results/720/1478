--- v0 (2025-11-02)
+++ v1 (2026-06-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3667">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3668">
   <si>
     <t>Vieta</t>
   </si>
   <si>
     <t>Valsts</t>
   </si>
   <si>
     <t>Vārds</t>
   </si>
   <si>
     <t>Uzvārds</t>
   </si>
   <si>
     <t>Komanda</t>
   </si>
   <si>
     <t>Pilsēta</t>
   </si>
   <si>
     <t>Grupa</t>
   </si>
   <si>
     <t>Apļi</t>
   </si>
   <si>
@@ -8706,50 +8706,53 @@
     <t>0:34:10</t>
   </si>
   <si>
     <t>0:30:31</t>
   </si>
   <si>
     <t>2:02:56.29</t>
   </si>
   <si>
     <t>Žuselis</t>
   </si>
   <si>
     <t>BINITEX</t>
   </si>
   <si>
     <t>2:05:08</t>
   </si>
   <si>
     <t>0:31:58</t>
   </si>
   <si>
     <t>0:31:24</t>
   </si>
   <si>
     <t>2:03:45.58</t>
+  </si>
+  <si>
+    <t>FRA</t>
   </si>
   <si>
     <t>Kiršteina</t>
   </si>
   <si>
     <t>2:05:09</t>
   </si>
   <si>
     <t>0:32:34</t>
   </si>
   <si>
     <t>2:04:39.35</t>
   </si>
   <si>
     <t>2:05:12</t>
   </si>
   <si>
     <t>1:02:32</t>
   </si>
   <si>
     <t>2:03:08.36</t>
   </si>
   <si>
     <t>Kurmans</t>
   </si>
@@ -35395,6499 +35398,6499 @@
       </c>
       <c r="I558" t="s">
         <v>2894</v>
       </c>
       <c r="J558" t="s">
         <v>2895</v>
       </c>
       <c r="K558" t="s">
         <v>2896</v>
       </c>
       <c r="L558" t="s">
         <v>2770</v>
       </c>
       <c r="M558" t="s">
         <v>1721</v>
       </c>
       <c r="N558" t="s">
         <v>2897</v>
       </c>
     </row>
     <row r="559" spans="1:14">
       <c r="A559">
         <v>558</v>
       </c>
       <c r="B559" t="s">
-        <v>14</v>
+        <v>2898</v>
       </c>
       <c r="C559" t="s">
         <v>1740</v>
       </c>
       <c r="D559" t="s">
-        <v>2898</v>
+        <v>2899</v>
       </c>
       <c r="E559"/>
       <c r="F559" t="s">
         <v>467</v>
       </c>
       <c r="G559" t="s">
         <v>267</v>
       </c>
       <c r="H559">
         <v>4</v>
       </c>
       <c r="I559" t="s">
-        <v>2899</v>
+        <v>2900</v>
       </c>
       <c r="J559" t="s">
         <v>2246</v>
       </c>
       <c r="K559" t="s">
         <v>2255</v>
       </c>
       <c r="L559" t="s">
-        <v>2900</v>
+        <v>2901</v>
       </c>
       <c r="M559" t="s">
         <v>2812</v>
       </c>
       <c r="N559" t="s">
-        <v>2901</v>
+        <v>2902</v>
       </c>
     </row>
     <row r="560" spans="1:14">
       <c r="A560">
         <v>559</v>
       </c>
       <c r="B560" t="s">
         <v>14</v>
       </c>
       <c r="C560" t="s">
         <v>675</v>
       </c>
       <c r="D560" t="s">
         <v>1205</v>
       </c>
       <c r="E560"/>
       <c r="F560"/>
       <c r="G560" t="s">
         <v>220</v>
       </c>
       <c r="H560">
         <v>4</v>
       </c>
       <c r="I560" t="s">
-        <v>2902</v>
+        <v>2903</v>
       </c>
       <c r="J560" t="s">
         <v>2812</v>
       </c>
       <c r="K560"/>
       <c r="L560" t="s">
-        <v>2903</v>
+        <v>2904</v>
       </c>
       <c r="M560" t="s">
         <v>2099</v>
       </c>
       <c r="N560" t="s">
-        <v>2904</v>
+        <v>2905</v>
       </c>
     </row>
     <row r="561" spans="1:14">
       <c r="A561">
         <v>560</v>
       </c>
       <c r="B561" t="s">
         <v>14</v>
       </c>
       <c r="C561" t="s">
         <v>1622</v>
       </c>
       <c r="D561" t="s">
-        <v>2905</v>
+        <v>2906</v>
       </c>
       <c r="E561" t="s">
         <v>1098</v>
       </c>
       <c r="F561" t="s">
         <v>199</v>
       </c>
       <c r="G561" t="s">
         <v>18</v>
       </c>
       <c r="H561">
         <v>4</v>
       </c>
       <c r="I561" t="s">
-        <v>2906</v>
+        <v>2907</v>
       </c>
       <c r="J561" t="s">
-        <v>2907</v>
+        <v>2908</v>
       </c>
       <c r="K561" t="s">
         <v>2263</v>
       </c>
       <c r="L561" t="s">
         <v>2367</v>
       </c>
       <c r="M561" t="s">
         <v>1921</v>
       </c>
       <c r="N561" t="s">
-        <v>2908</v>
+        <v>2909</v>
       </c>
     </row>
     <row r="562" spans="1:14">
       <c r="A562">
         <v>561</v>
       </c>
       <c r="B562" t="s">
         <v>14</v>
       </c>
       <c r="C562" t="s">
         <v>471</v>
       </c>
       <c r="D562" t="s">
-        <v>2909</v>
+        <v>2910</v>
       </c>
       <c r="E562" t="s">
         <v>17</v>
       </c>
       <c r="F562" t="s">
         <v>199</v>
       </c>
       <c r="G562" t="s">
         <v>684</v>
       </c>
       <c r="H562">
         <v>4</v>
       </c>
       <c r="I562" t="s">
-        <v>2910</v>
+        <v>2911</v>
       </c>
       <c r="J562" t="s">
         <v>2388</v>
       </c>
       <c r="K562" t="s">
         <v>2092</v>
       </c>
       <c r="L562" t="s">
-        <v>2911</v>
+        <v>2912</v>
       </c>
       <c r="M562" t="s">
         <v>2200</v>
       </c>
       <c r="N562" t="s">
-        <v>2912</v>
+        <v>2913</v>
       </c>
     </row>
     <row r="563" spans="1:14">
       <c r="A563">
         <v>562</v>
       </c>
       <c r="B563" t="s">
         <v>14</v>
       </c>
       <c r="C563" t="s">
         <v>796</v>
       </c>
       <c r="D563" t="s">
-        <v>2913</v>
+        <v>2914</v>
       </c>
       <c r="E563" t="s">
-        <v>2914</v>
+        <v>2915</v>
       </c>
       <c r="F563" t="s">
-        <v>2915</v>
+        <v>2916</v>
       </c>
       <c r="G563" t="s">
         <v>18</v>
       </c>
       <c r="H563">
         <v>4</v>
       </c>
       <c r="I563" t="s">
-        <v>2916</v>
+        <v>2917</v>
       </c>
       <c r="J563" t="s">
-        <v>2917</v>
+        <v>2918</v>
       </c>
       <c r="K563" t="s">
-        <v>2918</v>
+        <v>2919</v>
       </c>
       <c r="L563" t="s">
         <v>2334</v>
       </c>
       <c r="M563" t="s">
         <v>1735</v>
       </c>
       <c r="N563" t="s">
-        <v>2919</v>
+        <v>2920</v>
       </c>
     </row>
     <row r="564" spans="1:14">
       <c r="A564">
         <v>563</v>
       </c>
       <c r="B564" t="s">
         <v>14</v>
       </c>
       <c r="C564" t="s">
-        <v>2920</v>
+        <v>2921</v>
       </c>
       <c r="D564" t="s">
         <v>797</v>
       </c>
       <c r="E564" t="s">
-        <v>2921</v>
+        <v>2922</v>
       </c>
       <c r="F564" t="s">
         <v>28</v>
       </c>
       <c r="G564" t="s">
         <v>83</v>
       </c>
       <c r="H564">
         <v>4</v>
       </c>
       <c r="I564" t="s">
-        <v>2922</v>
+        <v>2923</v>
       </c>
       <c r="J564" t="s">
         <v>1620</v>
       </c>
       <c r="K564" t="s">
         <v>2034</v>
       </c>
       <c r="L564" t="s">
-        <v>2923</v>
+        <v>2924</v>
       </c>
       <c r="M564" t="s">
-        <v>2924</v>
+        <v>2925</v>
       </c>
       <c r="N564" t="s">
-        <v>2925</v>
+        <v>2926</v>
       </c>
     </row>
     <row r="565" spans="1:14">
       <c r="A565">
         <v>564</v>
       </c>
       <c r="B565" t="s">
         <v>14</v>
       </c>
       <c r="C565" t="s">
         <v>25</v>
       </c>
       <c r="D565" t="s">
-        <v>2926</v>
+        <v>2927</v>
       </c>
       <c r="E565" t="s">
-        <v>2927</v>
+        <v>2928</v>
       </c>
       <c r="F565" t="s">
         <v>320</v>
       </c>
       <c r="G565" t="s">
         <v>18</v>
       </c>
       <c r="H565">
         <v>4</v>
       </c>
       <c r="I565" t="s">
-        <v>2928</v>
+        <v>2929</v>
       </c>
       <c r="J565" t="s">
         <v>2371</v>
       </c>
       <c r="K565" t="s">
         <v>1449</v>
       </c>
       <c r="L565" t="s">
         <v>2459</v>
       </c>
       <c r="M565" t="s">
-        <v>2929</v>
+        <v>2930</v>
       </c>
       <c r="N565" t="s">
-        <v>2930</v>
+        <v>2931</v>
       </c>
     </row>
     <row r="566" spans="1:14">
       <c r="A566">
         <v>565</v>
       </c>
       <c r="B566" t="s">
         <v>14</v>
       </c>
       <c r="C566" t="s">
         <v>289</v>
       </c>
       <c r="D566" t="s">
-        <v>2931</v>
+        <v>2932</v>
       </c>
       <c r="E566" t="s">
         <v>1248</v>
       </c>
       <c r="F566"/>
       <c r="G566" t="s">
         <v>267</v>
       </c>
       <c r="H566">
         <v>4</v>
       </c>
       <c r="I566" t="s">
-        <v>2932</v>
+        <v>2933</v>
       </c>
       <c r="J566" t="s">
-        <v>2933</v>
+        <v>2934</v>
       </c>
       <c r="K566" t="s">
-        <v>2934</v>
+        <v>2935</v>
       </c>
       <c r="L566" t="s">
-        <v>2934</v>
+        <v>2935</v>
       </c>
       <c r="M566" t="s">
         <v>2241</v>
       </c>
       <c r="N566" t="s">
-        <v>2935</v>
+        <v>2936</v>
       </c>
     </row>
     <row r="567" spans="1:14">
       <c r="A567">
         <v>566</v>
       </c>
       <c r="B567" t="s">
         <v>14</v>
       </c>
       <c r="C567" t="s">
         <v>895</v>
       </c>
       <c r="D567" t="s">
-        <v>2936</v>
+        <v>2937</v>
       </c>
       <c r="E567" t="s">
-        <v>2937</v>
+        <v>2938</v>
       </c>
       <c r="F567" t="s">
         <v>28</v>
       </c>
       <c r="G567" t="s">
         <v>220</v>
       </c>
       <c r="H567">
         <v>4</v>
       </c>
       <c r="I567" t="s">
-        <v>2932</v>
+        <v>2933</v>
       </c>
       <c r="J567" t="s">
         <v>2774</v>
       </c>
       <c r="K567" t="s">
         <v>2158</v>
       </c>
       <c r="L567" t="s">
-        <v>2938</v>
+        <v>2939</v>
       </c>
       <c r="M567" t="s">
-        <v>2939</v>
+        <v>2940</v>
       </c>
       <c r="N567" t="s">
-        <v>2940</v>
+        <v>2941</v>
       </c>
     </row>
     <row r="568" spans="1:14">
       <c r="A568">
         <v>567</v>
       </c>
       <c r="B568" t="s">
         <v>14</v>
       </c>
       <c r="C568" t="s">
         <v>2808</v>
       </c>
       <c r="D568" t="s">
-        <v>2941</v>
+        <v>2942</v>
       </c>
       <c r="E568"/>
       <c r="F568" t="s">
         <v>28</v>
       </c>
       <c r="G568" t="s">
         <v>18</v>
       </c>
       <c r="H568">
         <v>4</v>
       </c>
       <c r="I568" t="s">
-        <v>2942</v>
+        <v>2943</v>
       </c>
       <c r="J568" t="s">
         <v>2749</v>
       </c>
       <c r="K568" t="s">
         <v>1851</v>
       </c>
       <c r="L568" t="s">
         <v>2388</v>
       </c>
       <c r="M568" t="s">
         <v>1138</v>
       </c>
       <c r="N568" t="s">
-        <v>2943</v>
+        <v>2944</v>
       </c>
     </row>
     <row r="569" spans="1:14">
       <c r="A569">
         <v>568</v>
       </c>
       <c r="B569" t="s">
         <v>14</v>
       </c>
       <c r="C569" t="s">
         <v>265</v>
       </c>
       <c r="D569" t="s">
-        <v>2944</v>
+        <v>2945</v>
       </c>
       <c r="E569" t="s">
         <v>1577</v>
       </c>
       <c r="F569" t="s">
         <v>199</v>
       </c>
       <c r="G569" t="s">
         <v>267</v>
       </c>
       <c r="H569">
         <v>4</v>
       </c>
       <c r="I569" t="s">
-        <v>2945</v>
+        <v>2946</v>
       </c>
       <c r="J569" t="s">
         <v>2795</v>
       </c>
       <c r="K569" t="s">
         <v>1100</v>
       </c>
       <c r="L569" t="s">
         <v>2795</v>
       </c>
       <c r="M569" t="s">
-        <v>2946</v>
+        <v>2947</v>
       </c>
       <c r="N569" t="s">
-        <v>2947</v>
+        <v>2948</v>
       </c>
     </row>
     <row r="570" spans="1:14">
       <c r="A570">
         <v>569</v>
       </c>
       <c r="B570" t="s">
         <v>14</v>
       </c>
       <c r="C570" t="s">
         <v>941</v>
       </c>
       <c r="D570" t="s">
-        <v>2948</v>
+        <v>2949</v>
       </c>
       <c r="E570"/>
       <c r="F570" t="s">
         <v>82</v>
       </c>
       <c r="G570" t="s">
         <v>267</v>
       </c>
       <c r="H570">
         <v>4</v>
       </c>
       <c r="I570" t="s">
-        <v>2949</v>
+        <v>2950</v>
       </c>
       <c r="J570" t="s">
-        <v>2950</v>
+        <v>2951</v>
       </c>
       <c r="K570" t="s">
         <v>2657</v>
       </c>
       <c r="L570" t="s">
         <v>2346</v>
       </c>
       <c r="M570" t="s">
         <v>2016</v>
       </c>
       <c r="N570" t="s">
-        <v>2951</v>
+        <v>2952</v>
       </c>
     </row>
     <row r="571" spans="1:14">
       <c r="A571">
         <v>570</v>
       </c>
       <c r="B571" t="s">
         <v>14</v>
       </c>
       <c r="C571" t="s">
         <v>796</v>
       </c>
       <c r="D571" t="s">
-        <v>2952</v>
+        <v>2953</v>
       </c>
       <c r="E571"/>
       <c r="F571" t="s">
         <v>499</v>
       </c>
       <c r="G571" t="s">
         <v>18</v>
       </c>
       <c r="H571">
         <v>4</v>
       </c>
       <c r="I571" t="s">
-        <v>2953</v>
+        <v>2954</v>
       </c>
       <c r="J571" t="s">
         <v>1922</v>
       </c>
       <c r="K571" t="s">
         <v>2643</v>
       </c>
       <c r="L571" t="s">
-        <v>2954</v>
+        <v>2955</v>
       </c>
       <c r="M571" t="s">
-        <v>2955</v>
+        <v>2956</v>
       </c>
       <c r="N571" t="s">
-        <v>2956</v>
+        <v>2957</v>
       </c>
     </row>
     <row r="572" spans="1:14">
       <c r="A572">
         <v>571</v>
       </c>
       <c r="B572" t="s">
         <v>14</v>
       </c>
       <c r="C572" t="s">
-        <v>2957</v>
+        <v>2958</v>
       </c>
       <c r="D572" t="s">
-        <v>2958</v>
+        <v>2959</v>
       </c>
       <c r="E572"/>
       <c r="F572" t="s">
         <v>28</v>
       </c>
       <c r="G572" t="s">
         <v>525</v>
       </c>
       <c r="H572">
         <v>4</v>
       </c>
       <c r="I572" t="s">
-        <v>2953</v>
+        <v>2954</v>
       </c>
       <c r="J572" t="s">
         <v>2184</v>
       </c>
       <c r="K572" t="s">
         <v>1735</v>
       </c>
       <c r="L572" t="s">
         <v>2115</v>
       </c>
       <c r="M572" t="s">
-        <v>2959</v>
+        <v>2960</v>
       </c>
       <c r="N572" t="s">
-        <v>2960</v>
+        <v>2961</v>
       </c>
     </row>
     <row r="573" spans="1:14">
       <c r="A573">
         <v>572</v>
       </c>
       <c r="B573" t="s">
         <v>14</v>
       </c>
       <c r="C573" t="s">
         <v>1581</v>
       </c>
       <c r="D573" t="s">
-        <v>2961</v>
+        <v>2962</v>
       </c>
       <c r="E573"/>
       <c r="F573" t="s">
         <v>28</v>
       </c>
       <c r="G573" t="s">
         <v>267</v>
       </c>
       <c r="H573">
         <v>4</v>
       </c>
       <c r="I573" t="s">
-        <v>2962</v>
+        <v>2963</v>
       </c>
       <c r="J573" t="s">
         <v>2872</v>
       </c>
       <c r="K573" t="s">
         <v>2471</v>
       </c>
       <c r="L573" t="s">
         <v>1951</v>
       </c>
       <c r="M573" t="s">
         <v>2544</v>
       </c>
       <c r="N573" t="s">
-        <v>2963</v>
+        <v>2964</v>
       </c>
     </row>
     <row r="574" spans="1:14">
       <c r="A574">
         <v>573</v>
       </c>
       <c r="B574" t="s">
         <v>14</v>
       </c>
       <c r="C574" t="s">
         <v>134</v>
       </c>
       <c r="D574" t="s">
-        <v>2964</v>
+        <v>2965</v>
       </c>
       <c r="E574"/>
       <c r="F574" t="s">
         <v>199</v>
       </c>
       <c r="G574" t="s">
         <v>18</v>
       </c>
       <c r="H574">
         <v>4</v>
       </c>
       <c r="I574" t="s">
-        <v>2965</v>
+        <v>2966</v>
       </c>
       <c r="J574" t="s">
         <v>2872</v>
       </c>
       <c r="K574" t="s">
         <v>2540</v>
       </c>
       <c r="L574" t="s">
         <v>2831</v>
       </c>
       <c r="M574" t="s">
         <v>2614</v>
       </c>
       <c r="N574" t="s">
-        <v>2966</v>
+        <v>2967</v>
       </c>
     </row>
     <row r="575" spans="1:14">
       <c r="A575">
         <v>574</v>
       </c>
       <c r="B575" t="s">
         <v>14</v>
       </c>
       <c r="C575" t="s">
         <v>182</v>
       </c>
       <c r="D575" t="s">
-        <v>2967</v>
+        <v>2968</v>
       </c>
       <c r="E575"/>
       <c r="F575" t="s">
         <v>56</v>
       </c>
       <c r="G575" t="s">
         <v>18</v>
       </c>
       <c r="H575">
         <v>4</v>
       </c>
       <c r="I575" t="s">
-        <v>2968</v>
+        <v>2969</v>
       </c>
       <c r="J575" t="s">
         <v>1404</v>
       </c>
       <c r="K575" t="s">
         <v>1786</v>
       </c>
       <c r="L575" t="s">
-        <v>2969</v>
+        <v>2970</v>
       </c>
       <c r="M575" t="s">
-        <v>2970</v>
+        <v>2971</v>
       </c>
       <c r="N575" t="s">
-        <v>2971</v>
+        <v>2972</v>
       </c>
     </row>
     <row r="576" spans="1:14">
       <c r="A576">
         <v>575</v>
       </c>
       <c r="B576" t="s">
         <v>14</v>
       </c>
       <c r="C576" t="s">
         <v>471</v>
       </c>
       <c r="D576" t="s">
-        <v>2972</v>
+        <v>2973</v>
       </c>
       <c r="E576"/>
       <c r="F576" t="s">
         <v>28</v>
       </c>
       <c r="G576" t="s">
         <v>267</v>
       </c>
       <c r="H576">
         <v>4</v>
       </c>
       <c r="I576" t="s">
-        <v>2973</v>
+        <v>2974</v>
       </c>
       <c r="J576" t="s">
         <v>2246</v>
       </c>
       <c r="K576" t="s">
         <v>2339</v>
       </c>
       <c r="L576" t="s">
         <v>2200</v>
       </c>
       <c r="M576" t="s">
-        <v>2974</v>
+        <v>2975</v>
       </c>
       <c r="N576" t="s">
-        <v>2975</v>
+        <v>2976</v>
       </c>
     </row>
     <row r="577" spans="1:14">
       <c r="A577">
         <v>576</v>
       </c>
       <c r="B577" t="s">
         <v>14</v>
       </c>
       <c r="C577" t="s">
         <v>2243</v>
       </c>
       <c r="D577" t="s">
-        <v>2976</v>
+        <v>2977</v>
       </c>
       <c r="E577"/>
       <c r="F577" t="s">
         <v>28</v>
       </c>
       <c r="G577" t="s">
         <v>684</v>
       </c>
       <c r="H577">
         <v>4</v>
       </c>
       <c r="I577" t="s">
-        <v>2977</v>
+        <v>2978</v>
       </c>
       <c r="J577" t="s">
-        <v>2978</v>
+        <v>2979</v>
       </c>
       <c r="K577" t="s">
         <v>2692</v>
       </c>
       <c r="L577" t="s">
-        <v>2979</v>
+        <v>2980</v>
       </c>
       <c r="M577" t="s">
         <v>1857</v>
       </c>
       <c r="N577" t="s">
-        <v>2980</v>
+        <v>2981</v>
       </c>
     </row>
     <row r="578" spans="1:14">
       <c r="A578">
         <v>577</v>
       </c>
       <c r="B578" t="s">
         <v>14</v>
       </c>
       <c r="C578" t="s">
-        <v>2981</v>
+        <v>2982</v>
       </c>
       <c r="D578" t="s">
-        <v>2982</v>
+        <v>2983</v>
       </c>
       <c r="E578" t="s">
         <v>17</v>
       </c>
       <c r="F578" t="s">
         <v>28</v>
       </c>
       <c r="G578" t="s">
         <v>525</v>
       </c>
       <c r="H578">
         <v>4</v>
       </c>
       <c r="I578" t="s">
-        <v>2977</v>
+        <v>2978</v>
       </c>
       <c r="J578" t="s">
         <v>2780</v>
       </c>
       <c r="K578" t="s">
         <v>2831</v>
       </c>
       <c r="L578" t="s">
         <v>2868</v>
       </c>
       <c r="M578" t="s">
         <v>2795</v>
       </c>
       <c r="N578" t="s">
-        <v>2983</v>
+        <v>2984</v>
       </c>
     </row>
     <row r="579" spans="1:14">
       <c r="A579">
         <v>578</v>
       </c>
       <c r="B579" t="s">
         <v>14</v>
       </c>
       <c r="C579" t="s">
         <v>1806</v>
       </c>
       <c r="D579" t="s">
-        <v>2984</v>
+        <v>2985</v>
       </c>
       <c r="E579"/>
       <c r="F579" t="s">
         <v>28</v>
       </c>
       <c r="G579" t="s">
         <v>267</v>
       </c>
       <c r="H579">
         <v>4</v>
       </c>
       <c r="I579" t="s">
-        <v>2985</v>
+        <v>2986</v>
       </c>
       <c r="J579" t="s">
-        <v>2986</v>
+        <v>2987</v>
       </c>
       <c r="K579" t="s">
         <v>2429</v>
       </c>
       <c r="L579" t="s">
         <v>2770</v>
       </c>
       <c r="M579" t="s">
         <v>2896</v>
       </c>
       <c r="N579" t="s">
-        <v>2987</v>
+        <v>2988</v>
       </c>
     </row>
     <row r="580" spans="1:14">
       <c r="A580">
         <v>579</v>
       </c>
       <c r="B580" t="s">
         <v>14</v>
       </c>
       <c r="C580" t="s">
         <v>141</v>
       </c>
       <c r="D580" t="s">
-        <v>2988</v>
+        <v>2989</v>
       </c>
       <c r="E580"/>
       <c r="F580" t="s">
         <v>199</v>
       </c>
       <c r="G580" t="s">
         <v>18</v>
       </c>
       <c r="H580">
         <v>4</v>
       </c>
       <c r="I580" t="s">
-        <v>2989</v>
+        <v>2990</v>
       </c>
       <c r="J580" t="s">
         <v>1926</v>
       </c>
       <c r="K580" t="s">
         <v>2404</v>
       </c>
       <c r="L580" t="s">
         <v>2692</v>
       </c>
       <c r="M580" t="s">
-        <v>2990</v>
+        <v>2991</v>
       </c>
       <c r="N580" t="s">
-        <v>2991</v>
+        <v>2992</v>
       </c>
     </row>
     <row r="581" spans="1:14">
       <c r="A581">
         <v>580</v>
       </c>
       <c r="B581" t="s">
         <v>14</v>
       </c>
       <c r="C581" t="s">
         <v>1824</v>
       </c>
       <c r="D581" t="s">
-        <v>2992</v>
+        <v>2993</v>
       </c>
       <c r="E581" t="s">
         <v>549</v>
       </c>
       <c r="F581" t="s">
         <v>28</v>
       </c>
       <c r="G581" t="s">
         <v>267</v>
       </c>
       <c r="H581">
         <v>4</v>
       </c>
       <c r="I581" t="s">
-        <v>2993</v>
+        <v>2994</v>
       </c>
       <c r="J581" t="s">
-        <v>2994</v>
+        <v>2995</v>
       </c>
       <c r="K581" t="s">
-        <v>2995</v>
+        <v>2996</v>
       </c>
       <c r="L581" t="s">
-        <v>2996</v>
+        <v>2997</v>
       </c>
       <c r="M581" t="s">
         <v>2436</v>
       </c>
       <c r="N581" t="s">
-        <v>2997</v>
+        <v>2998</v>
       </c>
     </row>
     <row r="582" spans="1:14">
       <c r="A582">
         <v>581</v>
       </c>
       <c r="B582" t="s">
         <v>14</v>
       </c>
       <c r="C582" t="s">
         <v>25</v>
       </c>
       <c r="D582" t="s">
-        <v>2998</v>
+        <v>2999</v>
       </c>
       <c r="E582"/>
       <c r="F582" t="s">
         <v>2002</v>
       </c>
       <c r="G582" t="s">
         <v>18</v>
       </c>
       <c r="H582">
         <v>4</v>
       </c>
       <c r="I582" t="s">
-        <v>2999</v>
+        <v>3000</v>
       </c>
       <c r="J582" t="s">
-        <v>3000</v>
+        <v>3001</v>
       </c>
       <c r="K582" t="s">
         <v>1748</v>
       </c>
       <c r="L582" t="s">
         <v>2120</v>
       </c>
       <c r="M582" t="s">
-        <v>3001</v>
+        <v>3002</v>
       </c>
       <c r="N582" t="s">
-        <v>3002</v>
+        <v>3003</v>
       </c>
     </row>
     <row r="583" spans="1:14">
       <c r="A583">
         <v>582</v>
       </c>
       <c r="B583" t="s">
         <v>14</v>
       </c>
       <c r="C583" t="s">
         <v>681</v>
       </c>
       <c r="D583" t="s">
-        <v>3003</v>
+        <v>3004</v>
       </c>
       <c r="E583" t="s">
         <v>2695</v>
       </c>
       <c r="F583" t="s">
         <v>878</v>
       </c>
       <c r="G583" t="s">
         <v>684</v>
       </c>
       <c r="H583">
         <v>4</v>
       </c>
       <c r="I583" t="s">
-        <v>3004</v>
+        <v>3005</v>
       </c>
       <c r="J583" t="s">
         <v>2677</v>
       </c>
       <c r="K583" t="s">
         <v>2823</v>
       </c>
       <c r="L583" t="s">
         <v>2494</v>
       </c>
       <c r="M583" t="s">
         <v>1717</v>
       </c>
       <c r="N583" t="s">
-        <v>3005</v>
+        <v>3006</v>
       </c>
     </row>
     <row r="584" spans="1:14">
       <c r="A584">
         <v>583</v>
       </c>
       <c r="B584" t="s">
         <v>14</v>
       </c>
       <c r="C584" t="s">
         <v>1968</v>
       </c>
       <c r="D584" t="s">
-        <v>3006</v>
+        <v>3007</v>
       </c>
       <c r="E584"/>
       <c r="F584"/>
       <c r="G584" t="s">
         <v>267</v>
       </c>
       <c r="H584">
         <v>4</v>
       </c>
       <c r="I584" t="s">
-        <v>3007</v>
+        <v>3008</v>
       </c>
       <c r="J584" t="s">
         <v>1857</v>
       </c>
       <c r="K584" t="s">
-        <v>3008</v>
+        <v>3009</v>
       </c>
       <c r="L584" t="s">
-        <v>3009</v>
+        <v>3010</v>
       </c>
       <c r="M584" t="s">
-        <v>2939</v>
+        <v>2940</v>
       </c>
       <c r="N584" t="s">
-        <v>3010</v>
+        <v>3011</v>
       </c>
     </row>
     <row r="585" spans="1:14">
       <c r="A585">
         <v>584</v>
       </c>
       <c r="B585" t="s">
         <v>14</v>
       </c>
       <c r="C585" t="s">
         <v>1393</v>
       </c>
       <c r="D585" t="s">
-        <v>3011</v>
+        <v>3012</v>
       </c>
       <c r="E585" t="s">
-        <v>3012</v>
+        <v>3013</v>
       </c>
       <c r="F585" t="s">
         <v>1277</v>
       </c>
       <c r="G585" t="s">
         <v>83</v>
       </c>
       <c r="H585">
         <v>4</v>
       </c>
       <c r="I585" t="s">
-        <v>3013</v>
+        <v>3014</v>
       </c>
       <c r="J585" t="s">
         <v>1931</v>
       </c>
       <c r="K585" t="s">
         <v>2158</v>
       </c>
       <c r="L585" t="s">
-        <v>3014</v>
+        <v>3015</v>
       </c>
       <c r="M585" t="s">
-        <v>3015</v>
+        <v>3016</v>
       </c>
       <c r="N585" t="s">
-        <v>3016</v>
+        <v>3017</v>
       </c>
     </row>
     <row r="586" spans="1:14">
       <c r="A586">
         <v>585</v>
       </c>
       <c r="B586" t="s">
         <v>14</v>
       </c>
       <c r="C586" t="s">
-        <v>3017</v>
+        <v>3018</v>
       </c>
       <c r="D586" t="s">
-        <v>3018</v>
+        <v>3019</v>
       </c>
       <c r="E586" t="s">
         <v>1098</v>
       </c>
       <c r="F586" t="s">
         <v>28</v>
       </c>
       <c r="G586" t="s">
         <v>267</v>
       </c>
       <c r="H586">
         <v>4</v>
       </c>
       <c r="I586" t="s">
-        <v>3019</v>
+        <v>3020</v>
       </c>
       <c r="J586" t="s">
-        <v>3020</v>
+        <v>3021</v>
       </c>
       <c r="K586" t="s">
-        <v>3021</v>
+        <v>3022</v>
       </c>
       <c r="L586" t="s">
-        <v>3022</v>
+        <v>3023</v>
       </c>
       <c r="M586" t="s">
         <v>2662</v>
       </c>
       <c r="N586" t="s">
-        <v>3023</v>
+        <v>3024</v>
       </c>
     </row>
     <row r="587" spans="1:14">
       <c r="A587">
         <v>586</v>
       </c>
       <c r="B587" t="s">
         <v>14</v>
       </c>
       <c r="C587" t="s">
         <v>282</v>
       </c>
       <c r="D587" t="s">
-        <v>3024</v>
+        <v>3025</v>
       </c>
       <c r="E587" t="s">
         <v>1252</v>
       </c>
       <c r="F587" t="s">
         <v>199</v>
       </c>
       <c r="G587" t="s">
         <v>18</v>
       </c>
       <c r="H587">
         <v>4</v>
       </c>
       <c r="I587" t="s">
-        <v>3025</v>
+        <v>3026</v>
       </c>
       <c r="J587" t="s">
-        <v>3026</v>
+        <v>3027</v>
       </c>
       <c r="K587" t="s">
         <v>2563</v>
       </c>
       <c r="L587" t="s">
-        <v>3022</v>
+        <v>3023</v>
       </c>
       <c r="M587" t="s">
         <v>2662</v>
       </c>
       <c r="N587" t="s">
-        <v>3027</v>
+        <v>3028</v>
       </c>
     </row>
     <row r="588" spans="1:14">
       <c r="A588">
         <v>587</v>
       </c>
       <c r="B588" t="s">
         <v>14</v>
       </c>
       <c r="C588" t="s">
-        <v>3028</v>
+        <v>3029</v>
       </c>
       <c r="D588" t="s">
-        <v>3029</v>
+        <v>3030</v>
       </c>
       <c r="E588" t="s">
         <v>1710</v>
       </c>
       <c r="F588" t="s">
-        <v>3030</v>
+        <v>3031</v>
       </c>
       <c r="G588" t="s">
         <v>220</v>
       </c>
       <c r="H588">
         <v>4</v>
       </c>
       <c r="I588" t="s">
-        <v>3031</v>
+        <v>3032</v>
       </c>
       <c r="J588" t="s">
-        <v>3032</v>
+        <v>3033</v>
       </c>
       <c r="K588"/>
       <c r="L588" t="s">
-        <v>3033</v>
+        <v>3034</v>
       </c>
       <c r="M588" t="s">
         <v>2895</v>
       </c>
       <c r="N588" t="s">
-        <v>3034</v>
+        <v>3035</v>
       </c>
     </row>
     <row r="589" spans="1:14">
       <c r="A589">
         <v>588</v>
       </c>
       <c r="B589" t="s">
         <v>14</v>
       </c>
       <c r="C589" t="s">
         <v>25</v>
       </c>
       <c r="D589" t="s">
-        <v>3035</v>
+        <v>3036</v>
       </c>
       <c r="E589"/>
       <c r="F589" t="s">
         <v>242</v>
       </c>
       <c r="G589" t="s">
         <v>83</v>
       </c>
       <c r="H589">
         <v>4</v>
       </c>
       <c r="I589" t="s">
-        <v>3036</v>
+        <v>3037</v>
       </c>
       <c r="J589" t="s">
-        <v>2900</v>
+        <v>2901</v>
       </c>
       <c r="K589" t="s">
-        <v>3037</v>
+        <v>3038</v>
       </c>
       <c r="L589" t="s">
         <v>2849</v>
       </c>
       <c r="M589" t="s">
         <v>2293</v>
       </c>
       <c r="N589" t="s">
-        <v>3038</v>
+        <v>3039</v>
       </c>
     </row>
     <row r="590" spans="1:14">
       <c r="A590">
         <v>589</v>
       </c>
       <c r="B590" t="s">
         <v>14</v>
       </c>
       <c r="C590" t="s">
-        <v>3039</v>
+        <v>3040</v>
       </c>
       <c r="D590" t="s">
-        <v>3040</v>
+        <v>3041</v>
       </c>
       <c r="E590" t="s">
-        <v>3041</v>
+        <v>3042</v>
       </c>
       <c r="F590" t="s">
         <v>28</v>
       </c>
       <c r="G590" t="s">
         <v>267</v>
       </c>
       <c r="H590">
         <v>4</v>
       </c>
       <c r="I590" t="s">
-        <v>3036</v>
+        <v>3037</v>
       </c>
       <c r="J590" t="s">
-        <v>2900</v>
+        <v>2901</v>
       </c>
       <c r="K590" t="s">
         <v>2632</v>
       </c>
       <c r="L590" t="s">
         <v>2849</v>
       </c>
       <c r="M590" t="s">
         <v>2293</v>
       </c>
       <c r="N590" t="s">
-        <v>3042</v>
+        <v>3043</v>
       </c>
     </row>
     <row r="591" spans="1:14">
       <c r="A591">
         <v>590</v>
       </c>
       <c r="B591" t="s">
         <v>14</v>
       </c>
       <c r="C591" t="s">
         <v>25</v>
       </c>
       <c r="D591" t="s">
-        <v>3043</v>
+        <v>3044</v>
       </c>
       <c r="E591" t="s">
         <v>1248</v>
       </c>
       <c r="F591" t="s">
         <v>28</v>
       </c>
       <c r="G591" t="s">
         <v>18</v>
       </c>
       <c r="H591">
         <v>4</v>
       </c>
       <c r="I591" t="s">
-        <v>3044</v>
+        <v>3045</v>
       </c>
       <c r="J591" t="s">
         <v>1921</v>
       </c>
       <c r="K591" t="s">
         <v>2371</v>
       </c>
       <c r="L591" t="s">
         <v>2790</v>
       </c>
       <c r="M591" t="s">
-        <v>3045</v>
+        <v>3046</v>
       </c>
       <c r="N591" t="s">
-        <v>3046</v>
+        <v>3047</v>
       </c>
     </row>
     <row r="592" spans="1:14">
       <c r="A592">
         <v>591</v>
       </c>
       <c r="B592" t="s">
         <v>14</v>
       </c>
       <c r="C592" t="s">
         <v>694</v>
       </c>
       <c r="D592" t="s">
-        <v>3047</v>
+        <v>3048</v>
       </c>
       <c r="E592"/>
       <c r="F592" t="s">
         <v>700</v>
       </c>
       <c r="G592" t="s">
         <v>83</v>
       </c>
       <c r="H592">
         <v>4</v>
       </c>
       <c r="I592" t="s">
-        <v>3048</v>
+        <v>3049</v>
       </c>
       <c r="J592" t="s">
-        <v>2939</v>
+        <v>2940</v>
       </c>
       <c r="K592" t="s">
-        <v>3049</v>
+        <v>3050</v>
       </c>
       <c r="L592" t="s">
         <v>2584</v>
       </c>
       <c r="M592" t="s">
-        <v>3050</v>
+        <v>3051</v>
       </c>
       <c r="N592" t="s">
-        <v>3051</v>
+        <v>3052</v>
       </c>
     </row>
     <row r="593" spans="1:14">
       <c r="A593">
         <v>592</v>
       </c>
       <c r="B593" t="s">
         <v>14</v>
       </c>
       <c r="C593" t="s">
         <v>1117</v>
       </c>
       <c r="D593" t="s">
-        <v>3052</v>
+        <v>3053</v>
       </c>
       <c r="E593"/>
       <c r="F593" t="s">
-        <v>3053</v>
+        <v>3054</v>
       </c>
       <c r="G593" t="s">
         <v>267</v>
       </c>
       <c r="H593">
         <v>4</v>
       </c>
       <c r="I593" t="s">
-        <v>3054</v>
+        <v>3055</v>
       </c>
       <c r="J593" t="s">
-        <v>3055</v>
+        <v>3056</v>
       </c>
       <c r="K593" t="s">
         <v>2471</v>
       </c>
       <c r="L593" t="s">
         <v>2622</v>
       </c>
       <c r="M593" t="s">
         <v>2818</v>
       </c>
       <c r="N593" t="s">
-        <v>3056</v>
+        <v>3057</v>
       </c>
     </row>
     <row r="594" spans="1:14">
       <c r="A594">
         <v>593</v>
       </c>
       <c r="B594" t="s">
         <v>14</v>
       </c>
       <c r="C594" t="s">
         <v>34</v>
       </c>
       <c r="D594" t="s">
-        <v>3057</v>
+        <v>3058</v>
       </c>
       <c r="E594"/>
       <c r="F594" t="s">
         <v>199</v>
       </c>
       <c r="G594" t="s">
         <v>18</v>
       </c>
       <c r="H594">
         <v>4</v>
       </c>
       <c r="I594" t="s">
-        <v>3058</v>
+        <v>3059</v>
       </c>
       <c r="J594" t="s">
-        <v>3059</v>
+        <v>3060</v>
       </c>
       <c r="K594" t="s">
         <v>2550</v>
       </c>
       <c r="L594" t="s">
         <v>2334</v>
       </c>
       <c r="M594" t="s">
-        <v>3022</v>
+        <v>3023</v>
       </c>
       <c r="N594" t="s">
-        <v>3060</v>
+        <v>3061</v>
       </c>
     </row>
     <row r="595" spans="1:14">
       <c r="A595">
         <v>594</v>
       </c>
       <c r="B595" t="s">
         <v>14</v>
       </c>
       <c r="C595" t="s">
         <v>89</v>
       </c>
       <c r="D595" t="s">
-        <v>3061</v>
+        <v>3062</v>
       </c>
       <c r="E595" t="s">
         <v>358</v>
       </c>
       <c r="F595" t="s">
         <v>359</v>
       </c>
       <c r="G595" t="s">
         <v>220</v>
       </c>
       <c r="H595">
         <v>4</v>
       </c>
       <c r="I595" t="s">
-        <v>3062</v>
+        <v>3063</v>
       </c>
       <c r="J595" t="s">
         <v>2009</v>
       </c>
       <c r="K595" t="s">
         <v>2459</v>
       </c>
       <c r="L595" t="s">
         <v>2661</v>
       </c>
       <c r="M595" t="s">
-        <v>3063</v>
+        <v>3064</v>
       </c>
       <c r="N595" t="s">
-        <v>3064</v>
+        <v>3065</v>
       </c>
     </row>
     <row r="596" spans="1:14">
       <c r="A596">
         <v>595</v>
       </c>
       <c r="B596" t="s">
         <v>14</v>
       </c>
       <c r="C596" t="s">
-        <v>3065</v>
+        <v>3066</v>
       </c>
       <c r="D596" t="s">
-        <v>3066</v>
+        <v>3067</v>
       </c>
       <c r="E596"/>
       <c r="F596" t="s">
-        <v>3067</v>
+        <v>3068</v>
       </c>
       <c r="G596" t="s">
         <v>267</v>
       </c>
       <c r="H596">
         <v>4</v>
       </c>
       <c r="I596" t="s">
-        <v>3068</v>
+        <v>3069</v>
       </c>
       <c r="J596" t="s">
         <v>2872</v>
       </c>
       <c r="K596" t="s">
         <v>1966</v>
       </c>
       <c r="L596" t="s">
         <v>2115</v>
       </c>
       <c r="M596" t="s">
         <v>2392</v>
       </c>
       <c r="N596" t="s">
-        <v>3069</v>
+        <v>3070</v>
       </c>
     </row>
     <row r="597" spans="1:14">
       <c r="A597">
         <v>596</v>
       </c>
       <c r="B597" t="s">
         <v>14</v>
       </c>
       <c r="C597" t="s">
-        <v>3070</v>
+        <v>3071</v>
       </c>
       <c r="D597" t="s">
-        <v>3071</v>
+        <v>3072</v>
       </c>
       <c r="E597" t="s">
         <v>17</v>
       </c>
       <c r="F597" t="s">
-        <v>3072</v>
+        <v>3073</v>
       </c>
       <c r="G597" t="s">
         <v>267</v>
       </c>
       <c r="H597">
         <v>4</v>
       </c>
       <c r="I597" t="s">
-        <v>3073</v>
+        <v>3074</v>
       </c>
       <c r="J597" t="s">
         <v>2104</v>
       </c>
       <c r="K597" t="s">
         <v>2488</v>
       </c>
       <c r="L597" t="s">
-        <v>2946</v>
+        <v>2947</v>
       </c>
       <c r="M597" t="s">
-        <v>3000</v>
+        <v>3001</v>
       </c>
       <c r="N597" t="s">
-        <v>3074</v>
+        <v>3075</v>
       </c>
     </row>
     <row r="598" spans="1:14">
       <c r="A598">
         <v>597</v>
       </c>
       <c r="B598" t="s">
         <v>14</v>
       </c>
       <c r="C598" t="s">
         <v>25</v>
       </c>
       <c r="D598" t="s">
-        <v>3075</v>
+        <v>3076</v>
       </c>
       <c r="E598" t="s">
-        <v>3076</v>
+        <v>3077</v>
       </c>
       <c r="F598" t="s">
-        <v>3077</v>
+        <v>3078</v>
       </c>
       <c r="G598" t="s">
         <v>83</v>
       </c>
       <c r="H598">
         <v>4</v>
       </c>
       <c r="I598" t="s">
-        <v>3073</v>
+        <v>3074</v>
       </c>
       <c r="J598" t="s">
-        <v>3078</v>
+        <v>3079</v>
       </c>
       <c r="K598" t="s">
         <v>2753</v>
       </c>
       <c r="L598" t="s">
-        <v>3079</v>
+        <v>3080</v>
       </c>
       <c r="M598" t="s">
-        <v>3049</v>
+        <v>3050</v>
       </c>
       <c r="N598" t="s">
-        <v>3080</v>
+        <v>3081</v>
       </c>
     </row>
     <row r="599" spans="1:14">
       <c r="A599">
         <v>598</v>
       </c>
       <c r="B599" t="s">
         <v>14</v>
       </c>
       <c r="C599" t="s">
-        <v>3081</v>
+        <v>3082</v>
       </c>
       <c r="D599" t="s">
-        <v>3082</v>
+        <v>3083</v>
       </c>
       <c r="E599"/>
       <c r="F599" t="s">
         <v>199</v>
       </c>
       <c r="G599" t="s">
         <v>18</v>
       </c>
       <c r="H599">
         <v>4</v>
       </c>
       <c r="I599" t="s">
-        <v>3083</v>
+        <v>3084</v>
       </c>
       <c r="J599" t="s">
         <v>2146</v>
       </c>
       <c r="K599" t="s">
         <v>1892</v>
       </c>
       <c r="L599" t="s">
-        <v>3084</v>
+        <v>3085</v>
       </c>
       <c r="M599" t="s">
-        <v>3085</v>
+        <v>3086</v>
       </c>
       <c r="N599" t="s">
-        <v>3086</v>
+        <v>3087</v>
       </c>
     </row>
     <row r="600" spans="1:14">
       <c r="A600">
         <v>599</v>
       </c>
       <c r="B600" t="s">
         <v>14</v>
       </c>
       <c r="C600" t="s">
-        <v>3087</v>
+        <v>3088</v>
       </c>
       <c r="D600" t="s">
-        <v>3088</v>
+        <v>3089</v>
       </c>
       <c r="E600" t="s">
         <v>241</v>
       </c>
       <c r="F600" t="s">
         <v>56</v>
       </c>
       <c r="G600" t="s">
         <v>684</v>
       </c>
       <c r="H600">
         <v>4</v>
       </c>
       <c r="I600" t="s">
-        <v>3089</v>
+        <v>3090</v>
       </c>
       <c r="J600" t="s">
-        <v>3090</v>
+        <v>3091</v>
       </c>
       <c r="K600" t="s">
         <v>2859</v>
       </c>
       <c r="L600" t="s">
-        <v>3091</v>
+        <v>3092</v>
       </c>
       <c r="M600" t="s">
         <v>1966</v>
       </c>
       <c r="N600" t="s">
-        <v>3092</v>
+        <v>3093</v>
       </c>
     </row>
     <row r="601" spans="1:14">
       <c r="A601">
         <v>600</v>
       </c>
       <c r="B601" t="s">
         <v>14</v>
       </c>
       <c r="C601" t="s">
         <v>547</v>
       </c>
       <c r="D601" t="s">
-        <v>3093</v>
+        <v>3094</v>
       </c>
       <c r="E601" t="s">
         <v>735</v>
       </c>
       <c r="F601"/>
       <c r="G601" t="s">
         <v>83</v>
       </c>
       <c r="H601">
         <v>4</v>
       </c>
       <c r="I601" t="s">
-        <v>3089</v>
+        <v>3090</v>
       </c>
       <c r="J601" t="s">
-        <v>3094</v>
+        <v>3095</v>
       </c>
       <c r="K601" t="s">
         <v>2859</v>
       </c>
       <c r="L601" t="s">
-        <v>3091</v>
+        <v>3092</v>
       </c>
       <c r="M601" t="s">
-        <v>3095</v>
+        <v>3096</v>
       </c>
       <c r="N601" t="s">
-        <v>3096</v>
+        <v>3097</v>
       </c>
     </row>
     <row r="602" spans="1:14">
       <c r="A602">
         <v>601</v>
       </c>
       <c r="B602" t="s">
         <v>14</v>
       </c>
       <c r="C602" t="s">
         <v>1117</v>
       </c>
       <c r="D602" t="s">
-        <v>3097</v>
+        <v>3098</v>
       </c>
       <c r="E602"/>
       <c r="F602"/>
       <c r="G602" t="s">
         <v>267</v>
       </c>
       <c r="H602">
         <v>4</v>
       </c>
       <c r="I602" t="s">
-        <v>3098</v>
+        <v>3099</v>
       </c>
       <c r="J602" t="s">
-        <v>2978</v>
+        <v>2979</v>
       </c>
       <c r="K602" t="s">
         <v>1851</v>
       </c>
       <c r="L602" t="s">
         <v>2849</v>
       </c>
       <c r="M602" t="s">
         <v>2371</v>
       </c>
       <c r="N602" t="s">
-        <v>3099</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="603" spans="1:14">
       <c r="A603">
         <v>602</v>
       </c>
       <c r="B603" t="s">
         <v>14</v>
       </c>
       <c r="C603" t="s">
-        <v>3100</v>
+        <v>3101</v>
       </c>
       <c r="D603" t="s">
-        <v>3101</v>
+        <v>3102</v>
       </c>
       <c r="E603"/>
       <c r="F603" t="s">
-        <v>3102</v>
+        <v>3103</v>
       </c>
       <c r="G603" t="s">
         <v>83</v>
       </c>
       <c r="H603">
         <v>4</v>
       </c>
       <c r="I603" t="s">
-        <v>3103</v>
+        <v>3104</v>
       </c>
       <c r="J603" t="s">
-        <v>3104</v>
+        <v>3105</v>
       </c>
       <c r="K603" t="s">
         <v>2688</v>
       </c>
       <c r="L603" t="s">
-        <v>3084</v>
+        <v>3085</v>
       </c>
       <c r="M603" t="s">
         <v>2849</v>
       </c>
       <c r="N603" t="s">
-        <v>3105</v>
+        <v>3106</v>
       </c>
     </row>
     <row r="604" spans="1:14">
       <c r="A604">
         <v>603</v>
       </c>
       <c r="B604" t="s">
         <v>14</v>
       </c>
       <c r="C604" t="s">
-        <v>3106</v>
+        <v>3107</v>
       </c>
       <c r="D604" t="s">
-        <v>3107</v>
+        <v>3108</v>
       </c>
       <c r="E604" t="s">
         <v>241</v>
       </c>
       <c r="F604" t="s">
         <v>92</v>
       </c>
       <c r="G604" t="s">
         <v>525</v>
       </c>
       <c r="H604">
         <v>4</v>
       </c>
       <c r="I604" t="s">
-        <v>3108</v>
+        <v>3109</v>
       </c>
       <c r="J604" t="s">
-        <v>3109</v>
+        <v>3110</v>
       </c>
       <c r="K604" t="s">
-        <v>2923</v>
+        <v>2924</v>
       </c>
       <c r="L604" t="s">
         <v>2604</v>
       </c>
       <c r="M604" t="s">
         <v>2692</v>
       </c>
       <c r="N604" t="s">
-        <v>3110</v>
+        <v>3111</v>
       </c>
     </row>
     <row r="605" spans="1:14">
       <c r="A605">
         <v>604</v>
       </c>
       <c r="B605" t="s">
         <v>14</v>
       </c>
       <c r="C605" t="s">
         <v>134</v>
       </c>
       <c r="D605" t="s">
-        <v>3111</v>
+        <v>3112</v>
       </c>
       <c r="E605"/>
       <c r="F605" t="s">
         <v>28</v>
       </c>
       <c r="G605" t="s">
         <v>18</v>
       </c>
       <c r="H605">
         <v>4</v>
       </c>
       <c r="I605" t="s">
-        <v>3112</v>
+        <v>3113</v>
       </c>
       <c r="J605" t="s">
         <v>1748</v>
       </c>
       <c r="K605" t="s">
         <v>2449</v>
       </c>
       <c r="L605" t="s">
-        <v>3113</v>
+        <v>3114</v>
       </c>
       <c r="M605" t="s">
-        <v>2924</v>
+        <v>2925</v>
       </c>
       <c r="N605" t="s">
-        <v>3114</v>
+        <v>3115</v>
       </c>
     </row>
     <row r="606" spans="1:14">
       <c r="A606">
         <v>605</v>
       </c>
       <c r="B606" t="s">
         <v>14</v>
       </c>
       <c r="C606" t="s">
         <v>2424</v>
       </c>
       <c r="D606" t="s">
-        <v>3115</v>
+        <v>3116</v>
       </c>
       <c r="E606"/>
       <c r="F606" t="s">
         <v>28</v>
       </c>
       <c r="G606" t="s">
         <v>83</v>
       </c>
       <c r="H606">
         <v>4</v>
       </c>
       <c r="I606" t="s">
-        <v>3116</v>
+        <v>3117</v>
       </c>
       <c r="J606" t="s">
-        <v>3055</v>
+        <v>3056</v>
       </c>
       <c r="K606" t="s">
         <v>2759</v>
       </c>
       <c r="L606" t="s">
-        <v>3117</v>
+        <v>3118</v>
       </c>
       <c r="M606" t="s">
-        <v>3118</v>
+        <v>3119</v>
       </c>
       <c r="N606" t="s">
-        <v>3119</v>
+        <v>3120</v>
       </c>
     </row>
     <row r="607" spans="1:14">
       <c r="A607">
         <v>606</v>
       </c>
       <c r="B607" t="s">
         <v>14</v>
       </c>
       <c r="C607" t="s">
         <v>356</v>
       </c>
       <c r="D607" t="s">
-        <v>3120</v>
+        <v>3121</v>
       </c>
       <c r="E607" t="s">
         <v>17</v>
       </c>
       <c r="F607" t="s">
         <v>28</v>
       </c>
       <c r="G607" t="s">
         <v>684</v>
       </c>
       <c r="H607">
         <v>4</v>
       </c>
       <c r="I607" t="s">
-        <v>3121</v>
+        <v>3122</v>
       </c>
       <c r="J607" t="s">
-        <v>3095</v>
+        <v>3096</v>
       </c>
       <c r="K607" t="s">
         <v>2849</v>
       </c>
       <c r="L607" t="s">
-        <v>3055</v>
+        <v>3056</v>
       </c>
       <c r="M607" t="s">
         <v>1574</v>
       </c>
       <c r="N607" t="s">
-        <v>3122</v>
+        <v>3123</v>
       </c>
     </row>
     <row r="608" spans="1:14">
       <c r="A608">
         <v>607</v>
       </c>
       <c r="B608" t="s">
         <v>14</v>
       </c>
       <c r="C608" t="s">
-        <v>3123</v>
+        <v>3124</v>
       </c>
       <c r="D608" t="s">
-        <v>3124</v>
+        <v>3125</v>
       </c>
       <c r="E608"/>
       <c r="F608" t="s">
         <v>199</v>
       </c>
       <c r="G608" t="s">
         <v>220</v>
       </c>
       <c r="H608">
         <v>4</v>
       </c>
       <c r="I608" t="s">
-        <v>3125</v>
+        <v>3126</v>
       </c>
       <c r="J608" t="s">
         <v>2221</v>
       </c>
       <c r="K608" t="s">
-        <v>3126</v>
+        <v>3127</v>
       </c>
       <c r="L608" t="s">
         <v>2854</v>
       </c>
       <c r="M608" t="s">
-        <v>3127</v>
+        <v>3128</v>
       </c>
       <c r="N608" t="s">
-        <v>3128</v>
+        <v>3129</v>
       </c>
     </row>
     <row r="609" spans="1:14">
       <c r="A609">
         <v>608</v>
       </c>
       <c r="B609" t="s">
         <v>14</v>
       </c>
       <c r="C609" t="s">
-        <v>3129</v>
+        <v>3130</v>
       </c>
       <c r="D609" t="s">
-        <v>3130</v>
+        <v>3131</v>
       </c>
       <c r="E609" t="s">
         <v>17</v>
       </c>
       <c r="F609" t="s">
         <v>28</v>
       </c>
       <c r="G609" t="s">
         <v>684</v>
       </c>
       <c r="H609">
         <v>4</v>
       </c>
       <c r="I609" t="s">
-        <v>3131</v>
+        <v>3132</v>
       </c>
       <c r="J609" t="s">
-        <v>3132</v>
+        <v>3133</v>
       </c>
       <c r="K609" t="s">
-        <v>3133</v>
+        <v>3134</v>
       </c>
       <c r="L609" t="s">
-        <v>2986</v>
+        <v>2987</v>
       </c>
       <c r="M609" t="s">
         <v>2268</v>
       </c>
       <c r="N609" t="s">
-        <v>3134</v>
+        <v>3135</v>
       </c>
     </row>
     <row r="610" spans="1:14">
       <c r="A610">
         <v>609</v>
       </c>
       <c r="B610" t="s">
         <v>14</v>
       </c>
       <c r="C610" t="s">
         <v>547</v>
       </c>
       <c r="D610" t="s">
-        <v>3135</v>
+        <v>3136</v>
       </c>
       <c r="E610"/>
       <c r="F610" t="s">
         <v>199</v>
       </c>
       <c r="G610" t="s">
         <v>18</v>
       </c>
       <c r="H610">
         <v>4</v>
       </c>
       <c r="I610" t="s">
-        <v>3136</v>
+        <v>3137</v>
       </c>
       <c r="J610" t="s">
-        <v>3137</v>
+        <v>3138</v>
       </c>
       <c r="K610" t="s">
         <v>2267</v>
       </c>
       <c r="L610" t="s">
         <v>1851</v>
       </c>
       <c r="M610" t="s">
-        <v>3138</v>
+        <v>3139</v>
       </c>
       <c r="N610" t="s">
-        <v>3139</v>
+        <v>3140</v>
       </c>
     </row>
     <row r="611" spans="1:14">
       <c r="A611">
         <v>610</v>
       </c>
       <c r="B611" t="s">
         <v>14</v>
       </c>
       <c r="C611" t="s">
         <v>234</v>
       </c>
       <c r="D611" t="s">
-        <v>3140</v>
+        <v>3141</v>
       </c>
       <c r="E611" t="s">
         <v>2209</v>
       </c>
       <c r="F611" t="s">
         <v>28</v>
       </c>
       <c r="G611" t="s">
         <v>18</v>
       </c>
       <c r="H611">
         <v>4</v>
       </c>
       <c r="I611" t="s">
-        <v>3141</v>
+        <v>3142</v>
       </c>
       <c r="J611" t="s">
-        <v>3142</v>
+        <v>3143</v>
       </c>
       <c r="K611" t="s">
-        <v>3143</v>
+        <v>3144</v>
       </c>
       <c r="L611" t="s">
         <v>1461</v>
       </c>
       <c r="M611" t="s">
         <v>2340</v>
       </c>
       <c r="N611" t="s">
-        <v>3144</v>
+        <v>3145</v>
       </c>
     </row>
     <row r="612" spans="1:14">
       <c r="A612">
         <v>611</v>
       </c>
       <c r="B612" t="s">
         <v>14</v>
       </c>
       <c r="C612" t="s">
-        <v>3017</v>
+        <v>3018</v>
       </c>
       <c r="D612" t="s">
-        <v>3145</v>
+        <v>3146</v>
       </c>
       <c r="E612" t="s">
         <v>17</v>
       </c>
       <c r="F612" t="s">
         <v>799</v>
       </c>
       <c r="G612" t="s">
         <v>267</v>
       </c>
       <c r="H612">
         <v>4</v>
       </c>
       <c r="I612" t="s">
-        <v>3146</v>
+        <v>3147</v>
       </c>
       <c r="J612" t="s">
-        <v>3147</v>
+        <v>3148</v>
       </c>
       <c r="K612" t="s">
-        <v>3032</v>
+        <v>3033</v>
       </c>
       <c r="L612" t="s">
-        <v>2996</v>
+        <v>2997</v>
       </c>
       <c r="M612" t="s">
-        <v>3050</v>
+        <v>3051</v>
       </c>
       <c r="N612" t="s">
-        <v>3148</v>
+        <v>3149</v>
       </c>
     </row>
     <row r="613" spans="1:14">
       <c r="A613">
         <v>612</v>
       </c>
       <c r="B613" t="s">
         <v>14</v>
       </c>
       <c r="C613" t="s">
-        <v>3149</v>
+        <v>3150</v>
       </c>
       <c r="D613" t="s">
-        <v>3150</v>
+        <v>3151</v>
       </c>
       <c r="E613"/>
       <c r="F613" t="s">
         <v>28</v>
       </c>
       <c r="G613" t="s">
         <v>267</v>
       </c>
       <c r="H613">
         <v>4</v>
       </c>
       <c r="I613" t="s">
-        <v>3151</v>
+        <v>3152</v>
       </c>
       <c r="J613" t="s">
         <v>1748</v>
       </c>
       <c r="K613" t="s">
-        <v>3152</v>
+        <v>3153</v>
       </c>
       <c r="L613" t="s">
-        <v>3153</v>
+        <v>3154</v>
       </c>
       <c r="M613" t="s">
-        <v>3154</v>
+        <v>3155</v>
       </c>
       <c r="N613" t="s">
-        <v>3155</v>
+        <v>3156</v>
       </c>
     </row>
     <row r="614" spans="1:14">
       <c r="A614">
         <v>613</v>
       </c>
       <c r="B614" t="s">
         <v>14</v>
       </c>
       <c r="C614" t="s">
-        <v>3156</v>
+        <v>3157</v>
       </c>
       <c r="D614" t="s">
-        <v>3157</v>
+        <v>3158</v>
       </c>
       <c r="E614" t="s">
-        <v>3158</v>
+        <v>3159</v>
       </c>
       <c r="F614" t="s">
         <v>28</v>
       </c>
       <c r="G614" t="s">
         <v>83</v>
       </c>
       <c r="H614">
         <v>4</v>
       </c>
       <c r="I614" t="s">
-        <v>3151</v>
+        <v>3152</v>
       </c>
       <c r="J614" t="s">
-        <v>3159</v>
+        <v>3160</v>
       </c>
       <c r="K614" t="s">
         <v>2799</v>
       </c>
       <c r="L614" t="s">
         <v>2519</v>
       </c>
       <c r="M614" t="s">
-        <v>3160</v>
+        <v>3161</v>
       </c>
       <c r="N614" t="s">
-        <v>3161</v>
+        <v>3162</v>
       </c>
     </row>
     <row r="615" spans="1:14">
       <c r="A615">
         <v>614</v>
       </c>
       <c r="B615" t="s">
         <v>14</v>
       </c>
       <c r="C615" t="s">
         <v>872</v>
       </c>
       <c r="D615" t="s">
-        <v>3162</v>
+        <v>3163</v>
       </c>
       <c r="E615"/>
       <c r="F615" t="s">
-        <v>3163</v>
+        <v>3164</v>
       </c>
       <c r="G615" t="s">
         <v>83</v>
       </c>
       <c r="H615">
         <v>4</v>
       </c>
       <c r="I615" t="s">
-        <v>3164</v>
+        <v>3165</v>
       </c>
       <c r="J615" t="s">
         <v>2672</v>
       </c>
       <c r="K615" t="s">
         <v>2550</v>
       </c>
       <c r="L615" t="s">
         <v>2604</v>
       </c>
       <c r="M615" t="s">
-        <v>3159</v>
+        <v>3160</v>
       </c>
       <c r="N615" t="s">
-        <v>3165</v>
+        <v>3166</v>
       </c>
     </row>
     <row r="616" spans="1:14">
       <c r="A616">
         <v>615</v>
       </c>
       <c r="B616" t="s">
         <v>14</v>
       </c>
       <c r="C616" t="s">
-        <v>3017</v>
+        <v>3018</v>
       </c>
       <c r="D616" t="s">
-        <v>3166</v>
+        <v>3167</v>
       </c>
       <c r="E616" t="s">
         <v>17</v>
       </c>
       <c r="F616" t="s">
         <v>1432</v>
       </c>
       <c r="G616" t="s">
         <v>267</v>
       </c>
       <c r="H616">
         <v>4</v>
       </c>
       <c r="I616" t="s">
-        <v>3167</v>
+        <v>3168</v>
       </c>
       <c r="J616" t="s">
         <v>2868</v>
       </c>
       <c r="K616" t="s">
         <v>1966</v>
       </c>
       <c r="L616" t="s">
         <v>2672</v>
       </c>
       <c r="M616" t="s">
-        <v>3084</v>
+        <v>3085</v>
       </c>
       <c r="N616" t="s">
-        <v>3168</v>
+        <v>3169</v>
       </c>
     </row>
     <row r="617" spans="1:14">
       <c r="A617">
         <v>616</v>
       </c>
       <c r="B617" t="s">
         <v>14</v>
       </c>
       <c r="C617" t="s">
-        <v>3169</v>
+        <v>3170</v>
       </c>
       <c r="D617" t="s">
-        <v>3170</v>
+        <v>3171</v>
       </c>
       <c r="E617"/>
       <c r="F617" t="s">
-        <v>3171</v>
+        <v>3172</v>
       </c>
       <c r="G617" t="s">
         <v>267</v>
       </c>
       <c r="H617">
         <v>4</v>
       </c>
       <c r="I617" t="s">
-        <v>3172</v>
+        <v>3173</v>
       </c>
       <c r="J617" t="s">
-        <v>3173</v>
+        <v>3174</v>
       </c>
       <c r="K617" t="s">
         <v>2759</v>
       </c>
       <c r="L617" t="s">
         <v>1966</v>
       </c>
       <c r="M617" t="s">
         <v>2661</v>
       </c>
       <c r="N617" t="s">
-        <v>3174</v>
+        <v>3175</v>
       </c>
     </row>
     <row r="618" spans="1:14">
       <c r="A618">
         <v>617</v>
       </c>
       <c r="B618" t="s">
         <v>14</v>
       </c>
       <c r="C618" t="s">
         <v>282</v>
       </c>
       <c r="D618" t="s">
         <v>1889</v>
       </c>
       <c r="E618"/>
       <c r="F618" t="s">
         <v>28</v>
       </c>
       <c r="G618" t="s">
         <v>18</v>
       </c>
       <c r="H618">
         <v>4</v>
       </c>
       <c r="I618" t="s">
-        <v>3175</v>
+        <v>3176</v>
       </c>
       <c r="J618" t="s">
         <v>2042</v>
       </c>
       <c r="K618" t="s">
-        <v>3176</v>
+        <v>3177</v>
       </c>
       <c r="L618" t="s">
-        <v>3177</v>
+        <v>3178</v>
       </c>
       <c r="M618" t="s">
-        <v>3178</v>
+        <v>3179</v>
       </c>
       <c r="N618" t="s">
-        <v>3179</v>
+        <v>3180</v>
       </c>
     </row>
     <row r="619" spans="1:14">
       <c r="A619">
         <v>618</v>
       </c>
       <c r="B619" t="s">
         <v>14</v>
       </c>
       <c r="C619" t="s">
-        <v>3180</v>
+        <v>3181</v>
       </c>
       <c r="D619" t="s">
-        <v>3181</v>
+        <v>3182</v>
       </c>
       <c r="E619"/>
       <c r="F619"/>
       <c r="G619" t="s">
         <v>267</v>
       </c>
       <c r="H619">
         <v>4</v>
       </c>
       <c r="I619" t="s">
-        <v>3182</v>
+        <v>3183</v>
       </c>
       <c r="J619" t="s">
-        <v>3183</v>
+        <v>3184</v>
       </c>
       <c r="K619" t="s">
         <v>2859</v>
       </c>
       <c r="L619" t="s">
-        <v>2959</v>
+        <v>2960</v>
       </c>
       <c r="M619" t="s">
-        <v>3055</v>
+        <v>3056</v>
       </c>
       <c r="N619" t="s">
-        <v>3184</v>
+        <v>3185</v>
       </c>
     </row>
     <row r="620" spans="1:14">
       <c r="A620">
         <v>619</v>
       </c>
       <c r="B620" t="s">
         <v>14</v>
       </c>
       <c r="C620" t="s">
-        <v>3185</v>
+        <v>3186</v>
       </c>
       <c r="D620" t="s">
-        <v>3186</v>
+        <v>3187</v>
       </c>
       <c r="E620"/>
       <c r="F620" t="s">
         <v>28</v>
       </c>
       <c r="G620" t="s">
         <v>267</v>
       </c>
       <c r="H620">
         <v>4</v>
       </c>
       <c r="I620" t="s">
-        <v>3187</v>
+        <v>3188</v>
       </c>
       <c r="J620" t="s">
-        <v>3154</v>
+        <v>3155</v>
       </c>
       <c r="K620" t="s">
         <v>2115</v>
       </c>
       <c r="L620" t="s">
-        <v>3133</v>
+        <v>3134</v>
       </c>
       <c r="M620" t="s">
         <v>2622</v>
       </c>
       <c r="N620" t="s">
-        <v>3188</v>
+        <v>3189</v>
       </c>
     </row>
     <row r="621" spans="1:14">
       <c r="A621">
         <v>620</v>
       </c>
       <c r="B621" t="s">
         <v>14</v>
       </c>
       <c r="C621" t="s">
-        <v>3189</v>
+        <v>3190</v>
       </c>
       <c r="D621" t="s">
-        <v>3190</v>
+        <v>3191</v>
       </c>
       <c r="E621" t="s">
-        <v>3191</v>
+        <v>3192</v>
       </c>
       <c r="F621" t="s">
         <v>28</v>
       </c>
       <c r="G621" t="s">
         <v>684</v>
       </c>
       <c r="H621">
         <v>4</v>
       </c>
       <c r="I621" t="s">
-        <v>3187</v>
+        <v>3188</v>
       </c>
       <c r="J621" t="s">
-        <v>3154</v>
+        <v>3155</v>
       </c>
       <c r="K621" t="s">
-        <v>3192</v>
+        <v>3193</v>
       </c>
       <c r="L621" t="s">
-        <v>3193</v>
+        <v>3194</v>
       </c>
       <c r="M621" t="s">
         <v>2622</v>
       </c>
       <c r="N621" t="s">
-        <v>3194</v>
+        <v>3195</v>
       </c>
     </row>
     <row r="622" spans="1:14">
       <c r="A622">
         <v>621</v>
       </c>
       <c r="B622" t="s">
         <v>14</v>
       </c>
       <c r="C622" t="s">
         <v>1928</v>
       </c>
       <c r="D622" t="s">
         <v>1451</v>
       </c>
       <c r="E622" t="s">
         <v>1452</v>
       </c>
       <c r="F622" t="s">
         <v>219</v>
       </c>
       <c r="G622" t="s">
         <v>18</v>
       </c>
       <c r="H622">
         <v>4</v>
       </c>
       <c r="I622" t="s">
-        <v>3195</v>
+        <v>3196</v>
       </c>
       <c r="J622" t="s">
         <v>2545</v>
       </c>
       <c r="K622" t="s">
         <v>2334</v>
       </c>
       <c r="L622" t="s">
-        <v>3196</v>
+        <v>3197</v>
       </c>
       <c r="M622" t="s">
-        <v>3197</v>
+        <v>3198</v>
       </c>
       <c r="N622" t="s">
-        <v>3198</v>
+        <v>3199</v>
       </c>
     </row>
     <row r="623" spans="1:14">
       <c r="A623">
         <v>622</v>
       </c>
       <c r="B623" t="s">
         <v>14</v>
       </c>
       <c r="C623" t="s">
         <v>1356</v>
       </c>
       <c r="D623" t="s">
-        <v>3199</v>
+        <v>3200</v>
       </c>
       <c r="E623"/>
       <c r="F623" t="s">
         <v>28</v>
       </c>
       <c r="G623" t="s">
         <v>83</v>
       </c>
       <c r="H623">
         <v>4</v>
       </c>
       <c r="I623" t="s">
-        <v>3200</v>
+        <v>3201</v>
       </c>
       <c r="J623" t="s">
         <v>2263</v>
       </c>
       <c r="K623" t="s">
-        <v>3055</v>
+        <v>3056</v>
       </c>
       <c r="L623" t="s">
-        <v>3000</v>
+        <v>3001</v>
       </c>
       <c r="M623" t="s">
-        <v>3201</v>
+        <v>3202</v>
       </c>
       <c r="N623" t="s">
-        <v>3202</v>
+        <v>3203</v>
       </c>
     </row>
     <row r="624" spans="1:14">
       <c r="A624">
         <v>623</v>
       </c>
       <c r="B624" t="s">
         <v>14</v>
       </c>
       <c r="C624" t="s">
         <v>25</v>
       </c>
       <c r="D624" t="s">
-        <v>3203</v>
+        <v>3204</v>
       </c>
       <c r="E624" t="s">
-        <v>3204</v>
+        <v>3205</v>
       </c>
       <c r="F624" t="s">
         <v>199</v>
       </c>
       <c r="G624" t="s">
         <v>83</v>
       </c>
       <c r="H624">
         <v>4</v>
       </c>
       <c r="I624" t="s">
-        <v>3205</v>
+        <v>3206</v>
       </c>
       <c r="J624" t="s">
-        <v>3206</v>
+        <v>3207</v>
       </c>
       <c r="K624" t="s">
         <v>2216</v>
       </c>
       <c r="L624" t="s">
-        <v>3207</v>
+        <v>3208</v>
       </c>
       <c r="M624" t="s">
-        <v>3208</v>
+        <v>3209</v>
       </c>
       <c r="N624" t="s">
-        <v>3209</v>
+        <v>3210</v>
       </c>
     </row>
     <row r="625" spans="1:14">
       <c r="A625">
         <v>624</v>
       </c>
       <c r="B625" t="s">
         <v>14</v>
       </c>
       <c r="C625" t="s">
         <v>1968</v>
       </c>
       <c r="D625" t="s">
-        <v>3210</v>
+        <v>3211</v>
       </c>
       <c r="E625"/>
       <c r="F625"/>
       <c r="G625" t="s">
         <v>267</v>
       </c>
       <c r="H625">
         <v>4</v>
       </c>
       <c r="I625" t="s">
-        <v>3211</v>
+        <v>3212</v>
       </c>
       <c r="J625" t="s">
-        <v>3212</v>
+        <v>3213</v>
       </c>
       <c r="K625" t="s">
         <v>2622</v>
       </c>
       <c r="L625" t="s">
-        <v>3091</v>
+        <v>3092</v>
       </c>
       <c r="M625" t="s">
-        <v>3015</v>
+        <v>3016</v>
       </c>
       <c r="N625" t="s">
-        <v>3213</v>
+        <v>3214</v>
       </c>
     </row>
     <row r="626" spans="1:14">
       <c r="A626">
         <v>625</v>
       </c>
       <c r="B626" t="s">
         <v>14</v>
       </c>
       <c r="C626" t="s">
         <v>681</v>
       </c>
       <c r="D626" t="s">
-        <v>3214</v>
+        <v>3215</v>
       </c>
       <c r="E626" t="s">
-        <v>3215</v>
+        <v>3216</v>
       </c>
       <c r="F626" t="s">
         <v>199</v>
       </c>
       <c r="G626" t="s">
         <v>267</v>
       </c>
       <c r="H626">
         <v>4</v>
       </c>
       <c r="I626" t="s">
-        <v>3216</v>
+        <v>3217</v>
       </c>
       <c r="J626" t="s">
-        <v>3217</v>
+        <v>3218</v>
       </c>
       <c r="K626" t="s">
-        <v>3218</v>
+        <v>3219</v>
       </c>
       <c r="L626" t="s">
-        <v>3219</v>
+        <v>3220</v>
       </c>
       <c r="M626" t="s">
-        <v>3220</v>
+        <v>3221</v>
       </c>
       <c r="N626" t="s">
-        <v>3221</v>
+        <v>3222</v>
       </c>
     </row>
     <row r="627" spans="1:14">
       <c r="A627">
         <v>626</v>
       </c>
       <c r="B627" t="s">
         <v>14</v>
       </c>
       <c r="C627" t="s">
         <v>1129</v>
       </c>
       <c r="D627" t="s">
         <v>1464</v>
       </c>
       <c r="E627" t="s">
-        <v>3222</v>
+        <v>3223</v>
       </c>
       <c r="F627" t="s">
         <v>199</v>
       </c>
       <c r="G627" t="s">
         <v>267</v>
       </c>
       <c r="H627">
         <v>4</v>
       </c>
       <c r="I627" t="s">
-        <v>3223</v>
+        <v>3224</v>
       </c>
       <c r="J627" t="s">
-        <v>3224</v>
+        <v>3225</v>
       </c>
       <c r="K627" t="s">
         <v>1804</v>
       </c>
       <c r="L627" t="s">
         <v>2642</v>
       </c>
       <c r="M627" t="s">
-        <v>3220</v>
+        <v>3221</v>
       </c>
       <c r="N627" t="s">
-        <v>3225</v>
+        <v>3226</v>
       </c>
     </row>
     <row r="628" spans="1:14">
       <c r="A628">
         <v>627</v>
       </c>
       <c r="B628" t="s">
         <v>14</v>
       </c>
       <c r="C628" t="s">
         <v>2295</v>
       </c>
       <c r="D628" t="s">
-        <v>3226</v>
+        <v>3227</v>
       </c>
       <c r="E628" t="s">
-        <v>3227</v>
+        <v>3228</v>
       </c>
       <c r="F628" t="s">
         <v>878</v>
       </c>
       <c r="G628" t="s">
         <v>18</v>
       </c>
       <c r="H628">
         <v>4</v>
       </c>
       <c r="I628" t="s">
-        <v>3228</v>
+        <v>3229</v>
       </c>
       <c r="J628" t="s">
-        <v>3229</v>
+        <v>3230</v>
       </c>
       <c r="K628" t="s">
-        <v>3219</v>
+        <v>3220</v>
       </c>
       <c r="L628" t="s">
-        <v>3230</v>
+        <v>3231</v>
       </c>
       <c r="M628" t="s">
-        <v>3231</v>
+        <v>3232</v>
       </c>
       <c r="N628" t="s">
-        <v>3232</v>
+        <v>3233</v>
       </c>
     </row>
     <row r="629" spans="1:14">
       <c r="A629">
         <v>628</v>
       </c>
       <c r="B629" t="s">
         <v>14</v>
       </c>
       <c r="C629" t="s">
         <v>134</v>
       </c>
       <c r="D629" t="s">
-        <v>3233</v>
+        <v>3234</v>
       </c>
       <c r="E629"/>
       <c r="F629"/>
       <c r="G629" t="s">
         <v>18</v>
       </c>
       <c r="H629">
         <v>4</v>
       </c>
       <c r="I629" t="s">
-        <v>3234</v>
+        <v>3235</v>
       </c>
       <c r="J629" t="s">
-        <v>3235</v>
+        <v>3236</v>
       </c>
       <c r="K629" t="s">
-        <v>3236</v>
+        <v>3237</v>
       </c>
       <c r="L629" t="s">
-        <v>3133</v>
+        <v>3134</v>
       </c>
       <c r="M629" t="s">
         <v>2759</v>
       </c>
       <c r="N629" t="s">
-        <v>3237</v>
+        <v>3238</v>
       </c>
     </row>
     <row r="630" spans="1:14">
       <c r="A630">
         <v>629</v>
       </c>
       <c r="B630" t="s">
         <v>14</v>
       </c>
       <c r="C630" t="s">
-        <v>3238</v>
+        <v>3239</v>
       </c>
       <c r="D630" t="s">
-        <v>3239</v>
+        <v>3240</v>
       </c>
       <c r="E630" t="s">
-        <v>3240</v>
+        <v>3241</v>
       </c>
       <c r="F630" t="s">
         <v>320</v>
       </c>
       <c r="G630" t="s">
         <v>18</v>
       </c>
       <c r="H630">
         <v>4</v>
       </c>
       <c r="I630" t="s">
-        <v>3241</v>
+        <v>3242</v>
       </c>
       <c r="J630" t="s">
-        <v>3242</v>
+        <v>3243</v>
       </c>
       <c r="K630" t="s">
-        <v>3243</v>
+        <v>3244</v>
       </c>
       <c r="L630" t="s">
         <v>2488</v>
       </c>
       <c r="M630" t="s">
         <v>2753</v>
       </c>
       <c r="N630" t="s">
-        <v>3244</v>
+        <v>3245</v>
       </c>
     </row>
     <row r="631" spans="1:14">
       <c r="A631">
         <v>630</v>
       </c>
       <c r="B631" t="s">
         <v>14</v>
       </c>
       <c r="C631" t="s">
         <v>2839</v>
       </c>
       <c r="D631" t="s">
-        <v>3245</v>
+        <v>3246</v>
       </c>
       <c r="E631" t="s">
         <v>2209</v>
       </c>
       <c r="F631" t="s">
         <v>28</v>
       </c>
       <c r="G631" t="s">
         <v>267</v>
       </c>
       <c r="H631">
         <v>4</v>
       </c>
       <c r="I631" t="s">
-        <v>3246</v>
+        <v>3247</v>
       </c>
       <c r="J631" t="s">
-        <v>3247</v>
+        <v>3248</v>
       </c>
       <c r="K631" t="s">
-        <v>3248</v>
+        <v>3249</v>
       </c>
       <c r="L631" t="s">
-        <v>3248</v>
+        <v>3249</v>
       </c>
       <c r="M631" t="s">
         <v>2759</v>
       </c>
       <c r="N631" t="s">
-        <v>3249</v>
+        <v>3250</v>
       </c>
     </row>
     <row r="632" spans="1:14">
       <c r="A632">
         <v>631</v>
       </c>
       <c r="B632" t="s">
         <v>14</v>
       </c>
       <c r="C632" t="s">
-        <v>3250</v>
+        <v>3251</v>
       </c>
       <c r="D632" t="s">
-        <v>3251</v>
+        <v>3252</v>
       </c>
       <c r="E632" t="s">
-        <v>3252</v>
+        <v>3253</v>
       </c>
       <c r="F632" t="s">
         <v>28</v>
       </c>
       <c r="G632" t="s">
         <v>267</v>
       </c>
       <c r="H632">
         <v>4</v>
       </c>
       <c r="I632" t="s">
-        <v>3253</v>
+        <v>3254</v>
       </c>
       <c r="J632" t="s">
-        <v>3247</v>
+        <v>3248</v>
       </c>
       <c r="K632" t="s">
-        <v>3254</v>
+        <v>3255</v>
       </c>
       <c r="L632" t="s">
-        <v>3255</v>
+        <v>3256</v>
       </c>
       <c r="M632" t="s">
         <v>2745</v>
       </c>
       <c r="N632" t="s">
-        <v>3256</v>
+        <v>3257</v>
       </c>
     </row>
     <row r="633" spans="1:14">
       <c r="A633">
         <v>632</v>
       </c>
       <c r="B633" t="s">
         <v>14</v>
       </c>
       <c r="C633" t="s">
-        <v>3257</v>
+        <v>3258</v>
       </c>
       <c r="D633" t="s">
-        <v>3258</v>
+        <v>3259</v>
       </c>
       <c r="E633" t="s">
-        <v>3259</v>
+        <v>3260</v>
       </c>
       <c r="F633" t="s">
         <v>28</v>
       </c>
       <c r="G633" t="s">
         <v>220</v>
       </c>
       <c r="H633">
         <v>4</v>
       </c>
       <c r="I633" t="s">
-        <v>3253</v>
+        <v>3254</v>
       </c>
       <c r="J633" t="s">
         <v>2688</v>
       </c>
       <c r="K633" t="s">
         <v>2358</v>
       </c>
       <c r="L633" t="s">
-        <v>3260</v>
+        <v>3261</v>
       </c>
       <c r="M633" t="s">
-        <v>2990</v>
+        <v>2991</v>
       </c>
       <c r="N633" t="s">
-        <v>3261</v>
+        <v>3262</v>
       </c>
     </row>
     <row r="634" spans="1:14">
       <c r="A634">
         <v>633</v>
       </c>
       <c r="B634" t="s">
         <v>14</v>
       </c>
       <c r="C634" t="s">
         <v>1992</v>
       </c>
       <c r="D634" t="s">
-        <v>3262</v>
+        <v>3263</v>
       </c>
       <c r="E634" t="s">
-        <v>3263</v>
+        <v>3264</v>
       </c>
       <c r="F634" t="s">
         <v>28</v>
       </c>
       <c r="G634" t="s">
         <v>267</v>
       </c>
       <c r="H634">
         <v>4</v>
       </c>
       <c r="I634" t="s">
-        <v>3264</v>
+        <v>3265</v>
       </c>
       <c r="J634" t="s">
-        <v>3218</v>
+        <v>3219</v>
       </c>
       <c r="K634" t="s">
-        <v>3265</v>
+        <v>3266</v>
       </c>
       <c r="L634" t="s">
-        <v>3173</v>
+        <v>3174</v>
       </c>
       <c r="M634" t="s">
-        <v>3266</v>
+        <v>3267</v>
       </c>
       <c r="N634" t="s">
-        <v>3267</v>
+        <v>3268</v>
       </c>
     </row>
     <row r="635" spans="1:14">
       <c r="A635">
         <v>634</v>
       </c>
       <c r="B635" t="s">
         <v>14</v>
       </c>
       <c r="C635" t="s">
         <v>234</v>
       </c>
       <c r="D635" t="s">
-        <v>3268</v>
+        <v>3269</v>
       </c>
       <c r="E635" t="s">
         <v>2723</v>
       </c>
       <c r="F635" t="s">
         <v>199</v>
       </c>
       <c r="G635" t="s">
         <v>18</v>
       </c>
       <c r="H635">
         <v>4</v>
       </c>
       <c r="I635" t="s">
-        <v>3269</v>
+        <v>3270</v>
       </c>
       <c r="J635" t="s">
+        <v>3219</v>
+      </c>
+      <c r="K635" t="s">
         <v>3218</v>
       </c>
-      <c r="K635" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L635" t="s">
-        <v>3270</v>
+        <v>3271</v>
       </c>
       <c r="M635" t="s">
-        <v>3271</v>
+        <v>3272</v>
       </c>
       <c r="N635" t="s">
-        <v>3272</v>
+        <v>3273</v>
       </c>
     </row>
     <row r="636" spans="1:14">
       <c r="A636">
         <v>635</v>
       </c>
       <c r="B636" t="s">
         <v>14</v>
       </c>
       <c r="C636" t="s">
-        <v>3273</v>
+        <v>3274</v>
       </c>
       <c r="D636" t="s">
-        <v>3274</v>
+        <v>3275</v>
       </c>
       <c r="E636"/>
       <c r="F636" t="s">
-        <v>3053</v>
+        <v>3054</v>
       </c>
       <c r="G636" t="s">
         <v>18</v>
       </c>
       <c r="H636">
         <v>4</v>
       </c>
       <c r="I636" t="s">
-        <v>3275</v>
+        <v>3276</v>
       </c>
       <c r="J636" t="s">
-        <v>2918</v>
+        <v>2919</v>
       </c>
       <c r="K636" t="s">
-        <v>3265</v>
+        <v>3266</v>
       </c>
       <c r="L636" t="s">
-        <v>3276</v>
+        <v>3277</v>
       </c>
       <c r="M636" t="s">
-        <v>3277</v>
+        <v>3278</v>
       </c>
       <c r="N636" t="s">
-        <v>3278</v>
+        <v>3279</v>
       </c>
     </row>
     <row r="637" spans="1:14">
       <c r="A637">
         <v>636</v>
       </c>
       <c r="B637" t="s">
         <v>14</v>
       </c>
       <c r="C637" t="s">
         <v>1968</v>
       </c>
       <c r="D637" t="s">
-        <v>3279</v>
+        <v>3280</v>
       </c>
       <c r="E637" t="s">
-        <v>3280</v>
+        <v>3281</v>
       </c>
       <c r="F637" t="s">
         <v>28</v>
       </c>
       <c r="G637" t="s">
         <v>267</v>
       </c>
       <c r="H637">
         <v>4</v>
       </c>
       <c r="I637" t="s">
-        <v>3281</v>
+        <v>3282</v>
       </c>
       <c r="J637" t="s">
-        <v>3282</v>
+        <v>3283</v>
       </c>
       <c r="K637" t="s">
-        <v>3283</v>
+        <v>3284</v>
       </c>
       <c r="L637" t="s">
-        <v>3284</v>
+        <v>3285</v>
       </c>
       <c r="M637" t="s">
-        <v>3285</v>
+        <v>3286</v>
       </c>
       <c r="N637" t="s">
-        <v>3286</v>
+        <v>3287</v>
       </c>
     </row>
     <row r="638" spans="1:14">
       <c r="A638">
         <v>637</v>
       </c>
       <c r="B638" t="s">
         <v>14</v>
       </c>
       <c r="C638" t="s">
         <v>2198</v>
       </c>
       <c r="D638" t="s">
-        <v>3287</v>
+        <v>3288</v>
       </c>
       <c r="E638" t="s">
-        <v>3288</v>
+        <v>3289</v>
       </c>
       <c r="F638" t="s">
         <v>28</v>
       </c>
       <c r="G638" t="s">
         <v>18</v>
       </c>
       <c r="H638">
         <v>4</v>
       </c>
       <c r="I638" t="s">
-        <v>3289</v>
+        <v>3290</v>
       </c>
       <c r="J638" t="s">
         <v>2550</v>
       </c>
       <c r="K638" t="s">
-        <v>3001</v>
+        <v>3002</v>
       </c>
       <c r="L638" t="s">
-        <v>3219</v>
+        <v>3220</v>
       </c>
       <c r="M638" t="s">
-        <v>3290</v>
+        <v>3291</v>
       </c>
       <c r="N638" t="s">
-        <v>3291</v>
+        <v>3292</v>
       </c>
     </row>
     <row r="639" spans="1:14">
       <c r="A639">
         <v>638</v>
       </c>
       <c r="B639" t="s">
         <v>14</v>
       </c>
       <c r="C639" t="s">
-        <v>3292</v>
+        <v>3293</v>
       </c>
       <c r="D639" t="s">
-        <v>3293</v>
+        <v>3294</v>
       </c>
       <c r="E639"/>
       <c r="F639" t="s">
         <v>199</v>
       </c>
       <c r="G639" t="s">
         <v>684</v>
       </c>
       <c r="H639">
         <v>4</v>
       </c>
       <c r="I639" t="s">
-        <v>3294</v>
+        <v>3295</v>
       </c>
       <c r="J639" t="s">
-        <v>3295</v>
+        <v>3296</v>
       </c>
       <c r="K639" t="s">
-        <v>3296</v>
+        <v>3297</v>
       </c>
       <c r="L639" t="s">
         <v>2564</v>
       </c>
       <c r="M639" t="s">
-        <v>3297</v>
+        <v>3298</v>
       </c>
       <c r="N639" t="s">
-        <v>3298</v>
+        <v>3299</v>
       </c>
     </row>
     <row r="640" spans="1:14">
       <c r="A640">
         <v>639</v>
       </c>
       <c r="B640" t="s">
         <v>14</v>
       </c>
       <c r="C640" t="s">
         <v>148</v>
       </c>
       <c r="D640" t="s">
-        <v>3299</v>
+        <v>3300</v>
       </c>
       <c r="E640"/>
       <c r="F640"/>
       <c r="G640" t="s">
         <v>220</v>
       </c>
       <c r="H640">
         <v>4</v>
       </c>
       <c r="I640" t="s">
-        <v>3300</v>
+        <v>3301</v>
       </c>
       <c r="J640" t="s">
-        <v>3301</v>
+        <v>3302</v>
       </c>
       <c r="K640" t="s">
-        <v>3302</v>
+        <v>3303</v>
       </c>
       <c r="L640" t="s">
-        <v>3303</v>
+        <v>3304</v>
       </c>
       <c r="M640" t="s">
-        <v>3304</v>
+        <v>3305</v>
       </c>
       <c r="N640" t="s">
-        <v>3305</v>
+        <v>3306</v>
       </c>
     </row>
     <row r="641" spans="1:14">
       <c r="A641">
         <v>640</v>
       </c>
       <c r="B641" t="s">
         <v>14</v>
       </c>
       <c r="C641" t="s">
         <v>471</v>
       </c>
       <c r="D641" t="s">
-        <v>3306</v>
+        <v>3307</v>
       </c>
       <c r="E641" t="s">
-        <v>3307</v>
+        <v>3308</v>
       </c>
       <c r="F641" t="s">
         <v>980</v>
       </c>
       <c r="G641" t="s">
         <v>1268</v>
       </c>
       <c r="H641">
         <v>4</v>
       </c>
       <c r="I641" t="s">
-        <v>3308</v>
+        <v>3309</v>
       </c>
       <c r="J641" t="s">
-        <v>3309</v>
+        <v>3310</v>
       </c>
       <c r="K641" t="s">
-        <v>3310</v>
+        <v>3311</v>
       </c>
       <c r="L641" t="s">
-        <v>3311</v>
+        <v>3312</v>
       </c>
       <c r="M641" t="s">
-        <v>3312</v>
+        <v>3313</v>
       </c>
       <c r="N641" t="s">
-        <v>3313</v>
+        <v>3314</v>
       </c>
     </row>
     <row r="642" spans="1:14">
       <c r="A642">
         <v>641</v>
       </c>
       <c r="B642" t="s">
         <v>14</v>
       </c>
       <c r="C642" t="s">
         <v>34</v>
       </c>
       <c r="D642" t="s">
-        <v>3314</v>
+        <v>3315</v>
       </c>
       <c r="E642"/>
       <c r="F642" t="s">
         <v>28</v>
       </c>
       <c r="G642" t="s">
         <v>18</v>
       </c>
       <c r="H642">
         <v>4</v>
       </c>
       <c r="I642" t="s">
-        <v>3315</v>
+        <v>3316</v>
       </c>
       <c r="J642" t="s">
-        <v>3316</v>
+        <v>3317</v>
       </c>
       <c r="K642" t="s">
-        <v>3317</v>
+        <v>3318</v>
       </c>
       <c r="L642" t="s">
-        <v>3318</v>
+        <v>3319</v>
       </c>
       <c r="M642" t="s">
         <v>2573</v>
       </c>
       <c r="N642" t="s">
-        <v>3319</v>
+        <v>3320</v>
       </c>
     </row>
     <row r="643" spans="1:14">
       <c r="A643">
         <v>642</v>
       </c>
       <c r="B643" t="s">
         <v>14</v>
       </c>
       <c r="C643" t="s">
         <v>25</v>
       </c>
       <c r="D643" t="s">
-        <v>3320</v>
+        <v>3321</v>
       </c>
       <c r="E643"/>
       <c r="F643" t="s">
         <v>199</v>
       </c>
       <c r="G643" t="s">
         <v>18</v>
       </c>
       <c r="H643">
         <v>4</v>
       </c>
       <c r="I643" t="s">
-        <v>3315</v>
+        <v>3316</v>
       </c>
       <c r="J643" t="s">
-        <v>3316</v>
+        <v>3317</v>
       </c>
       <c r="K643" t="s">
-        <v>3321</v>
+        <v>3322</v>
       </c>
       <c r="L643" t="s">
         <v>2613</v>
       </c>
       <c r="M643" t="s">
         <v>2573</v>
       </c>
       <c r="N643" t="s">
-        <v>3322</v>
+        <v>3323</v>
       </c>
     </row>
     <row r="644" spans="1:14">
       <c r="A644">
         <v>643</v>
       </c>
       <c r="B644" t="s">
         <v>14</v>
       </c>
       <c r="C644" t="s">
         <v>2048</v>
       </c>
       <c r="D644" t="s">
-        <v>3323</v>
+        <v>3324</v>
       </c>
       <c r="E644"/>
       <c r="F644" t="s">
         <v>28</v>
       </c>
       <c r="G644" t="s">
         <v>18</v>
       </c>
       <c r="H644">
         <v>4</v>
       </c>
       <c r="I644" t="s">
-        <v>3324</v>
+        <v>3325</v>
       </c>
       <c r="J644" t="s">
         <v>2404</v>
       </c>
       <c r="K644" t="s">
         <v>2233</v>
       </c>
       <c r="L644" t="s">
-        <v>3325</v>
+        <v>3326</v>
       </c>
       <c r="M644" t="s">
-        <v>3326</v>
+        <v>3327</v>
       </c>
       <c r="N644" t="s">
-        <v>3327</v>
+        <v>3328</v>
       </c>
     </row>
     <row r="645" spans="1:14">
       <c r="A645">
         <v>644</v>
       </c>
       <c r="B645" t="s">
         <v>14</v>
       </c>
       <c r="C645" t="s">
         <v>1266</v>
       </c>
       <c r="D645" t="s">
-        <v>3328</v>
+        <v>3329</v>
       </c>
       <c r="E645" t="s">
-        <v>3329</v>
+        <v>3330</v>
       </c>
       <c r="F645" t="s">
         <v>199</v>
       </c>
       <c r="G645" t="s">
         <v>267</v>
       </c>
       <c r="H645">
         <v>4</v>
       </c>
       <c r="I645" t="s">
-        <v>3330</v>
+        <v>3331</v>
       </c>
       <c r="J645" t="s">
-        <v>3331</v>
+        <v>3332</v>
       </c>
       <c r="K645" t="s">
-        <v>3282</v>
+        <v>3283</v>
       </c>
       <c r="L645" t="s">
-        <v>3332</v>
+        <v>3333</v>
       </c>
       <c r="M645" t="s">
-        <v>2959</v>
+        <v>2960</v>
       </c>
       <c r="N645" t="s">
-        <v>3333</v>
+        <v>3334</v>
       </c>
     </row>
     <row r="646" spans="1:14">
       <c r="A646">
         <v>645</v>
       </c>
       <c r="B646" t="s">
         <v>14</v>
       </c>
       <c r="C646" t="s">
         <v>226</v>
       </c>
       <c r="D646" t="s">
         <v>35</v>
       </c>
       <c r="E646" t="s">
         <v>2349</v>
       </c>
       <c r="F646" t="s">
         <v>28</v>
       </c>
       <c r="G646" t="s">
         <v>18</v>
       </c>
       <c r="H646">
         <v>4</v>
       </c>
       <c r="I646" t="s">
-        <v>3330</v>
+        <v>3331</v>
       </c>
       <c r="J646" t="s">
-        <v>3334</v>
+        <v>3335</v>
       </c>
       <c r="K646" t="s">
-        <v>3230</v>
+        <v>3231</v>
       </c>
       <c r="L646" t="s">
-        <v>3063</v>
+        <v>3064</v>
       </c>
       <c r="M646" t="s">
-        <v>3059</v>
+        <v>3060</v>
       </c>
       <c r="N646" t="s">
-        <v>3335</v>
+        <v>3336</v>
       </c>
     </row>
     <row r="647" spans="1:14">
       <c r="A647">
         <v>646</v>
       </c>
       <c r="B647" t="s">
         <v>14</v>
       </c>
       <c r="C647" t="s">
-        <v>3336</v>
+        <v>3337</v>
       </c>
       <c r="D647" t="s">
-        <v>3337</v>
+        <v>3338</v>
       </c>
       <c r="E647"/>
       <c r="F647"/>
       <c r="G647" t="s">
         <v>18</v>
       </c>
       <c r="H647">
         <v>4</v>
       </c>
       <c r="I647" t="s">
-        <v>3338</v>
+        <v>3339</v>
       </c>
       <c r="J647" t="s">
-        <v>3339</v>
+        <v>3340</v>
       </c>
       <c r="K647" t="s">
-        <v>3109</v>
+        <v>3110</v>
       </c>
       <c r="L647" t="s">
-        <v>3340</v>
+        <v>3341</v>
       </c>
       <c r="M647" t="s">
-        <v>3341</v>
+        <v>3342</v>
       </c>
       <c r="N647" t="s">
-        <v>3342</v>
+        <v>3343</v>
       </c>
     </row>
     <row r="648" spans="1:14">
       <c r="A648">
         <v>647</v>
       </c>
       <c r="B648" t="s">
         <v>14</v>
       </c>
       <c r="C648" t="s">
         <v>2131</v>
       </c>
       <c r="D648" t="s">
-        <v>3343</v>
+        <v>3344</v>
       </c>
       <c r="E648" t="s">
         <v>1618</v>
       </c>
       <c r="F648" t="s">
         <v>28</v>
       </c>
       <c r="G648" t="s">
         <v>267</v>
       </c>
       <c r="H648">
         <v>4</v>
       </c>
       <c r="I648" t="s">
-        <v>3338</v>
+        <v>3339</v>
       </c>
       <c r="J648" t="s">
-        <v>3339</v>
+        <v>3340</v>
       </c>
       <c r="K648" t="s">
-        <v>3344</v>
+        <v>3345</v>
       </c>
       <c r="L648" t="s">
-        <v>3345</v>
+        <v>3346</v>
       </c>
       <c r="M648" t="s">
-        <v>3341</v>
+        <v>3342</v>
       </c>
       <c r="N648" t="s">
-        <v>3346</v>
+        <v>3347</v>
       </c>
     </row>
     <row r="649" spans="1:14">
       <c r="A649">
         <v>648</v>
       </c>
       <c r="B649" t="s">
         <v>14</v>
       </c>
       <c r="C649" t="s">
         <v>1968</v>
       </c>
       <c r="D649" t="s">
-        <v>3347</v>
+        <v>3348</v>
       </c>
       <c r="E649"/>
       <c r="F649"/>
       <c r="G649" t="s">
         <v>267</v>
       </c>
       <c r="H649">
         <v>4</v>
       </c>
       <c r="I649" t="s">
-        <v>3348</v>
+        <v>3349</v>
       </c>
       <c r="J649" t="s">
-        <v>3032</v>
+        <v>3033</v>
       </c>
       <c r="K649" t="s">
-        <v>3248</v>
+        <v>3249</v>
       </c>
       <c r="L649" t="s">
-        <v>3349</v>
+        <v>3350</v>
       </c>
       <c r="M649" t="s">
-        <v>3350</v>
+        <v>3351</v>
       </c>
       <c r="N649" t="s">
-        <v>3351</v>
+        <v>3352</v>
       </c>
     </row>
     <row r="650" spans="1:14">
       <c r="A650">
         <v>649</v>
       </c>
       <c r="B650" t="s">
         <v>14</v>
       </c>
       <c r="C650" t="s">
-        <v>3352</v>
+        <v>3353</v>
       </c>
       <c r="D650" t="s">
-        <v>3353</v>
+        <v>3354</v>
       </c>
       <c r="E650" t="s">
         <v>1015</v>
       </c>
       <c r="F650" t="s">
         <v>199</v>
       </c>
       <c r="G650" t="s">
         <v>684</v>
       </c>
       <c r="H650">
         <v>4</v>
       </c>
       <c r="I650" t="s">
-        <v>3348</v>
+        <v>3349</v>
       </c>
       <c r="J650" t="s">
-        <v>3340</v>
+        <v>3341</v>
       </c>
       <c r="K650" t="s">
         <v>2677</v>
       </c>
       <c r="L650" t="s">
-        <v>2950</v>
+        <v>2951</v>
       </c>
       <c r="M650" t="s">
-        <v>3091</v>
+        <v>3092</v>
       </c>
       <c r="N650" t="s">
-        <v>3354</v>
+        <v>3355</v>
       </c>
     </row>
     <row r="651" spans="1:14">
       <c r="A651">
         <v>650</v>
       </c>
       <c r="B651" t="s">
         <v>14</v>
       </c>
       <c r="C651" t="s">
-        <v>3355</v>
+        <v>3356</v>
       </c>
       <c r="D651" t="s">
-        <v>3356</v>
+        <v>3357</v>
       </c>
       <c r="E651"/>
       <c r="F651" t="s">
         <v>199</v>
       </c>
       <c r="G651" t="s">
         <v>684</v>
       </c>
       <c r="H651">
         <v>4</v>
       </c>
       <c r="I651" t="s">
-        <v>3357</v>
+        <v>3358</v>
       </c>
       <c r="J651" t="s">
-        <v>3193</v>
+        <v>3194</v>
       </c>
       <c r="K651" t="s">
         <v>2564</v>
       </c>
       <c r="L651" t="s">
-        <v>3358</v>
+        <v>3359</v>
       </c>
       <c r="M651" t="s">
-        <v>3359</v>
+        <v>3360</v>
       </c>
       <c r="N651" t="s">
-        <v>3360</v>
+        <v>3361</v>
       </c>
     </row>
     <row r="652" spans="1:14">
       <c r="A652">
         <v>651</v>
       </c>
       <c r="B652" t="s">
         <v>14</v>
       </c>
       <c r="C652" t="s">
-        <v>3361</v>
+        <v>3362</v>
       </c>
       <c r="D652" t="s">
-        <v>3362</v>
+        <v>3363</v>
       </c>
       <c r="E652" t="s">
-        <v>3363</v>
+        <v>3364</v>
       </c>
       <c r="F652" t="s">
-        <v>3364</v>
+        <v>3365</v>
       </c>
       <c r="G652" t="s">
         <v>267</v>
       </c>
       <c r="H652">
         <v>4</v>
       </c>
       <c r="I652" t="s">
-        <v>3365</v>
+        <v>3366</v>
       </c>
       <c r="J652" t="s">
-        <v>3366</v>
+        <v>3367</v>
       </c>
       <c r="K652" t="s">
-        <v>3367</v>
+        <v>3368</v>
       </c>
       <c r="L652" t="s">
-        <v>3368</v>
+        <v>3369</v>
       </c>
       <c r="M652" t="s">
         <v>2572</v>
       </c>
       <c r="N652" t="s">
-        <v>3369</v>
+        <v>3370</v>
       </c>
     </row>
     <row r="653" spans="1:14">
       <c r="A653">
         <v>652</v>
       </c>
       <c r="B653" t="s">
         <v>14</v>
       </c>
       <c r="C653" t="s">
         <v>465</v>
       </c>
       <c r="D653" t="s">
-        <v>3370</v>
+        <v>3371</v>
       </c>
       <c r="E653"/>
       <c r="F653" t="s">
         <v>28</v>
       </c>
       <c r="G653" t="s">
         <v>18</v>
       </c>
       <c r="H653">
         <v>4</v>
       </c>
       <c r="I653" t="s">
-        <v>3371</v>
+        <v>3372</v>
       </c>
       <c r="J653" t="s">
-        <v>3217</v>
+        <v>3218</v>
       </c>
       <c r="K653" t="s">
         <v>2661</v>
       </c>
       <c r="L653" t="s">
-        <v>3344</v>
+        <v>3345</v>
       </c>
       <c r="M653" t="s">
-        <v>3372</v>
+        <v>3373</v>
       </c>
       <c r="N653" t="s">
-        <v>3373</v>
+        <v>3374</v>
       </c>
     </row>
     <row r="654" spans="1:14">
       <c r="A654">
         <v>653</v>
       </c>
       <c r="B654" t="s">
         <v>14</v>
       </c>
       <c r="C654" t="s">
         <v>25</v>
       </c>
       <c r="D654" t="s">
-        <v>3374</v>
+        <v>3375</v>
       </c>
       <c r="E654" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="F654" t="s">
         <v>584</v>
       </c>
       <c r="G654" t="s">
         <v>220</v>
       </c>
       <c r="H654">
         <v>4</v>
       </c>
       <c r="I654" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="J654" t="s">
-        <v>3284</v>
+        <v>3285</v>
       </c>
       <c r="K654" t="s">
-        <v>3236</v>
+        <v>3237</v>
       </c>
       <c r="L654" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="M654" t="s">
-        <v>3378</v>
+        <v>3379</v>
       </c>
       <c r="N654" t="s">
-        <v>3379</v>
+        <v>3380</v>
       </c>
     </row>
     <row r="655" spans="1:14">
       <c r="A655">
         <v>654</v>
       </c>
       <c r="B655" t="s">
         <v>14</v>
       </c>
       <c r="C655" t="s">
         <v>1904</v>
       </c>
       <c r="D655" t="s">
-        <v>3380</v>
+        <v>3381</v>
       </c>
       <c r="E655" t="s">
-        <v>3381</v>
+        <v>3382</v>
       </c>
       <c r="F655" t="s">
         <v>28</v>
       </c>
       <c r="G655" t="s">
         <v>18</v>
       </c>
       <c r="H655">
         <v>4</v>
       </c>
       <c r="I655" t="s">
-        <v>3382</v>
+        <v>3383</v>
       </c>
       <c r="J655" t="s">
-        <v>3383</v>
+        <v>3384</v>
       </c>
       <c r="K655" t="s">
         <v>2459</v>
       </c>
       <c r="L655" t="s">
-        <v>3384</v>
+        <v>3385</v>
       </c>
       <c r="M655" t="s">
-        <v>3385</v>
+        <v>3386</v>
       </c>
       <c r="N655" t="s">
-        <v>3386</v>
+        <v>3387</v>
       </c>
     </row>
     <row r="656" spans="1:14">
       <c r="A656">
         <v>655</v>
       </c>
       <c r="B656" t="s">
-        <v>3387</v>
+        <v>3388</v>
       </c>
       <c r="C656" t="s">
-        <v>3388</v>
+        <v>3389</v>
       </c>
       <c r="D656" t="s">
-        <v>3389</v>
+        <v>3390</v>
       </c>
       <c r="E656" t="s">
-        <v>3390</v>
+        <v>3391</v>
       </c>
       <c r="F656"/>
       <c r="G656" t="s">
         <v>18</v>
       </c>
       <c r="H656">
         <v>4</v>
       </c>
       <c r="I656" t="s">
-        <v>3391</v>
+        <v>3392</v>
       </c>
       <c r="J656" t="s">
         <v>2863</v>
       </c>
       <c r="K656" t="s">
         <v>2845</v>
       </c>
       <c r="L656" t="s">
-        <v>3235</v>
+        <v>3236</v>
       </c>
       <c r="M656" t="s">
-        <v>3392</v>
+        <v>3393</v>
       </c>
       <c r="N656" t="s">
-        <v>3393</v>
+        <v>3394</v>
       </c>
     </row>
     <row r="657" spans="1:14">
       <c r="A657">
         <v>656</v>
       </c>
       <c r="B657" t="s">
         <v>14</v>
       </c>
       <c r="C657" t="s">
         <v>1845</v>
       </c>
       <c r="D657" t="s">
-        <v>3394</v>
+        <v>3395</v>
       </c>
       <c r="E657"/>
       <c r="F657" t="s">
         <v>199</v>
       </c>
       <c r="G657" t="s">
         <v>267</v>
       </c>
       <c r="H657">
         <v>4</v>
       </c>
       <c r="I657" t="s">
-        <v>3395</v>
+        <v>3396</v>
       </c>
       <c r="J657" t="s">
-        <v>3396</v>
+        <v>3397</v>
       </c>
       <c r="K657" t="s">
-        <v>3397</v>
+        <v>3398</v>
       </c>
       <c r="L657" t="s">
         <v>1707</v>
       </c>
       <c r="M657" t="s">
-        <v>3231</v>
+        <v>3232</v>
       </c>
       <c r="N657" t="s">
-        <v>3398</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="658" spans="1:14">
       <c r="A658">
         <v>657</v>
       </c>
       <c r="B658" t="s">
         <v>14</v>
       </c>
       <c r="C658" t="s">
         <v>1845</v>
       </c>
       <c r="D658" t="s">
-        <v>3006</v>
+        <v>3007</v>
       </c>
       <c r="E658" t="s">
-        <v>3399</v>
+        <v>3400</v>
       </c>
       <c r="F658" t="s">
         <v>199</v>
       </c>
       <c r="G658" t="s">
         <v>684</v>
       </c>
       <c r="H658">
         <v>4</v>
       </c>
       <c r="I658" t="s">
-        <v>3400</v>
+        <v>3401</v>
       </c>
       <c r="J658" t="s">
-        <v>3396</v>
+        <v>3397</v>
       </c>
       <c r="K658" t="s">
-        <v>3368</v>
+        <v>3369</v>
       </c>
       <c r="L658" t="s">
-        <v>3219</v>
+        <v>3220</v>
       </c>
       <c r="M658" t="s">
-        <v>3401</v>
+        <v>3402</v>
       </c>
       <c r="N658" t="s">
-        <v>3402</v>
+        <v>3403</v>
       </c>
     </row>
     <row r="659" spans="1:14">
       <c r="A659">
         <v>658</v>
       </c>
       <c r="B659" t="s">
         <v>14</v>
       </c>
       <c r="C659" t="s">
         <v>282</v>
       </c>
       <c r="D659" t="s">
-        <v>3403</v>
+        <v>3404</v>
       </c>
       <c r="E659" t="s">
         <v>2074</v>
       </c>
       <c r="F659" t="s">
-        <v>3404</v>
+        <v>3405</v>
       </c>
       <c r="G659" t="s">
         <v>18</v>
       </c>
       <c r="H659">
         <v>4</v>
       </c>
       <c r="I659" t="s">
-        <v>3405</v>
+        <v>3406</v>
       </c>
       <c r="J659" t="s">
-        <v>3143</v>
+        <v>3144</v>
       </c>
       <c r="K659" t="s">
         <v>2444</v>
       </c>
       <c r="L659" t="s">
-        <v>3406</v>
+        <v>3407</v>
       </c>
       <c r="M659" t="s">
-        <v>3407</v>
+        <v>3408</v>
       </c>
       <c r="N659" t="s">
-        <v>3408</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="660" spans="1:14">
       <c r="A660">
         <v>659</v>
       </c>
       <c r="B660" t="s">
         <v>14</v>
       </c>
       <c r="C660" t="s">
-        <v>3409</v>
+        <v>3410</v>
       </c>
       <c r="D660" t="s">
-        <v>3410</v>
+        <v>3411</v>
       </c>
       <c r="E660"/>
       <c r="F660" t="s">
         <v>320</v>
       </c>
       <c r="G660" t="s">
         <v>267</v>
       </c>
       <c r="H660">
         <v>4</v>
       </c>
       <c r="I660" t="s">
-        <v>3411</v>
+        <v>3412</v>
       </c>
       <c r="J660" t="s">
-        <v>3412</v>
+        <v>3413</v>
       </c>
       <c r="K660" t="s">
-        <v>3413</v>
+        <v>3414</v>
       </c>
       <c r="L660" t="s">
-        <v>3276</v>
+        <v>3277</v>
       </c>
       <c r="M660" t="s">
-        <v>3345</v>
+        <v>3346</v>
       </c>
       <c r="N660" t="s">
-        <v>3414</v>
+        <v>3415</v>
       </c>
     </row>
     <row r="661" spans="1:14">
       <c r="A661">
         <v>660</v>
       </c>
       <c r="B661" t="s">
         <v>14</v>
       </c>
       <c r="C661" t="s">
         <v>25</v>
       </c>
       <c r="D661" t="s">
-        <v>3415</v>
+        <v>3416</v>
       </c>
       <c r="E661"/>
       <c r="F661" t="s">
         <v>199</v>
       </c>
       <c r="G661" t="s">
         <v>18</v>
       </c>
       <c r="H661">
         <v>4</v>
       </c>
       <c r="I661" t="s">
-        <v>3416</v>
+        <v>3417</v>
       </c>
       <c r="J661" t="s">
-        <v>3413</v>
+        <v>3414</v>
       </c>
       <c r="K661" t="s">
         <v>1488</v>
       </c>
       <c r="L661" t="s">
-        <v>3417</v>
+        <v>3418</v>
       </c>
       <c r="M661" t="s">
-        <v>3418</v>
+        <v>3419</v>
       </c>
       <c r="N661" t="s">
-        <v>3419</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="662" spans="1:14">
       <c r="A662">
         <v>661</v>
       </c>
       <c r="B662" t="s">
         <v>14</v>
       </c>
       <c r="C662" t="s">
-        <v>3017</v>
+        <v>3018</v>
       </c>
       <c r="D662" t="s">
-        <v>3356</v>
+        <v>3357</v>
       </c>
       <c r="E662"/>
       <c r="F662" t="s">
         <v>199</v>
       </c>
       <c r="G662" t="s">
         <v>267</v>
       </c>
       <c r="H662">
         <v>4</v>
       </c>
       <c r="I662" t="s">
-        <v>3420</v>
+        <v>3421</v>
       </c>
       <c r="J662" t="s">
-        <v>3413</v>
+        <v>3414</v>
       </c>
       <c r="K662" t="s">
         <v>1488</v>
       </c>
       <c r="L662" t="s">
-        <v>3417</v>
+        <v>3418</v>
       </c>
       <c r="M662" t="s">
-        <v>3418</v>
+        <v>3419</v>
       </c>
       <c r="N662" t="s">
-        <v>3421</v>
+        <v>3422</v>
       </c>
     </row>
     <row r="663" spans="1:14">
       <c r="A663">
         <v>662</v>
       </c>
       <c r="B663" t="s">
         <v>14</v>
       </c>
       <c r="C663" t="s">
         <v>2213</v>
       </c>
       <c r="D663" t="s">
-        <v>3422</v>
+        <v>3423</v>
       </c>
       <c r="E663" t="s">
         <v>1618</v>
       </c>
       <c r="F663" t="s">
         <v>28</v>
       </c>
       <c r="G663" t="s">
         <v>267</v>
       </c>
       <c r="H663">
         <v>4</v>
       </c>
       <c r="I663" t="s">
-        <v>3423</v>
+        <v>3424</v>
       </c>
       <c r="J663" t="s">
-        <v>3424</v>
+        <v>3425</v>
       </c>
       <c r="K663" t="s">
-        <v>3109</v>
+        <v>3110</v>
       </c>
       <c r="L663" t="s">
-        <v>3425</v>
+        <v>3426</v>
       </c>
       <c r="M663" t="s">
-        <v>3383</v>
+        <v>3384</v>
       </c>
       <c r="N663" t="s">
-        <v>3426</v>
+        <v>3427</v>
       </c>
     </row>
     <row r="664" spans="1:14">
       <c r="A664">
         <v>663</v>
       </c>
       <c r="B664" t="s">
         <v>14</v>
       </c>
       <c r="C664" t="s">
         <v>2207</v>
       </c>
       <c r="D664" t="s">
-        <v>3427</v>
+        <v>3428</v>
       </c>
       <c r="E664"/>
       <c r="F664" t="s">
         <v>980</v>
       </c>
       <c r="G664" t="s">
         <v>267</v>
       </c>
       <c r="H664">
         <v>4</v>
       </c>
       <c r="I664" t="s">
-        <v>3428</v>
+        <v>3429</v>
       </c>
       <c r="J664" t="s">
-        <v>3429</v>
+        <v>3430</v>
       </c>
       <c r="K664" t="s">
-        <v>2955</v>
+        <v>2956</v>
       </c>
       <c r="L664" t="s">
-        <v>3430</v>
+        <v>3431</v>
       </c>
       <c r="M664" t="s">
-        <v>3431</v>
+        <v>3432</v>
       </c>
       <c r="N664" t="s">
-        <v>3432</v>
+        <v>3433</v>
       </c>
     </row>
     <row r="665" spans="1:14">
       <c r="A665">
         <v>664</v>
       </c>
       <c r="B665" t="s">
         <v>14</v>
       </c>
       <c r="C665" t="s">
         <v>1266</v>
       </c>
       <c r="D665" t="s">
-        <v>3433</v>
+        <v>3434</v>
       </c>
       <c r="E665" t="s">
         <v>241</v>
       </c>
       <c r="F665" t="s">
         <v>28</v>
       </c>
       <c r="G665" t="s">
         <v>267</v>
       </c>
       <c r="H665">
         <v>4</v>
       </c>
       <c r="I665" t="s">
-        <v>3434</v>
+        <v>3435</v>
       </c>
       <c r="J665" t="s">
         <v>2896</v>
       </c>
       <c r="K665" t="s">
-        <v>2959</v>
+        <v>2960</v>
       </c>
       <c r="L665" t="s">
-        <v>3435</v>
+        <v>3436</v>
       </c>
       <c r="M665" t="s">
-        <v>3436</v>
+        <v>3437</v>
       </c>
       <c r="N665" t="s">
-        <v>3437</v>
+        <v>3438</v>
       </c>
     </row>
     <row r="666" spans="1:14">
       <c r="A666">
         <v>665</v>
       </c>
       <c r="B666" t="s">
         <v>14</v>
       </c>
       <c r="C666" t="s">
         <v>1508</v>
       </c>
       <c r="D666" t="s">
-        <v>3438</v>
+        <v>3439</v>
       </c>
       <c r="E666"/>
       <c r="F666" t="s">
         <v>28</v>
       </c>
       <c r="G666" t="s">
         <v>18</v>
       </c>
       <c r="H666">
         <v>4</v>
       </c>
       <c r="I666" t="s">
-        <v>3439</v>
+        <v>3440</v>
       </c>
       <c r="J666" t="s">
-        <v>3440</v>
+        <v>3441</v>
       </c>
       <c r="K666" t="s">
-        <v>2950</v>
+        <v>2951</v>
       </c>
       <c r="L666" t="s">
-        <v>3441</v>
+        <v>3442</v>
       </c>
       <c r="M666" t="s">
-        <v>2933</v>
+        <v>2934</v>
       </c>
       <c r="N666" t="s">
-        <v>3442</v>
+        <v>3443</v>
       </c>
     </row>
     <row r="667" spans="1:14">
       <c r="A667">
         <v>666</v>
       </c>
       <c r="B667" t="s">
         <v>14</v>
       </c>
       <c r="C667" t="s">
         <v>1912</v>
       </c>
       <c r="D667" t="s">
-        <v>3443</v>
+        <v>3444</v>
       </c>
       <c r="E667"/>
       <c r="F667" t="s">
         <v>46</v>
       </c>
       <c r="G667" t="s">
         <v>684</v>
       </c>
       <c r="H667">
         <v>4</v>
       </c>
       <c r="I667" t="s">
-        <v>3444</v>
+        <v>3445</v>
       </c>
       <c r="J667" t="s">
-        <v>3063</v>
+        <v>3064</v>
       </c>
       <c r="K667" t="s">
-        <v>3445</v>
+        <v>3446</v>
       </c>
       <c r="L667" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="M667" t="s">
-        <v>3372</v>
+        <v>3373</v>
       </c>
       <c r="N667" t="s">
-        <v>3446</v>
+        <v>3447</v>
       </c>
     </row>
     <row r="668" spans="1:14">
       <c r="A668">
         <v>667</v>
       </c>
       <c r="B668" t="s">
         <v>14</v>
       </c>
       <c r="C668" t="s">
-        <v>3447</v>
+        <v>3448</v>
       </c>
       <c r="D668" t="s">
-        <v>3448</v>
+        <v>3449</v>
       </c>
       <c r="E668" t="s">
         <v>17</v>
       </c>
       <c r="F668" t="s">
         <v>28</v>
       </c>
       <c r="G668" t="s">
         <v>267</v>
       </c>
       <c r="H668">
         <v>4</v>
       </c>
       <c r="I668" t="s">
-        <v>3449</v>
+        <v>3450</v>
       </c>
       <c r="J668" t="s">
-        <v>3450</v>
+        <v>3451</v>
       </c>
       <c r="K668" t="s">
-        <v>3451</v>
+        <v>3452</v>
       </c>
       <c r="L668" t="s">
-        <v>3452</v>
+        <v>3453</v>
       </c>
       <c r="M668" t="s">
-        <v>3412</v>
+        <v>3413</v>
       </c>
       <c r="N668" t="s">
-        <v>3453</v>
+        <v>3454</v>
       </c>
     </row>
     <row r="669" spans="1:14">
       <c r="A669">
         <v>668</v>
       </c>
       <c r="B669" t="s">
         <v>14</v>
       </c>
       <c r="C669" t="s">
-        <v>3454</v>
+        <v>3455</v>
       </c>
       <c r="D669" t="s">
-        <v>3455</v>
+        <v>3456</v>
       </c>
       <c r="E669"/>
       <c r="F669" t="s">
         <v>1191</v>
       </c>
       <c r="G669" t="s">
         <v>267</v>
       </c>
       <c r="H669">
         <v>4</v>
       </c>
       <c r="I669" t="s">
-        <v>3456</v>
+        <v>3457</v>
       </c>
       <c r="J669" t="s">
-        <v>3457</v>
+        <v>3458</v>
       </c>
       <c r="K669" t="s">
-        <v>3196</v>
+        <v>3197</v>
       </c>
       <c r="L669" t="s">
-        <v>3154</v>
+        <v>3155</v>
       </c>
       <c r="M669" t="s">
-        <v>3458</v>
+        <v>3459</v>
       </c>
       <c r="N669" t="s">
-        <v>3459</v>
+        <v>3460</v>
       </c>
     </row>
     <row r="670" spans="1:14">
       <c r="A670">
         <v>669</v>
       </c>
       <c r="B670" t="s">
         <v>14</v>
       </c>
       <c r="C670" t="s">
         <v>313</v>
       </c>
       <c r="D670" t="s">
-        <v>3460</v>
+        <v>3461</v>
       </c>
       <c r="E670"/>
       <c r="F670"/>
       <c r="G670" t="s">
         <v>220</v>
       </c>
       <c r="H670">
         <v>4</v>
       </c>
       <c r="I670" t="s">
-        <v>3461</v>
+        <v>3462</v>
       </c>
       <c r="J670" t="s">
-        <v>3462</v>
+        <v>3463</v>
       </c>
       <c r="K670" t="s">
-        <v>3231</v>
+        <v>3232</v>
       </c>
       <c r="L670" t="s">
-        <v>3367</v>
+        <v>3368</v>
       </c>
       <c r="M670" t="s">
-        <v>3463</v>
+        <v>3464</v>
       </c>
       <c r="N670" t="s">
-        <v>3464</v>
+        <v>3465</v>
       </c>
     </row>
     <row r="671" spans="1:14">
       <c r="A671">
         <v>670</v>
       </c>
       <c r="B671" t="s">
         <v>14</v>
       </c>
       <c r="C671" t="s">
-        <v>3465</v>
+        <v>3466</v>
       </c>
       <c r="D671" t="s">
-        <v>3466</v>
+        <v>3467</v>
       </c>
       <c r="E671" t="s">
-        <v>3467</v>
+        <v>3468</v>
       </c>
       <c r="F671" t="s">
-        <v>3468</v>
+        <v>3469</v>
       </c>
       <c r="G671" t="s">
         <v>267</v>
       </c>
       <c r="H671">
         <v>4</v>
       </c>
       <c r="I671" t="s">
-        <v>3469</v>
+        <v>3470</v>
       </c>
       <c r="J671" t="s">
-        <v>3470</v>
+        <v>3471</v>
       </c>
       <c r="K671" t="s">
-        <v>3471</v>
+        <v>3472</v>
       </c>
       <c r="L671" t="s">
-        <v>3472</v>
+        <v>3473</v>
       </c>
       <c r="M671" t="s">
-        <v>3153</v>
+        <v>3154</v>
       </c>
       <c r="N671" t="s">
-        <v>3473</v>
+        <v>3474</v>
       </c>
     </row>
     <row r="672" spans="1:14">
       <c r="A672">
         <v>671</v>
       </c>
       <c r="B672" t="s">
         <v>14</v>
       </c>
       <c r="C672" t="s">
         <v>1324</v>
       </c>
       <c r="D672" t="s">
-        <v>3474</v>
+        <v>3475</v>
       </c>
       <c r="E672" t="s">
         <v>241</v>
       </c>
       <c r="F672" t="s">
         <v>92</v>
       </c>
       <c r="G672" t="s">
         <v>83</v>
       </c>
       <c r="H672">
         <v>4</v>
       </c>
       <c r="I672" t="s">
-        <v>3475</v>
+        <v>3476</v>
       </c>
       <c r="J672" t="s">
-        <v>3177</v>
+        <v>3178</v>
       </c>
       <c r="K672" t="s">
-        <v>3476</v>
+        <v>3477</v>
       </c>
       <c r="L672" t="s">
-        <v>3477</v>
+        <v>3478</v>
       </c>
       <c r="M672" t="s">
-        <v>3242</v>
+        <v>3243</v>
       </c>
       <c r="N672" t="s">
-        <v>3478</v>
+        <v>3479</v>
       </c>
     </row>
     <row r="673" spans="1:14">
       <c r="A673">
         <v>672</v>
       </c>
       <c r="B673" t="s">
-        <v>3479</v>
+        <v>3480</v>
       </c>
       <c r="C673" t="s">
-        <v>3480</v>
+        <v>3481</v>
       </c>
       <c r="D673" t="s">
-        <v>3481</v>
+        <v>3482</v>
       </c>
       <c r="E673"/>
       <c r="F673"/>
       <c r="G673" t="s">
         <v>220</v>
       </c>
       <c r="H673">
         <v>4</v>
       </c>
       <c r="I673" t="s">
-        <v>3482</v>
+        <v>3483</v>
       </c>
       <c r="J673" t="s">
-        <v>3321</v>
+        <v>3322</v>
       </c>
       <c r="K673" t="s">
-        <v>2969</v>
+        <v>2970</v>
       </c>
       <c r="L673" t="s">
-        <v>2929</v>
+        <v>2930</v>
       </c>
       <c r="M673" t="s">
-        <v>3483</v>
+        <v>3484</v>
       </c>
       <c r="N673" t="s">
-        <v>3484</v>
+        <v>3485</v>
       </c>
     </row>
     <row r="674" spans="1:14">
       <c r="A674">
         <v>673</v>
       </c>
       <c r="B674" t="s">
         <v>14</v>
       </c>
       <c r="C674" t="s">
         <v>817</v>
       </c>
       <c r="D674" t="s">
-        <v>3485</v>
+        <v>3486</v>
       </c>
       <c r="E674" t="s">
-        <v>3486</v>
+        <v>3487</v>
       </c>
       <c r="F674" t="s">
         <v>320</v>
       </c>
       <c r="G674" t="s">
         <v>525</v>
       </c>
       <c r="H674">
         <v>4</v>
       </c>
       <c r="I674" t="s">
-        <v>3487</v>
+        <v>3488</v>
       </c>
       <c r="J674" t="s">
-        <v>2950</v>
+        <v>2951</v>
       </c>
       <c r="K674" t="s">
-        <v>3488</v>
+        <v>3489</v>
       </c>
       <c r="L674" t="s">
-        <v>3489</v>
+        <v>3490</v>
       </c>
       <c r="M674" t="s">
-        <v>3490</v>
+        <v>3491</v>
       </c>
       <c r="N674" t="s">
-        <v>3491</v>
+        <v>3492</v>
       </c>
     </row>
     <row r="675" spans="1:14">
       <c r="A675">
         <v>674</v>
       </c>
       <c r="B675" t="s">
         <v>14</v>
       </c>
       <c r="C675" t="s">
         <v>307</v>
       </c>
       <c r="D675" t="s">
         <v>2538</v>
       </c>
       <c r="E675"/>
       <c r="F675" t="s">
         <v>28</v>
       </c>
       <c r="G675" t="s">
         <v>18</v>
       </c>
       <c r="H675">
         <v>4</v>
       </c>
       <c r="I675" t="s">
-        <v>3492</v>
+        <v>3493</v>
       </c>
       <c r="J675" t="s">
-        <v>3350</v>
+        <v>3351</v>
       </c>
       <c r="K675" t="s">
-        <v>3493</v>
+        <v>3494</v>
       </c>
       <c r="L675" t="s">
-        <v>3494</v>
+        <v>3495</v>
       </c>
       <c r="M675" t="s">
-        <v>3495</v>
+        <v>3496</v>
       </c>
       <c r="N675" t="s">
-        <v>3496</v>
+        <v>3497</v>
       </c>
     </row>
     <row r="676" spans="1:14">
       <c r="A676">
         <v>675</v>
       </c>
       <c r="B676" t="s">
         <v>14</v>
       </c>
       <c r="C676" t="s">
-        <v>3497</v>
+        <v>3498</v>
       </c>
       <c r="D676" t="s">
-        <v>3498</v>
+        <v>3499</v>
       </c>
       <c r="E676"/>
       <c r="F676" t="s">
         <v>320</v>
       </c>
       <c r="G676" t="s">
         <v>267</v>
       </c>
       <c r="H676">
         <v>4</v>
       </c>
       <c r="I676" t="s">
-        <v>3499</v>
+        <v>3500</v>
       </c>
       <c r="J676" t="s">
-        <v>3500</v>
+        <v>3501</v>
       </c>
       <c r="K676" t="s">
-        <v>3501</v>
+        <v>3502</v>
       </c>
       <c r="L676" t="s">
-        <v>3502</v>
+        <v>3503</v>
       </c>
       <c r="M676" t="s">
-        <v>3208</v>
+        <v>3209</v>
       </c>
       <c r="N676" t="s">
-        <v>3503</v>
+        <v>3504</v>
       </c>
     </row>
     <row r="677" spans="1:14">
       <c r="A677">
         <v>676</v>
       </c>
       <c r="B677" t="s">
         <v>14</v>
       </c>
       <c r="C677" t="s">
         <v>413</v>
       </c>
       <c r="D677" t="s">
-        <v>3504</v>
+        <v>3505</v>
       </c>
       <c r="E677"/>
       <c r="F677" t="s">
         <v>415</v>
       </c>
       <c r="G677" t="s">
         <v>83</v>
       </c>
       <c r="H677">
         <v>4</v>
       </c>
       <c r="I677" t="s">
-        <v>3505</v>
+        <v>3506</v>
       </c>
       <c r="J677" t="s">
-        <v>3132</v>
+        <v>3133</v>
       </c>
       <c r="K677" t="s">
-        <v>2969</v>
+        <v>2970</v>
       </c>
       <c r="L677" t="s">
-        <v>3506</v>
+        <v>3507</v>
       </c>
       <c r="M677" t="s">
-        <v>3507</v>
+        <v>3508</v>
       </c>
       <c r="N677" t="s">
-        <v>3508</v>
+        <v>3509</v>
       </c>
     </row>
     <row r="678" spans="1:14">
       <c r="A678">
         <v>677</v>
       </c>
       <c r="B678" t="s">
         <v>14</v>
       </c>
       <c r="C678" t="s">
         <v>99</v>
       </c>
       <c r="D678" t="s">
         <v>2175</v>
       </c>
       <c r="E678" t="s">
-        <v>3509</v>
+        <v>3510</v>
       </c>
       <c r="F678" t="s">
         <v>28</v>
       </c>
       <c r="G678" t="s">
         <v>83</v>
       </c>
       <c r="H678">
         <v>4</v>
       </c>
       <c r="I678" t="s">
-        <v>3510</v>
+        <v>3511</v>
       </c>
       <c r="J678" t="s">
-        <v>3511</v>
+        <v>3512</v>
       </c>
       <c r="K678" t="s">
-        <v>3512</v>
+        <v>3513</v>
       </c>
       <c r="L678" t="s">
-        <v>3197</v>
+        <v>3198</v>
       </c>
       <c r="M678" t="s">
-        <v>3513</v>
+        <v>3514</v>
       </c>
       <c r="N678" t="s">
-        <v>3514</v>
+        <v>3515</v>
       </c>
     </row>
     <row r="679" spans="1:14">
       <c r="A679">
         <v>678</v>
       </c>
       <c r="B679" t="s">
         <v>14</v>
       </c>
       <c r="C679" t="s">
         <v>876</v>
       </c>
       <c r="D679" t="s">
-        <v>3515</v>
+        <v>3516</v>
       </c>
       <c r="E679" t="s">
         <v>241</v>
       </c>
       <c r="F679" t="s">
         <v>199</v>
       </c>
       <c r="G679" t="s">
         <v>83</v>
       </c>
       <c r="H679">
         <v>4</v>
       </c>
       <c r="I679" t="s">
-        <v>3516</v>
+        <v>3517</v>
       </c>
       <c r="J679" t="s">
-        <v>3517</v>
+        <v>3518</v>
       </c>
       <c r="K679" t="s">
-        <v>3518</v>
+        <v>3519</v>
       </c>
       <c r="L679" t="s">
-        <v>3519</v>
+        <v>3520</v>
       </c>
       <c r="M679" t="s">
-        <v>3520</v>
+        <v>3521</v>
       </c>
       <c r="N679" t="s">
-        <v>3521</v>
+        <v>3522</v>
       </c>
     </row>
     <row r="680" spans="1:14">
       <c r="A680">
         <v>679</v>
       </c>
       <c r="B680" t="s">
         <v>14</v>
       </c>
       <c r="C680" t="s">
         <v>872</v>
       </c>
       <c r="D680" t="s">
-        <v>3522</v>
+        <v>3523</v>
       </c>
       <c r="E680"/>
       <c r="F680" t="s">
         <v>82</v>
       </c>
       <c r="G680" t="s">
         <v>83</v>
       </c>
       <c r="H680">
         <v>4</v>
       </c>
       <c r="I680" t="s">
-        <v>3523</v>
+        <v>3524</v>
       </c>
       <c r="J680" t="s">
-        <v>3331</v>
+        <v>3332</v>
       </c>
       <c r="K680" t="s">
-        <v>3512</v>
+        <v>3513</v>
       </c>
       <c r="L680" t="s">
-        <v>3524</v>
+        <v>3525</v>
       </c>
       <c r="M680" t="s">
-        <v>3525</v>
+        <v>3526</v>
       </c>
       <c r="N680" t="s">
-        <v>3526</v>
+        <v>3527</v>
       </c>
     </row>
     <row r="681" spans="1:14">
       <c r="A681">
         <v>680</v>
       </c>
       <c r="B681" t="s">
         <v>14</v>
       </c>
       <c r="C681" t="s">
-        <v>3527</v>
+        <v>3528</v>
       </c>
       <c r="D681" t="s">
-        <v>3528</v>
+        <v>3529</v>
       </c>
       <c r="E681" t="s">
         <v>1649</v>
       </c>
       <c r="F681" t="s">
         <v>1277</v>
       </c>
       <c r="G681" t="s">
         <v>267</v>
       </c>
       <c r="H681">
         <v>4</v>
       </c>
       <c r="I681" t="s">
-        <v>3529</v>
+        <v>3530</v>
       </c>
       <c r="J681" t="s">
-        <v>3530</v>
+        <v>3531</v>
       </c>
       <c r="K681" t="s">
-        <v>3531</v>
+        <v>3532</v>
       </c>
       <c r="L681" t="s">
-        <v>3532</v>
+        <v>3533</v>
       </c>
       <c r="M681" t="s">
-        <v>3533</v>
+        <v>3534</v>
       </c>
       <c r="N681" t="s">
-        <v>3534</v>
+        <v>3535</v>
       </c>
     </row>
     <row r="682" spans="1:14">
       <c r="A682">
         <v>681</v>
       </c>
       <c r="B682" t="s">
         <v>14</v>
       </c>
       <c r="C682" t="s">
-        <v>3535</v>
+        <v>3536</v>
       </c>
       <c r="D682" t="s">
-        <v>3536</v>
+        <v>3537</v>
       </c>
       <c r="E682" t="s">
         <v>17</v>
       </c>
       <c r="F682" t="s">
         <v>28</v>
       </c>
       <c r="G682" t="s">
         <v>267</v>
       </c>
       <c r="H682">
         <v>4</v>
       </c>
       <c r="I682" t="s">
-        <v>3529</v>
+        <v>3530</v>
       </c>
       <c r="J682" t="s">
-        <v>3537</v>
+        <v>3538</v>
       </c>
       <c r="K682" t="s">
+        <v>3539</v>
+      </c>
+      <c r="L682" t="s">
         <v>3538</v>
       </c>
-      <c r="L682" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M682" t="s">
-        <v>3350</v>
+        <v>3351</v>
       </c>
       <c r="N682" t="s">
-        <v>3539</v>
+        <v>3540</v>
       </c>
     </row>
     <row r="683" spans="1:14">
       <c r="A683">
         <v>682</v>
       </c>
       <c r="B683" t="s">
         <v>14</v>
       </c>
       <c r="C683" t="s">
         <v>856</v>
       </c>
       <c r="D683" t="s">
-        <v>3540</v>
+        <v>3541</v>
       </c>
       <c r="E683"/>
       <c r="F683"/>
       <c r="G683" t="s">
         <v>267</v>
       </c>
       <c r="H683">
         <v>4</v>
       </c>
       <c r="I683" t="s">
-        <v>3541</v>
+        <v>3542</v>
       </c>
       <c r="J683" t="s">
-        <v>3542</v>
+        <v>3543</v>
       </c>
       <c r="K683" t="s">
-        <v>3543</v>
+        <v>3544</v>
       </c>
       <c r="L683" t="s">
-        <v>3316</v>
+        <v>3317</v>
       </c>
       <c r="M683" t="s">
-        <v>3020</v>
+        <v>3021</v>
       </c>
       <c r="N683" t="s">
-        <v>3544</v>
+        <v>3545</v>
       </c>
     </row>
     <row r="684" spans="1:14">
       <c r="A684">
         <v>683</v>
       </c>
       <c r="B684" t="s">
         <v>14</v>
       </c>
       <c r="C684" t="s">
         <v>1266</v>
       </c>
       <c r="D684" t="s">
-        <v>3545</v>
+        <v>3546</v>
       </c>
       <c r="E684" t="s">
         <v>17</v>
       </c>
       <c r="F684" t="s">
         <v>415</v>
       </c>
       <c r="G684" t="s">
         <v>1268</v>
       </c>
       <c r="H684">
         <v>4</v>
       </c>
       <c r="I684" t="s">
-        <v>3546</v>
+        <v>3547</v>
       </c>
       <c r="J684" t="s">
-        <v>3547</v>
+        <v>3548</v>
       </c>
       <c r="K684" t="s">
-        <v>3548</v>
+        <v>3549</v>
       </c>
       <c r="L684" t="s">
-        <v>3549</v>
+        <v>3550</v>
       </c>
       <c r="M684" t="s">
-        <v>3550</v>
+        <v>3551</v>
       </c>
       <c r="N684" t="s">
-        <v>3551</v>
+        <v>3552</v>
       </c>
     </row>
     <row r="685" spans="1:14">
       <c r="A685">
         <v>684</v>
       </c>
       <c r="B685" t="s">
-        <v>3552</v>
+        <v>3553</v>
       </c>
       <c r="C685" t="s">
-        <v>3553</v>
+        <v>3554</v>
       </c>
       <c r="D685" t="s">
-        <v>3554</v>
+        <v>3555</v>
       </c>
       <c r="E685"/>
       <c r="F685" t="s">
-        <v>3555</v>
+        <v>3556</v>
       </c>
       <c r="G685" t="s">
         <v>18</v>
       </c>
       <c r="H685">
         <v>4</v>
       </c>
       <c r="I685" t="s">
-        <v>3556</v>
+        <v>3557</v>
       </c>
       <c r="J685" t="s">
-        <v>3557</v>
+        <v>3558</v>
       </c>
       <c r="K685" t="s">
         <v>2837</v>
       </c>
       <c r="L685" t="s">
-        <v>3558</v>
+        <v>3559</v>
       </c>
       <c r="M685" t="s">
-        <v>3559</v>
+        <v>3560</v>
       </c>
       <c r="N685" t="s">
-        <v>3560</v>
+        <v>3561</v>
       </c>
     </row>
     <row r="686" spans="1:14">
       <c r="A686">
         <v>685</v>
       </c>
       <c r="B686" t="s">
-        <v>3552</v>
+        <v>3553</v>
       </c>
       <c r="C686" t="s">
-        <v>3561</v>
+        <v>3562</v>
       </c>
       <c r="D686" t="s">
-        <v>3562</v>
+        <v>3563</v>
       </c>
       <c r="E686"/>
       <c r="F686" t="s">
-        <v>3555</v>
+        <v>3556</v>
       </c>
       <c r="G686" t="s">
         <v>83</v>
       </c>
       <c r="H686">
         <v>4</v>
       </c>
       <c r="I686" t="s">
-        <v>3563</v>
+        <v>3564</v>
       </c>
       <c r="J686" t="s">
-        <v>3557</v>
+        <v>3558</v>
       </c>
       <c r="K686" t="s">
         <v>2837</v>
       </c>
       <c r="L686" t="s">
-        <v>3564</v>
+        <v>3565</v>
       </c>
       <c r="M686" t="s">
-        <v>3565</v>
+        <v>3566</v>
       </c>
       <c r="N686" t="s">
-        <v>3566</v>
+        <v>3567</v>
       </c>
     </row>
     <row r="687" spans="1:14">
       <c r="A687">
         <v>686</v>
       </c>
       <c r="B687" t="s">
         <v>14</v>
       </c>
       <c r="C687" t="s">
         <v>872</v>
       </c>
       <c r="D687" t="s">
         <v>35</v>
       </c>
       <c r="E687" t="s">
-        <v>3567</v>
+        <v>3568</v>
       </c>
       <c r="F687"/>
       <c r="G687" t="s">
         <v>525</v>
       </c>
       <c r="H687">
         <v>4</v>
       </c>
       <c r="I687" t="s">
-        <v>3568</v>
+        <v>3569</v>
       </c>
       <c r="J687" t="s">
-        <v>3569</v>
+        <v>3570</v>
       </c>
       <c r="K687" t="s">
-        <v>3570</v>
+        <v>3571</v>
       </c>
       <c r="L687" t="s">
-        <v>3571</v>
+        <v>3572</v>
       </c>
       <c r="M687" t="s">
-        <v>3572</v>
+        <v>3573</v>
       </c>
       <c r="N687" t="s">
-        <v>3573</v>
+        <v>3574</v>
       </c>
     </row>
     <row r="688" spans="1:14">
       <c r="A688">
         <v>687</v>
       </c>
       <c r="B688" t="s">
         <v>14</v>
       </c>
       <c r="C688" t="s">
         <v>1397</v>
       </c>
       <c r="D688" t="s">
-        <v>3574</v>
+        <v>3575</v>
       </c>
       <c r="E688"/>
       <c r="F688"/>
       <c r="G688" t="s">
         <v>267</v>
       </c>
       <c r="H688">
         <v>4</v>
       </c>
       <c r="I688" t="s">
-        <v>3575</v>
+        <v>3576</v>
       </c>
       <c r="J688" t="s">
-        <v>3576</v>
+        <v>3577</v>
       </c>
       <c r="K688" t="s">
-        <v>3577</v>
+        <v>3578</v>
       </c>
       <c r="L688" t="s">
-        <v>3578</v>
+        <v>3579</v>
       </c>
       <c r="M688" t="s">
-        <v>3579</v>
+        <v>3580</v>
       </c>
       <c r="N688" t="s">
-        <v>3580</v>
+        <v>3581</v>
       </c>
     </row>
     <row r="689" spans="1:14">
       <c r="A689">
         <v>688</v>
       </c>
       <c r="B689" t="s">
         <v>14</v>
       </c>
       <c r="C689" t="s">
         <v>399</v>
       </c>
       <c r="D689" t="s">
-        <v>3581</v>
+        <v>3582</v>
       </c>
       <c r="E689"/>
       <c r="F689"/>
       <c r="G689" t="s">
         <v>684</v>
       </c>
       <c r="H689">
         <v>4</v>
       </c>
       <c r="I689" t="s">
-        <v>3582</v>
+        <v>3583</v>
       </c>
       <c r="J689" t="s">
-        <v>3583</v>
+        <v>3584</v>
       </c>
       <c r="K689" t="s">
-        <v>3584</v>
+        <v>3585</v>
       </c>
       <c r="L689" t="s">
-        <v>3585</v>
+        <v>3586</v>
       </c>
       <c r="M689" t="s">
-        <v>3586</v>
+        <v>3587</v>
       </c>
       <c r="N689" t="s">
-        <v>3587</v>
+        <v>3588</v>
       </c>
     </row>
     <row r="690" spans="1:14">
       <c r="A690">
         <v>689</v>
       </c>
       <c r="B690" t="s">
         <v>14</v>
       </c>
       <c r="C690" t="s">
-        <v>3588</v>
+        <v>3589</v>
       </c>
       <c r="D690" t="s">
-        <v>3589</v>
+        <v>3590</v>
       </c>
       <c r="E690" t="s">
         <v>415</v>
       </c>
       <c r="F690" t="s">
         <v>199</v>
       </c>
       <c r="G690" t="s">
         <v>525</v>
       </c>
       <c r="H690">
         <v>4</v>
       </c>
       <c r="I690" t="s">
-        <v>3590</v>
+        <v>3591</v>
       </c>
       <c r="J690" t="s">
-        <v>3591</v>
+        <v>3592</v>
       </c>
       <c r="K690" t="s">
-        <v>3592</v>
+        <v>3593</v>
       </c>
       <c r="L690" t="s">
-        <v>3593</v>
+        <v>3594</v>
       </c>
       <c r="M690" t="s">
-        <v>3594</v>
+        <v>3595</v>
       </c>
       <c r="N690" t="s">
-        <v>3595</v>
+        <v>3596</v>
       </c>
     </row>
     <row r="691" spans="1:14">
       <c r="A691">
         <v>690</v>
       </c>
       <c r="B691" t="s">
         <v>14</v>
       </c>
       <c r="C691" t="s">
         <v>895</v>
       </c>
       <c r="D691" t="s">
-        <v>3596</v>
+        <v>3597</v>
       </c>
       <c r="E691"/>
       <c r="F691" t="s">
         <v>28</v>
       </c>
       <c r="G691" t="s">
         <v>18</v>
       </c>
       <c r="H691">
         <v>4</v>
       </c>
       <c r="I691" t="s">
-        <v>3597</v>
+        <v>3598</v>
       </c>
       <c r="J691"/>
       <c r="K691" t="s">
-        <v>3598</v>
+        <v>3599</v>
       </c>
       <c r="L691"/>
       <c r="M691" t="s">
-        <v>3599</v>
+        <v>3600</v>
       </c>
       <c r="N691" t="s">
-        <v>3600</v>
+        <v>3601</v>
       </c>
     </row>
     <row r="692" spans="1:14">
       <c r="A692">
         <v>691</v>
       </c>
       <c r="B692" t="s">
         <v>14</v>
       </c>
       <c r="C692" t="s">
-        <v>3065</v>
+        <v>3066</v>
       </c>
       <c r="D692" t="s">
-        <v>3601</v>
+        <v>3602</v>
       </c>
       <c r="E692" t="s">
-        <v>3602</v>
+        <v>3603</v>
       </c>
       <c r="F692" t="s">
         <v>28</v>
       </c>
       <c r="G692" t="s">
         <v>267</v>
       </c>
       <c r="H692">
         <v>4</v>
       </c>
       <c r="I692" t="s">
-        <v>3603</v>
+        <v>3604</v>
       </c>
       <c r="J692" t="s">
-        <v>3604</v>
+        <v>3605</v>
       </c>
       <c r="K692" t="s">
-        <v>3605</v>
+        <v>3606</v>
       </c>
       <c r="L692" t="s">
-        <v>3606</v>
+        <v>3607</v>
       </c>
       <c r="M692" t="s">
-        <v>3607</v>
+        <v>3608</v>
       </c>
       <c r="N692" t="s">
-        <v>3608</v>
+        <v>3609</v>
       </c>
     </row>
     <row r="693" spans="1:14">
       <c r="A693">
         <v>692</v>
       </c>
       <c r="B693" t="s">
         <v>14</v>
       </c>
       <c r="C693" t="s">
         <v>25</v>
       </c>
       <c r="D693" t="s">
-        <v>3609</v>
+        <v>3610</v>
       </c>
       <c r="E693" t="s">
-        <v>3602</v>
+        <v>3603</v>
       </c>
       <c r="F693" t="s">
         <v>28</v>
       </c>
       <c r="G693" t="s">
         <v>18</v>
       </c>
       <c r="H693">
         <v>4</v>
       </c>
       <c r="I693" t="s">
-        <v>3603</v>
+        <v>3604</v>
       </c>
       <c r="J693" t="s">
-        <v>3610</v>
+        <v>3611</v>
       </c>
       <c r="K693" t="s">
-        <v>3611</v>
+        <v>3612</v>
       </c>
       <c r="L693" t="s">
-        <v>3612</v>
+        <v>3613</v>
       </c>
       <c r="M693" t="s">
-        <v>3613</v>
+        <v>3614</v>
       </c>
       <c r="N693" t="s">
-        <v>3614</v>
+        <v>3615</v>
       </c>
     </row>
     <row r="694" spans="1:14">
       <c r="A694">
         <v>693</v>
       </c>
       <c r="B694" t="s">
         <v>14</v>
       </c>
       <c r="C694" t="s">
-        <v>3615</v>
+        <v>3616</v>
       </c>
       <c r="D694" t="s">
-        <v>3616</v>
+        <v>3617</v>
       </c>
       <c r="E694"/>
       <c r="F694"/>
       <c r="G694" t="s">
         <v>267</v>
       </c>
       <c r="H694">
         <v>4</v>
       </c>
       <c r="I694" t="s">
-        <v>3617</v>
+        <v>3618</v>
       </c>
       <c r="J694"/>
       <c r="K694"/>
       <c r="L694"/>
       <c r="M694" t="s">
-        <v>3617</v>
+        <v>3618</v>
       </c>
       <c r="N694" t="s">
-        <v>3618</v>
+        <v>3619</v>
       </c>
     </row>
     <row r="695" spans="1:14">
       <c r="A695" t="s">
         <v>1080</v>
       </c>
       <c r="B695" t="s">
         <v>14</v>
       </c>
       <c r="C695" t="s">
         <v>376</v>
       </c>
       <c r="D695" t="s">
-        <v>3619</v>
+        <v>3620</v>
       </c>
       <c r="E695"/>
       <c r="F695" t="s">
         <v>199</v>
       </c>
       <c r="G695" t="s">
         <v>83</v>
       </c>
       <c r="H695">
         <v>3</v>
       </c>
       <c r="I695" t="s">
-        <v>3620</v>
+        <v>3621</v>
       </c>
       <c r="J695" t="s">
         <v>1988</v>
       </c>
       <c r="K695" t="s">
         <v>1731</v>
       </c>
       <c r="L695" t="s">
         <v>2429</v>
       </c>
       <c r="M695"/>
       <c r="N695"/>
     </row>
     <row r="696" spans="1:14">
       <c r="A696" t="s">
         <v>1080</v>
       </c>
       <c r="B696" t="s">
         <v>14</v>
       </c>
       <c r="C696" t="s">
         <v>1007</v>
       </c>
       <c r="D696" t="s">
         <v>785</v>
       </c>
       <c r="E696" t="s">
         <v>17</v>
       </c>
       <c r="F696" t="s">
         <v>786</v>
       </c>
       <c r="G696" t="s">
         <v>18</v>
       </c>
       <c r="H696">
         <v>3</v>
       </c>
       <c r="I696" t="s">
-        <v>3620</v>
+        <v>3621</v>
       </c>
       <c r="J696" t="s">
         <v>410</v>
       </c>
       <c r="K696" t="s">
         <v>345</v>
       </c>
       <c r="L696" t="s">
         <v>1258</v>
       </c>
       <c r="M696"/>
       <c r="N696"/>
     </row>
     <row r="697" spans="1:14">
       <c r="A697" t="s">
         <v>1080</v>
       </c>
       <c r="B697" t="s">
         <v>14</v>
       </c>
       <c r="C697" t="s">
         <v>25</v>
       </c>
       <c r="D697" t="s">
         <v>1709</v>
       </c>
       <c r="E697" t="s">
-        <v>3621</v>
+        <v>3622</v>
       </c>
       <c r="F697" t="s">
-        <v>3621</v>
+        <v>3622</v>
       </c>
       <c r="G697" t="s">
         <v>18</v>
       </c>
       <c r="H697">
         <v>3</v>
       </c>
       <c r="I697" t="s">
-        <v>3620</v>
+        <v>3621</v>
       </c>
       <c r="J697" t="s">
         <v>1194</v>
       </c>
       <c r="K697" t="s">
         <v>1843</v>
       </c>
       <c r="L697" t="s">
         <v>1877</v>
       </c>
       <c r="M697"/>
       <c r="N697" t="s">
-        <v>3622</v>
+        <v>3623</v>
       </c>
     </row>
     <row r="698" spans="1:14">
       <c r="A698" t="s">
         <v>1080</v>
       </c>
       <c r="B698" t="s">
         <v>14</v>
       </c>
       <c r="C698" t="s">
-        <v>3065</v>
+        <v>3066</v>
       </c>
       <c r="D698" t="s">
-        <v>3623</v>
+        <v>3624</v>
       </c>
       <c r="E698"/>
       <c r="F698" t="s">
         <v>199</v>
       </c>
       <c r="G698" t="s">
         <v>267</v>
       </c>
       <c r="H698">
         <v>3</v>
       </c>
       <c r="I698" t="s">
-        <v>3620</v>
+        <v>3621</v>
       </c>
       <c r="J698" t="s">
         <v>2017</v>
       </c>
       <c r="K698" t="s">
         <v>2328</v>
       </c>
       <c r="L698" t="s">
-        <v>3001</v>
+        <v>3002</v>
       </c>
       <c r="M698"/>
       <c r="N698" t="s">
-        <v>3624</v>
+        <v>3625</v>
       </c>
     </row>
     <row r="699" spans="1:14">
       <c r="A699" t="s">
         <v>1080</v>
       </c>
       <c r="B699" t="s">
         <v>14</v>
       </c>
       <c r="C699" t="s">
         <v>930</v>
       </c>
       <c r="D699" t="s">
-        <v>3625</v>
+        <v>3626</v>
       </c>
       <c r="E699" t="s">
         <v>2209</v>
       </c>
       <c r="F699" t="s">
         <v>28</v>
       </c>
       <c r="G699" t="s">
         <v>83</v>
       </c>
       <c r="H699">
         <v>3</v>
       </c>
       <c r="I699" t="s">
-        <v>3620</v>
+        <v>3621</v>
       </c>
       <c r="J699" t="s">
         <v>2120</v>
       </c>
       <c r="K699" t="s">
         <v>2692</v>
       </c>
       <c r="L699" t="s">
-        <v>3489</v>
+        <v>3490</v>
       </c>
       <c r="M699"/>
       <c r="N699" t="s">
-        <v>3626</v>
+        <v>3627</v>
       </c>
     </row>
     <row r="700" spans="1:14">
       <c r="A700" t="s">
         <v>1080</v>
       </c>
       <c r="B700" t="s">
         <v>14</v>
       </c>
       <c r="C700" t="s">
         <v>1953</v>
       </c>
       <c r="D700" t="s">
-        <v>3627</v>
+        <v>3628</v>
       </c>
       <c r="E700"/>
       <c r="F700" t="s">
         <v>320</v>
       </c>
       <c r="G700" t="s">
         <v>267</v>
       </c>
       <c r="H700">
         <v>3</v>
       </c>
       <c r="I700" t="s">
-        <v>3620</v>
+        <v>3621</v>
       </c>
       <c r="J700" t="s">
-        <v>3266</v>
+        <v>3267</v>
       </c>
       <c r="K700" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="L700" t="s">
-        <v>3628</v>
+        <v>3629</v>
       </c>
       <c r="M700"/>
       <c r="N700" t="s">
-        <v>3629</v>
+        <v>3630</v>
       </c>
     </row>
     <row r="701" spans="1:14">
       <c r="A701" t="s">
         <v>1080</v>
       </c>
       <c r="B701" t="s">
         <v>14</v>
       </c>
       <c r="C701" t="s">
-        <v>3630</v>
+        <v>3631</v>
       </c>
       <c r="D701" t="s">
-        <v>3631</v>
+        <v>3632</v>
       </c>
       <c r="E701"/>
       <c r="F701" t="s">
-        <v>3632</v>
+        <v>3633</v>
       </c>
       <c r="G701" t="s">
         <v>18</v>
       </c>
       <c r="H701">
         <v>3</v>
       </c>
       <c r="I701" t="s">
-        <v>3620</v>
+        <v>3621</v>
       </c>
       <c r="J701" t="s">
-        <v>3633</v>
+        <v>3634</v>
       </c>
       <c r="K701" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="L701" t="s">
         <v>2617</v>
       </c>
       <c r="M701"/>
       <c r="N701" t="s">
-        <v>3635</v>
+        <v>3636</v>
       </c>
     </row>
     <row r="702" spans="1:14">
       <c r="A702" t="s">
         <v>1080</v>
       </c>
       <c r="B702" t="s">
         <v>14</v>
       </c>
       <c r="C702" t="s">
         <v>282</v>
       </c>
       <c r="D702" t="s">
-        <v>3636</v>
+        <v>3637</v>
       </c>
       <c r="E702"/>
       <c r="F702" t="s">
         <v>199</v>
       </c>
       <c r="G702" t="s">
         <v>18</v>
       </c>
       <c r="H702">
         <v>3</v>
       </c>
       <c r="I702" t="s">
-        <v>3620</v>
+        <v>3621</v>
       </c>
       <c r="J702" t="s">
-        <v>3637</v>
+        <v>3638</v>
       </c>
       <c r="K702" t="s">
         <v>2730</v>
       </c>
       <c r="L702" t="s">
-        <v>3638</v>
+        <v>3639</v>
       </c>
       <c r="M702"/>
       <c r="N702" t="s">
-        <v>3639</v>
+        <v>3640</v>
       </c>
     </row>
     <row r="703" spans="1:14">
       <c r="A703" t="s">
         <v>1080</v>
       </c>
       <c r="B703" t="s">
         <v>14</v>
       </c>
       <c r="C703" t="s">
-        <v>3640</v>
+        <v>3641</v>
       </c>
       <c r="D703" t="s">
-        <v>3641</v>
+        <v>3642</v>
       </c>
       <c r="E703"/>
       <c r="F703" t="s">
         <v>167</v>
       </c>
       <c r="G703" t="s">
         <v>267</v>
       </c>
       <c r="H703">
         <v>3</v>
       </c>
       <c r="I703" t="s">
-        <v>3620</v>
+        <v>3621</v>
       </c>
       <c r="J703" t="s">
-        <v>3642</v>
+        <v>3643</v>
       </c>
       <c r="K703" t="s">
-        <v>3643</v>
+        <v>3644</v>
       </c>
       <c r="L703" t="s">
-        <v>3644</v>
+        <v>3645</v>
       </c>
       <c r="M703"/>
       <c r="N703" t="s">
-        <v>3645</v>
+        <v>3646</v>
       </c>
     </row>
     <row r="704" spans="1:14">
       <c r="A704" t="s">
         <v>1080</v>
       </c>
       <c r="B704" t="s">
         <v>14</v>
       </c>
       <c r="C704" t="s">
         <v>25</v>
       </c>
       <c r="D704" t="s">
-        <v>3646</v>
+        <v>3647</v>
       </c>
       <c r="E704" t="s">
         <v>277</v>
       </c>
       <c r="F704" t="s">
         <v>2002</v>
       </c>
       <c r="G704" t="s">
         <v>18</v>
       </c>
       <c r="H704">
         <v>2</v>
       </c>
       <c r="I704" t="s">
-        <v>3620</v>
+        <v>3621</v>
       </c>
       <c r="J704" t="s">
         <v>20</v>
       </c>
       <c r="K704" t="s">
-        <v>3647</v>
+        <v>3648</v>
       </c>
       <c r="L704"/>
       <c r="M704"/>
       <c r="N704"/>
     </row>
     <row r="705" spans="1:14">
       <c r="A705" t="s">
         <v>1080</v>
       </c>
       <c r="B705" t="s">
         <v>14</v>
       </c>
       <c r="C705" t="s">
         <v>356</v>
       </c>
       <c r="D705" t="s">
-        <v>3648</v>
+        <v>3649</v>
       </c>
       <c r="E705"/>
       <c r="F705" t="s">
         <v>28</v>
       </c>
       <c r="G705" t="s">
         <v>267</v>
       </c>
       <c r="H705">
         <v>2</v>
       </c>
       <c r="I705" t="s">
-        <v>3620</v>
+        <v>3621</v>
       </c>
       <c r="J705" t="s">
         <v>424</v>
       </c>
       <c r="K705" t="s">
         <v>511</v>
       </c>
       <c r="L705"/>
       <c r="M705"/>
       <c r="N705" t="s">
-        <v>3649</v>
+        <v>3650</v>
       </c>
     </row>
     <row r="706" spans="1:14">
       <c r="A706" t="s">
         <v>1080</v>
       </c>
       <c r="B706" t="s">
         <v>14</v>
       </c>
       <c r="C706" t="s">
         <v>547</v>
       </c>
       <c r="D706" t="s">
-        <v>3650</v>
+        <v>3651</v>
       </c>
       <c r="E706" t="s">
-        <v>3651</v>
+        <v>3652</v>
       </c>
       <c r="F706" t="s">
         <v>28</v>
       </c>
       <c r="G706" t="s">
         <v>18</v>
       </c>
       <c r="H706">
         <v>2</v>
       </c>
       <c r="I706" t="s">
-        <v>3620</v>
+        <v>3621</v>
       </c>
       <c r="J706" t="s">
         <v>686</v>
       </c>
       <c r="K706" t="s">
         <v>782</v>
       </c>
       <c r="L706"/>
       <c r="M706"/>
       <c r="N706" t="s">
-        <v>3652</v>
+        <v>3653</v>
       </c>
     </row>
     <row r="707" spans="1:14">
       <c r="A707" t="s">
         <v>1080</v>
       </c>
       <c r="B707" t="s">
         <v>14</v>
       </c>
       <c r="C707" t="s">
-        <v>3653</v>
+        <v>3654</v>
       </c>
       <c r="D707" t="s">
-        <v>3654</v>
+        <v>3655</v>
       </c>
       <c r="E707"/>
       <c r="F707" t="s">
         <v>28</v>
       </c>
       <c r="G707" t="s">
         <v>267</v>
       </c>
       <c r="H707">
         <v>2</v>
       </c>
       <c r="I707" t="s">
-        <v>3620</v>
+        <v>3621</v>
       </c>
       <c r="J707" t="s">
-        <v>3655</v>
+        <v>3656</v>
       </c>
       <c r="K707" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="L707"/>
       <c r="M707"/>
       <c r="N707" t="s">
-        <v>3656</v>
+        <v>3657</v>
       </c>
     </row>
     <row r="708" spans="1:14">
       <c r="A708" t="s">
         <v>1080</v>
       </c>
       <c r="B708" t="s">
         <v>14</v>
       </c>
       <c r="C708" t="s">
-        <v>3657</v>
+        <v>3658</v>
       </c>
       <c r="D708" t="s">
-        <v>3658</v>
+        <v>3659</v>
       </c>
       <c r="E708"/>
       <c r="F708"/>
       <c r="G708" t="s">
         <v>267</v>
       </c>
       <c r="H708">
         <v>2</v>
       </c>
       <c r="I708" t="s">
-        <v>3620</v>
+        <v>3621</v>
       </c>
       <c r="J708" t="s">
-        <v>3659</v>
+        <v>3660</v>
       </c>
       <c r="K708" t="s">
-        <v>3611</v>
+        <v>3612</v>
       </c>
       <c r="L708"/>
       <c r="M708"/>
       <c r="N708" t="s">
-        <v>3660</v>
+        <v>3661</v>
       </c>
     </row>
     <row r="709" spans="1:14">
       <c r="A709" t="s">
         <v>1080</v>
       </c>
       <c r="B709" t="s">
         <v>14</v>
       </c>
       <c r="C709" t="s">
         <v>99</v>
       </c>
       <c r="D709" t="s">
-        <v>3661</v>
+        <v>3662</v>
       </c>
       <c r="E709" t="s">
         <v>17</v>
       </c>
       <c r="F709" t="s">
         <v>28</v>
       </c>
       <c r="G709" t="s">
         <v>18</v>
       </c>
       <c r="H709">
         <v>1</v>
       </c>
       <c r="I709" t="s">
-        <v>3620</v>
+        <v>3621</v>
       </c>
       <c r="J709" t="s">
-        <v>3662</v>
+        <v>3663</v>
       </c>
       <c r="K709"/>
       <c r="L709"/>
       <c r="M709"/>
       <c r="N709"/>
     </row>
     <row r="710" spans="1:14">
       <c r="A710" t="s">
         <v>1080</v>
       </c>
       <c r="B710" t="s">
         <v>14</v>
       </c>
       <c r="C710" t="s">
         <v>282</v>
       </c>
       <c r="D710" t="s">
-        <v>3663</v>
+        <v>3664</v>
       </c>
       <c r="E710"/>
       <c r="F710" t="s">
         <v>1753</v>
       </c>
       <c r="G710" t="s">
         <v>18</v>
       </c>
       <c r="H710">
         <v>1</v>
       </c>
       <c r="I710" t="s">
-        <v>3620</v>
+        <v>3621</v>
       </c>
       <c r="J710" t="s">
-        <v>3664</v>
+        <v>3665</v>
       </c>
       <c r="K710"/>
       <c r="L710"/>
       <c r="M710"/>
       <c r="N710"/>
     </row>
     <row r="711" spans="1:14">
       <c r="A711" t="s">
         <v>1080</v>
       </c>
       <c r="B711" t="s">
         <v>14</v>
       </c>
       <c r="C711" t="s">
         <v>25</v>
       </c>
       <c r="D711" t="s">
-        <v>3665</v>
+        <v>3666</v>
       </c>
       <c r="E711" t="s">
         <v>2567</v>
       </c>
       <c r="F711"/>
       <c r="G711" t="s">
         <v>525</v>
       </c>
       <c r="H711">
         <v>1</v>
       </c>
       <c r="I711" t="s">
-        <v>3620</v>
+        <v>3621</v>
       </c>
       <c r="J711" t="s">
         <v>519</v>
       </c>
       <c r="K711"/>
       <c r="L711"/>
       <c r="M711"/>
       <c r="N711" t="s">
-        <v>3666</v>
+        <v>3667</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">