--- v0 (2025-10-04)
+++ v1 (2026-06-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3798">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3799">
   <si>
     <t>Vieta</t>
   </si>
   <si>
     <t>Valsts</t>
   </si>
   <si>
     <t>Vārds</t>
   </si>
   <si>
     <t>Uzvārds</t>
   </si>
   <si>
     <t>Komanda</t>
   </si>
   <si>
     <t>Pilsēta</t>
   </si>
   <si>
     <t>Grupa</t>
   </si>
   <si>
     <t>Apļi</t>
   </si>
   <si>
@@ -8793,50 +8793,53 @@
     <t>1:42:14</t>
   </si>
   <si>
     <t>1:56:56.00</t>
   </si>
   <si>
     <t>Taupmana</t>
   </si>
   <si>
     <t>1:57:21</t>
   </si>
   <si>
     <t>0:14:26</t>
   </si>
   <si>
     <t>0:58:37</t>
   </si>
   <si>
     <t>1:28:18</t>
   </si>
   <si>
     <t>1:43:09</t>
   </si>
   <si>
     <t>1:57:03.60</t>
+  </si>
+  <si>
+    <t>FRA</t>
   </si>
   <si>
     <t>Kiršteina</t>
   </si>
   <si>
     <t>1:57:23</t>
   </si>
   <si>
     <t>0:14:58</t>
   </si>
   <si>
     <t>0:29:30</t>
   </si>
   <si>
     <t>0:43:54</t>
   </si>
   <si>
     <t>0:58:02</t>
   </si>
   <si>
     <t>1:42:31</t>
   </si>
   <si>
     <t>1:57:07.20</t>
   </si>
@@ -28805,5878 +28808,5878 @@
       </c>
       <c r="L327" t="s">
         <v>536</v>
       </c>
       <c r="M327" t="s">
         <v>2923</v>
       </c>
       <c r="N327" t="s">
         <v>349</v>
       </c>
       <c r="O327" t="s">
         <v>2924</v>
       </c>
       <c r="P327" t="s">
         <v>2925</v>
       </c>
       <c r="Q327" t="s">
         <v>2926</v>
       </c>
     </row>
     <row r="328" spans="1:17">
       <c r="A328">
         <v>327</v>
       </c>
       <c r="B328" t="s">
-        <v>17</v>
+        <v>2927</v>
       </c>
       <c r="C328" t="s">
         <v>2166</v>
       </c>
       <c r="D328" t="s">
-        <v>2927</v>
+        <v>2928</v>
       </c>
       <c r="E328"/>
       <c r="F328" t="s">
         <v>592</v>
       </c>
       <c r="G328" t="s">
         <v>329</v>
       </c>
       <c r="H328">
         <v>8</v>
       </c>
       <c r="I328" t="s">
-        <v>2928</v>
+        <v>2929</v>
       </c>
       <c r="J328" t="s">
-        <v>2929</v>
+        <v>2930</v>
       </c>
       <c r="K328" t="s">
-        <v>2930</v>
+        <v>2931</v>
       </c>
       <c r="L328" t="s">
-        <v>2931</v>
+        <v>2932</v>
       </c>
       <c r="M328" t="s">
-        <v>2932</v>
+        <v>2933</v>
       </c>
       <c r="N328" t="s">
         <v>1182</v>
       </c>
       <c r="O328" t="s">
         <v>1685</v>
       </c>
       <c r="P328" t="s">
-        <v>2933</v>
+        <v>2934</v>
       </c>
       <c r="Q328" t="s">
-        <v>2934</v>
+        <v>2935</v>
       </c>
     </row>
     <row r="329" spans="1:17">
       <c r="A329">
         <v>328</v>
       </c>
       <c r="B329" t="s">
         <v>17</v>
       </c>
       <c r="C329" t="s">
-        <v>2935</v>
+        <v>2936</v>
       </c>
       <c r="D329" t="s">
-        <v>2936</v>
+        <v>2937</v>
       </c>
       <c r="E329"/>
       <c r="F329" t="s">
         <v>95</v>
       </c>
       <c r="G329" t="s">
         <v>329</v>
       </c>
       <c r="H329">
         <v>8</v>
       </c>
       <c r="I329" t="s">
-        <v>2937</v>
+        <v>2938</v>
       </c>
       <c r="J329" t="s">
-        <v>2938</v>
+        <v>2939</v>
       </c>
       <c r="K329" t="s">
         <v>2476</v>
       </c>
       <c r="L329" t="s">
         <v>644</v>
       </c>
       <c r="M329" t="s">
-        <v>2939</v>
+        <v>2940</v>
       </c>
       <c r="N329" t="s">
         <v>1500</v>
       </c>
       <c r="O329" t="s">
-        <v>2940</v>
+        <v>2941</v>
       </c>
       <c r="P329" t="s">
-        <v>2941</v>
+        <v>2942</v>
       </c>
       <c r="Q329" t="s">
-        <v>2942</v>
+        <v>2943</v>
       </c>
     </row>
     <row r="330" spans="1:17">
       <c r="A330">
         <v>329</v>
       </c>
       <c r="B330" t="s">
         <v>17</v>
       </c>
       <c r="C330" t="s">
-        <v>2943</v>
+        <v>2944</v>
       </c>
       <c r="D330" t="s">
-        <v>2944</v>
+        <v>2945</v>
       </c>
       <c r="E330" t="s">
-        <v>2945</v>
+        <v>2946</v>
       </c>
       <c r="F330" t="s">
         <v>95</v>
       </c>
       <c r="G330" t="s">
         <v>21</v>
       </c>
       <c r="H330">
         <v>8</v>
       </c>
       <c r="I330" t="s">
-        <v>2946</v>
+        <v>2947</v>
       </c>
       <c r="J330" t="s">
-        <v>2947</v>
+        <v>2948</v>
       </c>
       <c r="K330" t="s">
         <v>2587</v>
       </c>
       <c r="L330" t="s">
         <v>655</v>
       </c>
       <c r="M330" t="s">
         <v>1099</v>
       </c>
       <c r="N330" t="s">
-        <v>2948</v>
+        <v>2949</v>
       </c>
       <c r="O330" t="s">
-        <v>2949</v>
+        <v>2950</v>
       </c>
       <c r="P330" t="s">
-        <v>2950</v>
+        <v>2951</v>
       </c>
       <c r="Q330" t="s">
-        <v>2951</v>
+        <v>2952</v>
       </c>
     </row>
     <row r="331" spans="1:17">
       <c r="A331">
         <v>330</v>
       </c>
       <c r="B331" t="s">
         <v>17</v>
       </c>
       <c r="C331" t="s">
         <v>2583</v>
       </c>
       <c r="D331" t="s">
-        <v>2952</v>
+        <v>2953</v>
       </c>
       <c r="E331" t="s">
-        <v>2953</v>
+        <v>2954</v>
       </c>
       <c r="F331" t="s">
-        <v>2954</v>
+        <v>2955</v>
       </c>
       <c r="G331" t="s">
         <v>21</v>
       </c>
       <c r="H331">
         <v>8</v>
       </c>
       <c r="I331" t="s">
-        <v>2955</v>
+        <v>2956</v>
       </c>
       <c r="J331" t="s">
-        <v>2956</v>
+        <v>2957</v>
       </c>
       <c r="K331" t="s">
         <v>2755</v>
       </c>
       <c r="L331" t="s">
-        <v>2957</v>
+        <v>2958</v>
       </c>
       <c r="M331" t="s">
-        <v>2958</v>
+        <v>2959</v>
       </c>
       <c r="N331" t="s">
-        <v>2959</v>
+        <v>2960</v>
       </c>
       <c r="O331" t="s">
-        <v>2960</v>
+        <v>2961</v>
       </c>
       <c r="P331" t="s">
-        <v>2961</v>
+        <v>2962</v>
       </c>
       <c r="Q331" t="s">
-        <v>2962</v>
+        <v>2963</v>
       </c>
     </row>
     <row r="332" spans="1:17">
       <c r="A332">
         <v>331</v>
       </c>
       <c r="B332" t="s">
         <v>17</v>
       </c>
       <c r="C332" t="s">
         <v>359</v>
       </c>
       <c r="D332" t="s">
-        <v>2963</v>
+        <v>2964</v>
       </c>
       <c r="E332" t="s">
-        <v>2964</v>
+        <v>2965</v>
       </c>
       <c r="F332" t="s">
         <v>203</v>
       </c>
       <c r="G332" t="s">
         <v>21</v>
       </c>
       <c r="H332">
         <v>8</v>
       </c>
       <c r="I332" t="s">
-        <v>2965</v>
+        <v>2966</v>
       </c>
       <c r="J332" t="s">
-        <v>2938</v>
+        <v>2939</v>
       </c>
       <c r="K332" t="s">
         <v>2476</v>
       </c>
       <c r="L332" t="s">
-        <v>2966</v>
+        <v>2967</v>
       </c>
       <c r="M332" t="s">
-        <v>2967</v>
+        <v>2968</v>
       </c>
       <c r="N332" t="s">
-        <v>2959</v>
+        <v>2960</v>
       </c>
       <c r="O332" t="s">
-        <v>2968</v>
+        <v>2969</v>
       </c>
       <c r="P332" t="s">
-        <v>2969</v>
+        <v>2970</v>
       </c>
       <c r="Q332" t="s">
-        <v>2970</v>
+        <v>2971</v>
       </c>
     </row>
     <row r="333" spans="1:17">
       <c r="A333">
         <v>332</v>
       </c>
       <c r="B333" t="s">
         <v>17</v>
       </c>
       <c r="C333" t="s">
         <v>493</v>
       </c>
       <c r="D333" t="s">
-        <v>2971</v>
+        <v>2972</v>
       </c>
       <c r="E333"/>
       <c r="F333" t="s">
         <v>473</v>
       </c>
       <c r="G333" t="s">
         <v>329</v>
       </c>
       <c r="H333">
         <v>8</v>
       </c>
       <c r="I333" t="s">
-        <v>2972</v>
+        <v>2973</v>
       </c>
       <c r="J333" t="s">
-        <v>2973</v>
+        <v>2974</v>
       </c>
       <c r="K333" t="s">
         <v>2476</v>
       </c>
       <c r="L333" t="s">
-        <v>2974</v>
+        <v>2975</v>
       </c>
       <c r="M333" t="s">
-        <v>2975</v>
+        <v>2976</v>
       </c>
       <c r="N333" t="s">
-        <v>2976</v>
+        <v>2977</v>
       </c>
       <c r="O333" t="s">
         <v>1794</v>
       </c>
       <c r="P333" t="s">
-        <v>2977</v>
+        <v>2978</v>
       </c>
       <c r="Q333" t="s">
-        <v>2978</v>
+        <v>2979</v>
       </c>
     </row>
     <row r="334" spans="1:17">
       <c r="A334">
         <v>333</v>
       </c>
       <c r="B334" t="s">
         <v>17</v>
       </c>
       <c r="C334" t="s">
-        <v>2979</v>
+        <v>2980</v>
       </c>
       <c r="D334" t="s">
-        <v>2980</v>
+        <v>2981</v>
       </c>
       <c r="E334" t="s">
-        <v>2981</v>
+        <v>2982</v>
       </c>
       <c r="F334" t="s">
         <v>95</v>
       </c>
       <c r="G334" t="s">
         <v>329</v>
       </c>
       <c r="H334">
         <v>8</v>
       </c>
       <c r="I334" t="s">
-        <v>2972</v>
+        <v>2973</v>
       </c>
       <c r="J334" t="s">
         <v>2158</v>
       </c>
       <c r="K334" t="s">
-        <v>2982</v>
+        <v>2983</v>
       </c>
       <c r="L334" t="s">
-        <v>2974</v>
+        <v>2975</v>
       </c>
       <c r="M334" t="s">
-        <v>2967</v>
+        <v>2968</v>
       </c>
       <c r="N334" t="s">
         <v>1396</v>
       </c>
       <c r="O334" t="s">
         <v>1842</v>
       </c>
       <c r="P334" t="s">
         <v>1976</v>
       </c>
       <c r="Q334" t="s">
-        <v>2983</v>
+        <v>2984</v>
       </c>
     </row>
     <row r="335" spans="1:17">
       <c r="A335">
         <v>334</v>
       </c>
       <c r="B335" t="s">
         <v>17</v>
       </c>
       <c r="C335" t="s">
         <v>2835</v>
       </c>
       <c r="D335" t="s">
         <v>371</v>
       </c>
       <c r="E335" t="s">
         <v>372</v>
       </c>
       <c r="F335" t="s">
         <v>373</v>
       </c>
       <c r="G335" t="s">
         <v>329</v>
       </c>
       <c r="H335">
         <v>8</v>
       </c>
       <c r="I335" t="s">
-        <v>2984</v>
+        <v>2985</v>
       </c>
       <c r="J335" t="s">
         <v>2574</v>
       </c>
       <c r="K335" t="s">
-        <v>2985</v>
+        <v>2986</v>
       </c>
       <c r="L335" t="s">
-        <v>2986</v>
+        <v>2987</v>
       </c>
       <c r="M335" t="s">
-        <v>2987</v>
+        <v>2988</v>
       </c>
       <c r="N335" t="s">
-        <v>2988</v>
+        <v>2989</v>
       </c>
       <c r="O335" t="s">
-        <v>2989</v>
+        <v>2990</v>
       </c>
       <c r="P335" t="s">
-        <v>2990</v>
+        <v>2991</v>
       </c>
       <c r="Q335" t="s">
-        <v>2991</v>
+        <v>2992</v>
       </c>
     </row>
     <row r="336" spans="1:17">
       <c r="A336">
         <v>335</v>
       </c>
       <c r="B336" t="s">
         <v>17</v>
       </c>
       <c r="C336" t="s">
         <v>1026</v>
       </c>
       <c r="D336" t="s">
-        <v>2992</v>
+        <v>2993</v>
       </c>
       <c r="E336"/>
       <c r="F336" t="s">
         <v>2683</v>
       </c>
       <c r="G336" t="s">
         <v>329</v>
       </c>
       <c r="H336">
         <v>8</v>
       </c>
       <c r="I336" t="s">
-        <v>2993</v>
+        <v>2994</v>
       </c>
       <c r="J336" t="s">
-        <v>2994</v>
+        <v>2995</v>
       </c>
       <c r="K336" t="s">
-        <v>2995</v>
+        <v>2996</v>
       </c>
       <c r="L336" t="s">
-        <v>2996</v>
+        <v>2997</v>
       </c>
       <c r="M336" t="s">
-        <v>2997</v>
+        <v>2998</v>
       </c>
       <c r="N336" t="s">
-        <v>2998</v>
+        <v>2999</v>
       </c>
       <c r="O336" t="s">
-        <v>2999</v>
+        <v>3000</v>
       </c>
       <c r="P336" t="s">
         <v>1953</v>
       </c>
       <c r="Q336" t="s">
-        <v>3000</v>
+        <v>3001</v>
       </c>
     </row>
     <row r="337" spans="1:17">
       <c r="A337">
         <v>336</v>
       </c>
       <c r="B337" t="s">
         <v>17</v>
       </c>
       <c r="C337" t="s">
         <v>31</v>
       </c>
       <c r="D337" t="s">
-        <v>3001</v>
+        <v>3002</v>
       </c>
       <c r="E337" t="s">
-        <v>3002</v>
+        <v>3003</v>
       </c>
       <c r="F337" t="s">
         <v>95</v>
       </c>
       <c r="G337" t="s">
         <v>21</v>
       </c>
       <c r="H337">
         <v>8</v>
       </c>
       <c r="I337" t="s">
-        <v>3003</v>
+        <v>3004</v>
       </c>
       <c r="J337" t="s">
-        <v>3004</v>
+        <v>3005</v>
       </c>
       <c r="K337" t="s">
         <v>2657</v>
       </c>
       <c r="L337" t="s">
-        <v>3005</v>
+        <v>3006</v>
       </c>
       <c r="M337" t="s">
-        <v>2939</v>
+        <v>2940</v>
       </c>
       <c r="N337" t="s">
-        <v>3006</v>
+        <v>3007</v>
       </c>
       <c r="O337" t="s">
-        <v>3007</v>
+        <v>3008</v>
       </c>
       <c r="P337" t="s">
-        <v>3008</v>
+        <v>3009</v>
       </c>
       <c r="Q337" t="s">
-        <v>3009</v>
+        <v>3010</v>
       </c>
     </row>
     <row r="338" spans="1:17">
       <c r="A338">
         <v>337</v>
       </c>
       <c r="B338" t="s">
         <v>17</v>
       </c>
       <c r="C338" t="s">
         <v>72</v>
       </c>
       <c r="D338" t="s">
-        <v>3010</v>
+        <v>3011</v>
       </c>
       <c r="E338"/>
       <c r="F338" t="s">
         <v>95</v>
       </c>
       <c r="G338" t="s">
         <v>21</v>
       </c>
       <c r="H338">
         <v>8</v>
       </c>
       <c r="I338" t="s">
-        <v>3011</v>
+        <v>3012</v>
       </c>
       <c r="J338" t="s">
-        <v>3012</v>
+        <v>3013</v>
       </c>
       <c r="K338" t="s">
         <v>2468</v>
       </c>
       <c r="L338" t="s">
         <v>644</v>
       </c>
       <c r="M338" t="s">
-        <v>3013</v>
+        <v>3014</v>
       </c>
       <c r="N338" t="s">
-        <v>3014</v>
+        <v>3015</v>
       </c>
       <c r="O338" t="s">
-        <v>3015</v>
+        <v>3016</v>
       </c>
       <c r="P338" t="s">
-        <v>3016</v>
+        <v>3017</v>
       </c>
       <c r="Q338" t="s">
-        <v>3017</v>
+        <v>3018</v>
       </c>
     </row>
     <row r="339" spans="1:17">
       <c r="A339">
         <v>338</v>
       </c>
       <c r="B339" t="s">
         <v>17</v>
       </c>
       <c r="C339" t="s">
         <v>2068</v>
       </c>
       <c r="D339" t="s">
-        <v>3018</v>
+        <v>3019</v>
       </c>
       <c r="E339"/>
       <c r="F339" t="s">
         <v>95</v>
       </c>
       <c r="G339" t="s">
         <v>329</v>
       </c>
       <c r="H339">
         <v>8</v>
       </c>
       <c r="I339" t="s">
-        <v>3019</v>
+        <v>3020</v>
       </c>
       <c r="J339" t="s">
         <v>2508</v>
       </c>
       <c r="K339" t="s">
-        <v>3020</v>
+        <v>3021</v>
       </c>
       <c r="L339" t="s">
-        <v>3021</v>
+        <v>3022</v>
       </c>
       <c r="M339" t="s">
-        <v>3022</v>
+        <v>3023</v>
       </c>
       <c r="N339" t="s">
         <v>1617</v>
       </c>
       <c r="O339" t="s">
         <v>758</v>
       </c>
       <c r="P339" t="s">
-        <v>3023</v>
+        <v>3024</v>
       </c>
       <c r="Q339" t="s">
-        <v>3024</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="340" spans="1:17">
       <c r="A340">
         <v>339</v>
       </c>
       <c r="B340" t="s">
         <v>17</v>
       </c>
       <c r="C340" t="s">
-        <v>3025</v>
+        <v>3026</v>
       </c>
       <c r="D340" t="s">
-        <v>3026</v>
+        <v>3027</v>
       </c>
       <c r="E340" t="s">
-        <v>3027</v>
+        <v>3028</v>
       </c>
       <c r="F340" t="s">
         <v>473</v>
       </c>
       <c r="G340" t="s">
         <v>170</v>
       </c>
       <c r="H340">
         <v>8</v>
       </c>
       <c r="I340" t="s">
-        <v>3028</v>
+        <v>3029</v>
       </c>
       <c r="J340" t="s">
         <v>2449</v>
       </c>
       <c r="K340" t="s">
         <v>2686</v>
       </c>
       <c r="L340" t="s">
         <v>2451</v>
       </c>
       <c r="M340" t="s">
-        <v>3029</v>
+        <v>3030</v>
       </c>
       <c r="N340" t="s">
         <v>349</v>
       </c>
       <c r="O340" t="s">
         <v>1713</v>
       </c>
       <c r="P340" t="s">
         <v>1991</v>
       </c>
       <c r="Q340" t="s">
-        <v>3030</v>
+        <v>3031</v>
       </c>
     </row>
     <row r="341" spans="1:17">
       <c r="A341">
         <v>340</v>
       </c>
       <c r="B341" t="s">
         <v>17</v>
       </c>
       <c r="C341" t="s">
         <v>850</v>
       </c>
       <c r="D341" t="s">
-        <v>3031</v>
+        <v>3032</v>
       </c>
       <c r="E341" t="s">
         <v>142</v>
       </c>
       <c r="F341" t="s">
         <v>95</v>
       </c>
       <c r="G341" t="s">
         <v>329</v>
       </c>
       <c r="H341">
         <v>8</v>
       </c>
       <c r="I341" t="s">
-        <v>3032</v>
+        <v>3033</v>
       </c>
       <c r="J341" t="s">
         <v>2780</v>
       </c>
       <c r="K341" t="s">
         <v>2781</v>
       </c>
       <c r="L341" t="s">
-        <v>3033</v>
+        <v>3034</v>
       </c>
       <c r="M341" t="s">
-        <v>3034</v>
+        <v>3035</v>
       </c>
       <c r="N341" t="s">
         <v>1327</v>
       </c>
       <c r="O341" t="s">
-        <v>3035</v>
+        <v>3036</v>
       </c>
       <c r="P341" t="s">
-        <v>3036</v>
+        <v>3037</v>
       </c>
       <c r="Q341" t="s">
-        <v>3037</v>
+        <v>3038</v>
       </c>
     </row>
     <row r="342" spans="1:17">
       <c r="A342">
         <v>341</v>
       </c>
       <c r="B342" t="s">
         <v>17</v>
       </c>
       <c r="C342" t="s">
-        <v>3038</v>
+        <v>3039</v>
       </c>
       <c r="D342" t="s">
         <v>2892</v>
       </c>
       <c r="E342" t="s">
         <v>2817</v>
       </c>
       <c r="F342" t="s">
         <v>95</v>
       </c>
       <c r="G342" t="s">
         <v>329</v>
       </c>
       <c r="H342">
         <v>8</v>
       </c>
       <c r="I342" t="s">
-        <v>3039</v>
+        <v>3040</v>
       </c>
       <c r="J342" t="s">
         <v>2894</v>
       </c>
       <c r="K342" t="s">
-        <v>3040</v>
+        <v>3041</v>
       </c>
       <c r="L342" t="s">
-        <v>3041</v>
+        <v>3042</v>
       </c>
       <c r="M342" t="s">
         <v>2896</v>
       </c>
       <c r="N342" t="s">
-        <v>3042</v>
+        <v>3043</v>
       </c>
       <c r="O342" t="s">
         <v>622</v>
       </c>
       <c r="P342" t="s">
-        <v>3043</v>
+        <v>3044</v>
       </c>
       <c r="Q342" t="s">
-        <v>3044</v>
+        <v>3045</v>
       </c>
     </row>
     <row r="343" spans="1:17">
       <c r="A343">
         <v>342</v>
       </c>
       <c r="B343" t="s">
         <v>17</v>
       </c>
       <c r="C343" t="s">
         <v>2835</v>
       </c>
       <c r="D343" t="s">
-        <v>3045</v>
+        <v>3046</v>
       </c>
       <c r="E343"/>
       <c r="F343" t="s">
         <v>95</v>
       </c>
       <c r="G343" t="s">
         <v>329</v>
       </c>
       <c r="H343">
         <v>8</v>
       </c>
       <c r="I343" t="s">
-        <v>3039</v>
+        <v>3040</v>
       </c>
       <c r="J343" t="s">
-        <v>2938</v>
+        <v>2939</v>
       </c>
       <c r="K343" t="s">
         <v>2476</v>
       </c>
       <c r="L343" t="s">
-        <v>3046</v>
+        <v>3047</v>
       </c>
       <c r="M343" t="s">
         <v>1568</v>
       </c>
       <c r="N343" t="s">
         <v>1396</v>
       </c>
       <c r="O343" t="s">
-        <v>3047</v>
+        <v>3048</v>
       </c>
       <c r="P343" t="s">
-        <v>3048</v>
+        <v>3049</v>
       </c>
       <c r="Q343" t="s">
-        <v>3049</v>
+        <v>3050</v>
       </c>
     </row>
     <row r="344" spans="1:17">
       <c r="A344">
         <v>343</v>
       </c>
       <c r="B344" t="s">
         <v>17</v>
       </c>
       <c r="C344" t="s">
         <v>1368</v>
       </c>
       <c r="D344" t="s">
-        <v>3050</v>
+        <v>3051</v>
       </c>
       <c r="E344"/>
       <c r="F344" t="s">
         <v>248</v>
       </c>
       <c r="G344" t="s">
         <v>329</v>
       </c>
       <c r="H344">
         <v>8</v>
       </c>
       <c r="I344" t="s">
-        <v>3051</v>
+        <v>3052</v>
       </c>
       <c r="J344" t="s">
-        <v>3052</v>
+        <v>3053</v>
       </c>
       <c r="K344" t="s">
-        <v>3053</v>
+        <v>3054</v>
       </c>
       <c r="L344" t="s">
-        <v>3054</v>
+        <v>3055</v>
       </c>
       <c r="M344" t="s">
-        <v>3055</v>
+        <v>3056</v>
       </c>
       <c r="N344" t="s">
-        <v>3056</v>
+        <v>3057</v>
       </c>
       <c r="O344" t="s">
         <v>1842</v>
       </c>
       <c r="P344" t="s">
-        <v>3057</v>
+        <v>3058</v>
       </c>
       <c r="Q344" t="s">
-        <v>3058</v>
+        <v>3059</v>
       </c>
     </row>
     <row r="345" spans="1:17">
       <c r="A345">
         <v>344</v>
       </c>
       <c r="B345" t="s">
         <v>17</v>
       </c>
       <c r="C345" t="s">
         <v>817</v>
       </c>
       <c r="D345" t="s">
-        <v>3059</v>
+        <v>3060</v>
       </c>
       <c r="E345"/>
       <c r="F345" t="s">
         <v>2683</v>
       </c>
       <c r="G345" t="s">
         <v>329</v>
       </c>
       <c r="H345">
         <v>8</v>
       </c>
       <c r="I345" t="s">
-        <v>3060</v>
+        <v>3061</v>
       </c>
       <c r="J345" t="s">
         <v>2467</v>
       </c>
       <c r="K345" t="s">
         <v>2476</v>
       </c>
       <c r="L345" t="s">
         <v>644</v>
       </c>
       <c r="M345" t="s">
-        <v>2939</v>
+        <v>2940</v>
       </c>
       <c r="N345" t="s">
         <v>1249</v>
       </c>
       <c r="O345" t="s">
         <v>1735</v>
       </c>
       <c r="P345" t="s">
-        <v>3061</v>
+        <v>3062</v>
       </c>
       <c r="Q345" t="s">
-        <v>3062</v>
+        <v>3063</v>
       </c>
     </row>
     <row r="346" spans="1:17">
       <c r="A346">
         <v>345</v>
       </c>
       <c r="B346" t="s">
         <v>17</v>
       </c>
       <c r="C346" t="s">
         <v>589</v>
       </c>
       <c r="D346" t="s">
-        <v>3063</v>
+        <v>3064</v>
       </c>
       <c r="E346" t="s">
         <v>306</v>
       </c>
       <c r="F346" t="s">
         <v>105</v>
       </c>
       <c r="G346" t="s">
         <v>674</v>
       </c>
       <c r="H346">
         <v>8</v>
       </c>
       <c r="I346" t="s">
-        <v>3064</v>
+        <v>3065</v>
       </c>
       <c r="J346" t="s">
-        <v>3065</v>
+        <v>3066</v>
       </c>
       <c r="K346" t="s">
-        <v>3066</v>
+        <v>3067</v>
       </c>
       <c r="L346" t="s">
         <v>536</v>
       </c>
       <c r="M346" t="s">
-        <v>3055</v>
+        <v>3056</v>
       </c>
       <c r="N346" t="s">
         <v>1500</v>
       </c>
       <c r="O346" t="s">
         <v>705</v>
       </c>
       <c r="P346" t="s">
-        <v>3036</v>
+        <v>3037</v>
       </c>
       <c r="Q346" t="s">
-        <v>3067</v>
+        <v>3068</v>
       </c>
     </row>
     <row r="347" spans="1:17">
       <c r="A347">
         <v>346</v>
       </c>
       <c r="B347" t="s">
         <v>17</v>
       </c>
       <c r="C347" t="s">
         <v>1922</v>
       </c>
       <c r="D347" t="s">
         <v>1444</v>
       </c>
       <c r="E347" t="s">
         <v>1445</v>
       </c>
       <c r="F347" t="s">
         <v>260</v>
       </c>
       <c r="G347" t="s">
         <v>21</v>
       </c>
       <c r="H347">
         <v>8</v>
       </c>
       <c r="I347" t="s">
-        <v>3068</v>
+        <v>3069</v>
       </c>
       <c r="J347" t="s">
         <v>2915</v>
       </c>
       <c r="K347" t="s">
         <v>2849</v>
       </c>
       <c r="L347" t="s">
         <v>2797</v>
       </c>
       <c r="M347" t="s">
-        <v>3069</v>
+        <v>3070</v>
       </c>
       <c r="N347" t="s">
         <v>87</v>
       </c>
       <c r="O347" t="s">
-        <v>3070</v>
+        <v>3071</v>
       </c>
       <c r="P347" t="s">
-        <v>3071</v>
+        <v>3072</v>
       </c>
       <c r="Q347" t="s">
-        <v>3072</v>
+        <v>3073</v>
       </c>
     </row>
     <row r="348" spans="1:17">
       <c r="A348">
         <v>347</v>
       </c>
       <c r="B348" t="s">
         <v>17</v>
       </c>
       <c r="C348" t="s">
-        <v>3073</v>
+        <v>3074</v>
       </c>
       <c r="D348" t="s">
-        <v>3074</v>
+        <v>3075</v>
       </c>
       <c r="E348"/>
       <c r="F348" t="s">
         <v>248</v>
       </c>
       <c r="G348" t="s">
         <v>963</v>
       </c>
       <c r="H348">
         <v>8</v>
       </c>
       <c r="I348" t="s">
-        <v>3075</v>
+        <v>3076</v>
       </c>
       <c r="J348" t="s">
         <v>2459</v>
       </c>
       <c r="K348" t="s">
         <v>2359</v>
       </c>
       <c r="L348" t="s">
-        <v>3076</v>
+        <v>3077</v>
       </c>
       <c r="M348" t="s">
         <v>1355</v>
       </c>
       <c r="N348" t="s">
-        <v>3077</v>
+        <v>3078</v>
       </c>
       <c r="O348" t="s">
-        <v>3078</v>
+        <v>3079</v>
       </c>
       <c r="P348" t="s">
-        <v>3079</v>
+        <v>3080</v>
       </c>
       <c r="Q348" t="s">
-        <v>3080</v>
+        <v>3081</v>
       </c>
     </row>
     <row r="349" spans="1:17">
       <c r="A349">
         <v>348</v>
       </c>
       <c r="B349" t="s">
         <v>17</v>
       </c>
       <c r="C349" t="s">
         <v>2068</v>
       </c>
       <c r="D349" t="s">
-        <v>3081</v>
+        <v>3082</v>
       </c>
       <c r="E349" t="s">
         <v>372</v>
       </c>
       <c r="F349" t="s">
         <v>373</v>
       </c>
       <c r="G349" t="s">
         <v>329</v>
       </c>
       <c r="H349">
         <v>8</v>
       </c>
       <c r="I349" t="s">
-        <v>3082</v>
+        <v>3083</v>
       </c>
       <c r="J349" t="s">
-        <v>3083</v>
+        <v>3084</v>
       </c>
       <c r="K349" t="s">
-        <v>3084</v>
+        <v>3085</v>
       </c>
       <c r="L349" t="s">
         <v>676</v>
       </c>
       <c r="M349" t="s">
-        <v>3013</v>
+        <v>3014</v>
       </c>
       <c r="N349" t="s">
-        <v>3085</v>
+        <v>3086</v>
       </c>
       <c r="O349" t="s">
-        <v>3086</v>
+        <v>3087</v>
       </c>
       <c r="P349" t="s">
-        <v>3087</v>
+        <v>3088</v>
       </c>
       <c r="Q349" t="s">
-        <v>3088</v>
+        <v>3089</v>
       </c>
     </row>
     <row r="350" spans="1:17">
       <c r="A350">
         <v>349</v>
       </c>
       <c r="B350" t="s">
         <v>17</v>
       </c>
       <c r="C350" t="s">
         <v>1968</v>
       </c>
       <c r="D350" t="s">
-        <v>3089</v>
+        <v>3090</v>
       </c>
       <c r="E350" t="s">
         <v>20</v>
       </c>
       <c r="F350" t="s">
         <v>473</v>
       </c>
       <c r="G350" t="s">
         <v>21</v>
       </c>
       <c r="H350">
         <v>8</v>
       </c>
       <c r="I350" t="s">
-        <v>3090</v>
+        <v>3091</v>
       </c>
       <c r="J350" t="s">
-        <v>2938</v>
+        <v>2939</v>
       </c>
       <c r="K350" t="s">
         <v>2476</v>
       </c>
       <c r="L350" t="s">
-        <v>2966</v>
+        <v>2967</v>
       </c>
       <c r="M350" t="s">
-        <v>3091</v>
+        <v>3092</v>
       </c>
       <c r="N350" t="s">
         <v>1578</v>
       </c>
       <c r="O350" t="s">
-        <v>2968</v>
+        <v>2969</v>
       </c>
       <c r="P350" t="s">
-        <v>3092</v>
+        <v>3093</v>
       </c>
       <c r="Q350" t="s">
-        <v>3093</v>
+        <v>3094</v>
       </c>
     </row>
     <row r="351" spans="1:17">
       <c r="A351">
         <v>350</v>
       </c>
       <c r="B351" t="s">
         <v>17</v>
       </c>
       <c r="C351" t="s">
-        <v>3094</v>
+        <v>3095</v>
       </c>
       <c r="D351" t="s">
         <v>503</v>
       </c>
       <c r="E351" t="s">
         <v>2213</v>
       </c>
       <c r="F351" t="s">
         <v>95</v>
       </c>
       <c r="G351" t="s">
         <v>261</v>
       </c>
       <c r="H351">
         <v>8</v>
       </c>
       <c r="I351" t="s">
-        <v>3095</v>
+        <v>3096</v>
       </c>
       <c r="J351" t="s">
         <v>2622</v>
       </c>
       <c r="K351" t="s">
         <v>2468</v>
       </c>
       <c r="L351" t="s">
         <v>644</v>
       </c>
       <c r="M351" t="s">
-        <v>3091</v>
+        <v>3092</v>
       </c>
       <c r="N351" t="s">
         <v>1578</v>
       </c>
       <c r="O351" t="s">
-        <v>3047</v>
+        <v>3048</v>
       </c>
       <c r="P351" t="s">
-        <v>3092</v>
+        <v>3093</v>
       </c>
       <c r="Q351" t="s">
-        <v>3096</v>
+        <v>3097</v>
       </c>
     </row>
     <row r="352" spans="1:17">
       <c r="A352">
         <v>351</v>
       </c>
       <c r="B352" t="s">
         <v>17</v>
       </c>
       <c r="C352" t="s">
-        <v>3097</v>
+        <v>3098</v>
       </c>
       <c r="D352" t="s">
-        <v>3098</v>
+        <v>3099</v>
       </c>
       <c r="E352" t="s">
         <v>20</v>
       </c>
       <c r="F352"/>
       <c r="G352" t="s">
         <v>170</v>
       </c>
       <c r="H352">
         <v>8</v>
       </c>
       <c r="I352" t="s">
-        <v>3099</v>
+        <v>3100</v>
       </c>
       <c r="J352" t="s">
-        <v>3100</v>
+        <v>3101</v>
       </c>
       <c r="K352" t="s">
         <v>2476</v>
       </c>
       <c r="L352" t="s">
         <v>644</v>
       </c>
       <c r="M352" t="s">
-        <v>3101</v>
+        <v>3102</v>
       </c>
       <c r="N352" t="s">
         <v>1396</v>
       </c>
       <c r="O352" t="s">
-        <v>3047</v>
+        <v>3048</v>
       </c>
       <c r="P352" t="s">
-        <v>3036</v>
+        <v>3037</v>
       </c>
       <c r="Q352" t="s">
-        <v>3102</v>
+        <v>3103</v>
       </c>
     </row>
     <row r="353" spans="1:17">
       <c r="A353">
         <v>352</v>
       </c>
       <c r="B353" t="s">
         <v>17</v>
       </c>
       <c r="C353" t="s">
         <v>234</v>
       </c>
       <c r="D353" t="s">
-        <v>3103</v>
+        <v>3104</v>
       </c>
       <c r="E353" t="s">
         <v>20</v>
       </c>
       <c r="F353"/>
       <c r="G353" t="s">
         <v>21</v>
       </c>
       <c r="H353">
         <v>8</v>
       </c>
       <c r="I353" t="s">
-        <v>3099</v>
+        <v>3100</v>
       </c>
       <c r="J353" t="s">
-        <v>3100</v>
+        <v>3101</v>
       </c>
       <c r="K353" t="s">
         <v>2476</v>
       </c>
       <c r="L353" t="s">
         <v>644</v>
       </c>
       <c r="M353" t="s">
-        <v>3101</v>
+        <v>3102</v>
       </c>
       <c r="N353" t="s">
         <v>1396</v>
       </c>
       <c r="O353" t="s">
-        <v>3047</v>
+        <v>3048</v>
       </c>
       <c r="P353" t="s">
-        <v>3092</v>
+        <v>3093</v>
       </c>
       <c r="Q353" t="s">
-        <v>3104</v>
+        <v>3105</v>
       </c>
     </row>
     <row r="354" spans="1:17">
       <c r="A354">
         <v>353</v>
       </c>
       <c r="B354" t="s">
         <v>17</v>
       </c>
       <c r="C354" t="s">
         <v>2427</v>
       </c>
       <c r="D354" t="s">
-        <v>3105</v>
+        <v>3106</v>
       </c>
       <c r="E354"/>
       <c r="F354"/>
       <c r="G354" t="s">
         <v>21</v>
       </c>
       <c r="H354">
         <v>8</v>
       </c>
       <c r="I354" t="s">
-        <v>3106</v>
+        <v>3107</v>
       </c>
       <c r="J354" t="s">
         <v>2894</v>
       </c>
       <c r="K354" t="s">
-        <v>3107</v>
+        <v>3108</v>
       </c>
       <c r="L354" t="s">
-        <v>3108</v>
+        <v>3109</v>
       </c>
       <c r="M354" t="s">
-        <v>3109</v>
+        <v>3110</v>
       </c>
       <c r="N354" t="s">
-        <v>2976</v>
+        <v>2977</v>
       </c>
       <c r="O354" t="s">
-        <v>3110</v>
+        <v>3111</v>
       </c>
       <c r="P354" t="s">
-        <v>3061</v>
+        <v>3062</v>
       </c>
       <c r="Q354" t="s">
-        <v>3111</v>
+        <v>3112</v>
       </c>
     </row>
     <row r="355" spans="1:17">
       <c r="A355">
         <v>354</v>
       </c>
       <c r="B355" t="s">
         <v>17</v>
       </c>
       <c r="C355" t="s">
         <v>2144</v>
       </c>
       <c r="D355" t="s">
-        <v>3112</v>
+        <v>3113</v>
       </c>
       <c r="E355"/>
       <c r="F355"/>
       <c r="G355" t="s">
         <v>261</v>
       </c>
       <c r="H355">
         <v>8</v>
       </c>
       <c r="I355" t="s">
-        <v>3113</v>
+        <v>3114</v>
       </c>
       <c r="J355" t="s">
-        <v>3052</v>
+        <v>3053</v>
       </c>
       <c r="K355" t="s">
-        <v>3114</v>
+        <v>3115</v>
       </c>
       <c r="L355" t="s">
-        <v>3115</v>
+        <v>3116</v>
       </c>
       <c r="M355" t="s">
         <v>2452</v>
       </c>
       <c r="N355" t="s">
         <v>74</v>
       </c>
       <c r="O355" t="s">
-        <v>3116</v>
+        <v>3117</v>
       </c>
       <c r="P355" t="s">
-        <v>3117</v>
+        <v>3118</v>
       </c>
       <c r="Q355" t="s">
-        <v>3118</v>
+        <v>3119</v>
       </c>
     </row>
     <row r="356" spans="1:17">
       <c r="A356">
         <v>355</v>
       </c>
       <c r="B356" t="s">
         <v>17</v>
       </c>
       <c r="C356" t="s">
-        <v>3119</v>
+        <v>3120</v>
       </c>
       <c r="D356" t="s">
-        <v>3120</v>
+        <v>3121</v>
       </c>
       <c r="E356"/>
       <c r="F356" t="s">
-        <v>3121</v>
+        <v>3122</v>
       </c>
       <c r="G356" t="s">
         <v>329</v>
       </c>
       <c r="H356">
         <v>8</v>
       </c>
       <c r="I356" t="s">
-        <v>3122</v>
+        <v>3123</v>
       </c>
       <c r="J356" t="s">
-        <v>2929</v>
+        <v>2930</v>
       </c>
       <c r="K356" t="s">
-        <v>3123</v>
+        <v>3124</v>
       </c>
       <c r="L356" t="s">
         <v>1198</v>
       </c>
       <c r="M356" t="s">
         <v>222</v>
       </c>
       <c r="N356" t="s">
         <v>1768</v>
       </c>
       <c r="O356" t="s">
         <v>1900</v>
       </c>
       <c r="P356" t="s">
-        <v>3124</v>
+        <v>3125</v>
       </c>
       <c r="Q356" t="s">
-        <v>3125</v>
+        <v>3126</v>
       </c>
     </row>
     <row r="357" spans="1:17">
       <c r="A357">
         <v>356</v>
       </c>
       <c r="B357" t="s">
         <v>153</v>
       </c>
       <c r="C357" t="s">
-        <v>3126</v>
+        <v>3127</v>
       </c>
       <c r="D357" t="s">
-        <v>3127</v>
+        <v>3128</v>
       </c>
       <c r="E357"/>
       <c r="F357" t="s">
         <v>157</v>
       </c>
       <c r="G357" t="s">
         <v>329</v>
       </c>
       <c r="H357">
         <v>8</v>
       </c>
       <c r="I357" t="s">
-        <v>3128</v>
+        <v>3129</v>
       </c>
       <c r="J357" t="s">
-        <v>3129</v>
+        <v>3130</v>
       </c>
       <c r="K357" t="s">
         <v>2555</v>
       </c>
       <c r="L357" t="s">
-        <v>3130</v>
+        <v>3131</v>
       </c>
       <c r="M357" t="s">
-        <v>3131</v>
+        <v>3132</v>
       </c>
       <c r="N357" t="s">
-        <v>3132</v>
+        <v>3133</v>
       </c>
       <c r="O357" t="s">
-        <v>3133</v>
+        <v>3134</v>
       </c>
       <c r="P357" t="s">
-        <v>3134</v>
+        <v>3135</v>
       </c>
       <c r="Q357" t="s">
-        <v>3135</v>
+        <v>3136</v>
       </c>
     </row>
     <row r="358" spans="1:17">
       <c r="A358">
         <v>357</v>
       </c>
       <c r="B358" t="s">
         <v>17</v>
       </c>
       <c r="C358" t="s">
         <v>435</v>
       </c>
       <c r="D358" t="s">
         <v>2396</v>
       </c>
       <c r="E358"/>
       <c r="F358" t="s">
         <v>621</v>
       </c>
       <c r="G358" t="s">
         <v>21</v>
       </c>
       <c r="H358">
         <v>8</v>
       </c>
       <c r="I358" t="s">
-        <v>3136</v>
+        <v>3137</v>
       </c>
       <c r="J358" t="s">
-        <v>3137</v>
+        <v>3138</v>
       </c>
       <c r="K358" t="s">
-        <v>3138</v>
+        <v>3139</v>
       </c>
       <c r="L358" t="s">
         <v>1596</v>
       </c>
       <c r="M358" t="s">
-        <v>3139</v>
+        <v>3140</v>
       </c>
       <c r="N358" t="s">
-        <v>3140</v>
+        <v>3141</v>
       </c>
       <c r="O358" t="s">
-        <v>3141</v>
+        <v>3142</v>
       </c>
       <c r="P358" t="s">
         <v>2252</v>
       </c>
       <c r="Q358" t="s">
-        <v>3142</v>
+        <v>3143</v>
       </c>
     </row>
     <row r="359" spans="1:17">
       <c r="A359">
         <v>358</v>
       </c>
       <c r="B359" t="s">
         <v>17</v>
       </c>
       <c r="C359" t="s">
         <v>1760</v>
       </c>
       <c r="D359" t="s">
-        <v>3143</v>
+        <v>3144</v>
       </c>
       <c r="E359"/>
       <c r="F359" t="s">
         <v>95</v>
       </c>
       <c r="G359" t="s">
         <v>329</v>
       </c>
       <c r="H359">
         <v>8</v>
       </c>
       <c r="I359" t="s">
-        <v>3144</v>
+        <v>3145</v>
       </c>
       <c r="J359" t="s">
         <v>2874</v>
       </c>
       <c r="K359" t="s">
         <v>2755</v>
       </c>
       <c r="L359" t="s">
-        <v>2931</v>
+        <v>2932</v>
       </c>
       <c r="M359" t="s">
         <v>2923</v>
       </c>
       <c r="N359" t="s">
         <v>339</v>
       </c>
       <c r="O359" t="s">
-        <v>3145</v>
+        <v>3146</v>
       </c>
       <c r="P359" t="s">
         <v>2088</v>
       </c>
       <c r="Q359" t="s">
-        <v>3146</v>
+        <v>3147</v>
       </c>
     </row>
     <row r="360" spans="1:17">
       <c r="A360">
         <v>359</v>
       </c>
       <c r="B360" t="s">
         <v>17</v>
       </c>
       <c r="C360" t="s">
         <v>871</v>
       </c>
       <c r="D360" t="s">
-        <v>3147</v>
+        <v>3148</v>
       </c>
       <c r="E360" t="s">
-        <v>3148</v>
+        <v>3149</v>
       </c>
       <c r="F360" t="s">
         <v>95</v>
       </c>
       <c r="G360" t="s">
         <v>261</v>
       </c>
       <c r="H360">
         <v>8</v>
       </c>
       <c r="I360" t="s">
-        <v>3149</v>
+        <v>3150</v>
       </c>
       <c r="J360" t="s">
         <v>2099</v>
       </c>
       <c r="K360" t="s">
         <v>2886</v>
       </c>
       <c r="L360" t="s">
         <v>2797</v>
       </c>
       <c r="M360" t="s">
-        <v>3150</v>
+        <v>3151</v>
       </c>
       <c r="N360" t="s">
-        <v>3151</v>
+        <v>3152</v>
       </c>
       <c r="O360" t="s">
-        <v>3152</v>
+        <v>3153</v>
       </c>
       <c r="P360" t="s">
-        <v>3153</v>
+        <v>3154</v>
       </c>
       <c r="Q360" t="s">
-        <v>3154</v>
+        <v>3155</v>
       </c>
     </row>
     <row r="361" spans="1:17">
       <c r="A361">
         <v>360</v>
       </c>
       <c r="B361" t="s">
         <v>17</v>
       </c>
       <c r="C361" t="s">
-        <v>3155</v>
+        <v>3156</v>
       </c>
       <c r="D361" t="s">
-        <v>3156</v>
+        <v>3157</v>
       </c>
       <c r="E361"/>
       <c r="F361" t="s">
         <v>248</v>
       </c>
       <c r="G361" t="s">
         <v>261</v>
       </c>
       <c r="H361">
         <v>8</v>
       </c>
       <c r="I361" t="s">
-        <v>3157</v>
+        <v>3158</v>
       </c>
       <c r="J361" t="s">
-        <v>2973</v>
+        <v>2974</v>
       </c>
       <c r="K361" t="s">
         <v>2820</v>
       </c>
       <c r="L361" t="s">
-        <v>3158</v>
+        <v>3159</v>
       </c>
       <c r="M361" t="s">
-        <v>3159</v>
+        <v>3160</v>
       </c>
       <c r="N361" t="s">
-        <v>3160</v>
+        <v>3161</v>
       </c>
       <c r="O361" t="s">
         <v>1933</v>
       </c>
       <c r="P361" t="s">
-        <v>3161</v>
+        <v>3162</v>
       </c>
       <c r="Q361" t="s">
-        <v>3162</v>
+        <v>3163</v>
       </c>
     </row>
     <row r="362" spans="1:17">
       <c r="A362">
         <v>361</v>
       </c>
       <c r="B362" t="s">
         <v>17</v>
       </c>
       <c r="C362" t="s">
-        <v>3163</v>
+        <v>3164</v>
       </c>
       <c r="D362" t="s">
-        <v>3164</v>
+        <v>3165</v>
       </c>
       <c r="E362" t="s">
-        <v>3165</v>
+        <v>3166</v>
       </c>
       <c r="F362" t="s">
         <v>373</v>
       </c>
       <c r="G362" t="s">
         <v>329</v>
       </c>
       <c r="H362">
         <v>8</v>
       </c>
       <c r="I362" t="s">
-        <v>3166</v>
+        <v>3167</v>
       </c>
       <c r="J362" t="s">
-        <v>3167</v>
+        <v>3168</v>
       </c>
       <c r="K362" t="s">
-        <v>3168</v>
+        <v>3169</v>
       </c>
       <c r="L362" t="s">
         <v>839</v>
       </c>
       <c r="M362" t="s">
         <v>39</v>
       </c>
       <c r="N362" t="s">
-        <v>3169</v>
+        <v>3170</v>
       </c>
       <c r="O362" t="s">
-        <v>3170</v>
+        <v>3171</v>
       </c>
       <c r="P362" t="s">
-        <v>3171</v>
+        <v>3172</v>
       </c>
       <c r="Q362" t="s">
-        <v>3172</v>
+        <v>3173</v>
       </c>
     </row>
     <row r="363" spans="1:17">
       <c r="A363">
         <v>362</v>
       </c>
       <c r="B363" t="s">
         <v>17</v>
       </c>
       <c r="C363" t="s">
         <v>589</v>
       </c>
       <c r="D363" t="s">
-        <v>3173</v>
+        <v>3174</v>
       </c>
       <c r="E363"/>
       <c r="F363" t="s">
-        <v>3174</v>
+        <v>3175</v>
       </c>
       <c r="G363" t="s">
         <v>170</v>
       </c>
       <c r="H363">
         <v>8</v>
       </c>
       <c r="I363" t="s">
-        <v>3175</v>
+        <v>3176</v>
       </c>
       <c r="J363" t="s">
-        <v>3176</v>
+        <v>3177</v>
       </c>
       <c r="K363" t="s">
-        <v>3177</v>
+        <v>3178</v>
       </c>
       <c r="L363" t="s">
         <v>881</v>
       </c>
       <c r="M363" t="s">
-        <v>3178</v>
+        <v>3179</v>
       </c>
       <c r="N363" t="s">
-        <v>3179</v>
+        <v>3180</v>
       </c>
       <c r="O363" t="s">
-        <v>3180</v>
+        <v>3181</v>
       </c>
       <c r="P363" t="s">
-        <v>3181</v>
+        <v>3182</v>
       </c>
       <c r="Q363" t="s">
-        <v>3182</v>
+        <v>3183</v>
       </c>
     </row>
     <row r="364" spans="1:17">
       <c r="A364">
         <v>363</v>
       </c>
       <c r="B364" t="s">
         <v>17</v>
       </c>
       <c r="C364" t="s">
         <v>711</v>
       </c>
       <c r="D364" t="s">
-        <v>3183</v>
+        <v>3184</v>
       </c>
       <c r="E364" t="s">
-        <v>3184</v>
+        <v>3185</v>
       </c>
       <c r="F364" t="s">
-        <v>3185</v>
+        <v>3186</v>
       </c>
       <c r="G364" t="s">
         <v>170</v>
       </c>
       <c r="H364">
         <v>8</v>
       </c>
       <c r="I364" t="s">
-        <v>3186</v>
+        <v>3187</v>
       </c>
       <c r="J364" t="s">
-        <v>3187</v>
+        <v>3188</v>
       </c>
       <c r="K364" t="s">
-        <v>3188</v>
+        <v>3189</v>
       </c>
       <c r="L364" t="s">
-        <v>3189</v>
+        <v>3190</v>
       </c>
       <c r="M364" t="s">
-        <v>3190</v>
+        <v>3191</v>
       </c>
       <c r="N364" t="s">
-        <v>3191</v>
+        <v>3192</v>
       </c>
       <c r="O364" t="s">
-        <v>3192</v>
+        <v>3193</v>
       </c>
       <c r="P364" t="s">
-        <v>3193</v>
+        <v>3194</v>
       </c>
       <c r="Q364" t="s">
-        <v>3194</v>
+        <v>3195</v>
       </c>
     </row>
     <row r="365" spans="1:17">
       <c r="A365">
         <v>364</v>
       </c>
       <c r="B365" t="s">
         <v>17</v>
       </c>
       <c r="C365" t="s">
-        <v>3195</v>
+        <v>3196</v>
       </c>
       <c r="D365" t="s">
-        <v>3196</v>
+        <v>3197</v>
       </c>
       <c r="E365" t="s">
         <v>142</v>
       </c>
       <c r="F365" t="s">
-        <v>3197</v>
+        <v>3198</v>
       </c>
       <c r="G365" t="s">
         <v>329</v>
       </c>
       <c r="H365">
         <v>8</v>
       </c>
       <c r="I365" t="s">
-        <v>3198</v>
+        <v>3199</v>
       </c>
       <c r="J365" t="s">
-        <v>3187</v>
+        <v>3188</v>
       </c>
       <c r="K365" t="s">
-        <v>3199</v>
+        <v>3200</v>
       </c>
       <c r="L365" t="s">
         <v>866</v>
       </c>
       <c r="M365" t="s">
         <v>1181</v>
       </c>
       <c r="N365" t="s">
-        <v>3200</v>
+        <v>3201</v>
       </c>
       <c r="O365" t="s">
         <v>1874</v>
       </c>
       <c r="P365" t="s">
         <v>2176</v>
       </c>
       <c r="Q365" t="s">
-        <v>3201</v>
+        <v>3202</v>
       </c>
     </row>
     <row r="366" spans="1:17">
       <c r="A366">
         <v>365</v>
       </c>
       <c r="B366" t="s">
         <v>17</v>
       </c>
       <c r="C366" t="s">
         <v>1968</v>
       </c>
       <c r="D366" t="s">
-        <v>3202</v>
+        <v>3203</v>
       </c>
       <c r="E366"/>
       <c r="F366" t="s">
         <v>95</v>
       </c>
       <c r="G366" t="s">
         <v>21</v>
       </c>
       <c r="H366">
         <v>8</v>
       </c>
       <c r="I366" t="s">
-        <v>3203</v>
+        <v>3204</v>
       </c>
       <c r="J366" t="s">
-        <v>3204</v>
+        <v>3205</v>
       </c>
       <c r="K366" t="s">
-        <v>3205</v>
+        <v>3206</v>
       </c>
       <c r="L366" t="s">
-        <v>2996</v>
+        <v>2997</v>
       </c>
       <c r="M366" t="s">
-        <v>3206</v>
+        <v>3207</v>
       </c>
       <c r="N366" t="s">
-        <v>3207</v>
+        <v>3208</v>
       </c>
       <c r="O366" t="s">
-        <v>3208</v>
+        <v>3209</v>
       </c>
       <c r="P366" t="s">
-        <v>3209</v>
+        <v>3210</v>
       </c>
       <c r="Q366" t="s">
-        <v>3210</v>
+        <v>3211</v>
       </c>
     </row>
     <row r="367" spans="1:17">
       <c r="A367">
         <v>366</v>
       </c>
       <c r="B367" t="s">
         <v>17</v>
       </c>
       <c r="C367" t="s">
         <v>2742</v>
       </c>
       <c r="D367" t="s">
-        <v>3211</v>
+        <v>3212</v>
       </c>
       <c r="E367"/>
       <c r="F367"/>
       <c r="G367" t="s">
         <v>329</v>
       </c>
       <c r="H367">
         <v>8</v>
       </c>
       <c r="I367" t="s">
-        <v>3212</v>
+        <v>3213</v>
       </c>
       <c r="J367" t="s">
-        <v>3213</v>
+        <v>3214</v>
       </c>
       <c r="K367" t="s">
         <v>174</v>
       </c>
       <c r="L367" t="s">
-        <v>2996</v>
+        <v>2997</v>
       </c>
       <c r="M367" t="s">
         <v>1346</v>
       </c>
       <c r="N367" t="s">
         <v>1925</v>
       </c>
       <c r="O367" t="s">
-        <v>3192</v>
+        <v>3193</v>
       </c>
       <c r="P367" t="s">
-        <v>3214</v>
+        <v>3215</v>
       </c>
       <c r="Q367" t="s">
-        <v>3215</v>
+        <v>3216</v>
       </c>
     </row>
     <row r="368" spans="1:17">
       <c r="A368">
         <v>367</v>
       </c>
       <c r="B368" t="s">
         <v>17</v>
       </c>
       <c r="C368" t="s">
-        <v>3216</v>
+        <v>3217</v>
       </c>
       <c r="D368" t="s">
-        <v>3217</v>
+        <v>3218</v>
       </c>
       <c r="E368"/>
       <c r="F368" t="s">
         <v>95</v>
       </c>
       <c r="G368" t="s">
         <v>963</v>
       </c>
       <c r="H368">
         <v>8</v>
       </c>
       <c r="I368" t="s">
-        <v>3218</v>
+        <v>3219</v>
       </c>
       <c r="J368" t="s">
-        <v>3219</v>
+        <v>3220</v>
       </c>
       <c r="K368" t="s">
         <v>2875</v>
       </c>
       <c r="L368" t="s">
-        <v>3220</v>
+        <v>3221</v>
       </c>
       <c r="M368" t="s">
-        <v>3221</v>
+        <v>3222</v>
       </c>
       <c r="N368" t="s">
         <v>1219</v>
       </c>
       <c r="O368" t="s">
-        <v>3222</v>
+        <v>3223</v>
       </c>
       <c r="P368" t="s">
-        <v>3223</v>
+        <v>3224</v>
       </c>
       <c r="Q368" t="s">
-        <v>3224</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="369" spans="1:17">
       <c r="A369">
         <v>368</v>
       </c>
       <c r="B369" t="s">
         <v>17</v>
       </c>
       <c r="C369" t="s">
-        <v>3225</v>
+        <v>3226</v>
       </c>
       <c r="D369" t="s">
-        <v>3226</v>
+        <v>3227</v>
       </c>
       <c r="E369" t="s">
         <v>20</v>
       </c>
       <c r="F369" t="s">
         <v>95</v>
       </c>
       <c r="G369" t="s">
         <v>963</v>
       </c>
       <c r="H369">
         <v>8</v>
       </c>
       <c r="I369" t="s">
-        <v>3227</v>
+        <v>3228</v>
       </c>
       <c r="J369" t="s">
         <v>2780</v>
       </c>
       <c r="K369" t="s">
-        <v>3228</v>
+        <v>3229</v>
       </c>
       <c r="L369" t="s">
         <v>760</v>
       </c>
       <c r="M369" t="s">
-        <v>2958</v>
+        <v>2959</v>
       </c>
       <c r="N369" t="s">
-        <v>3229</v>
+        <v>3230</v>
       </c>
       <c r="O369" t="s">
-        <v>3230</v>
+        <v>3231</v>
       </c>
       <c r="P369" t="s">
-        <v>3231</v>
+        <v>3232</v>
       </c>
       <c r="Q369" t="s">
-        <v>3232</v>
+        <v>3233</v>
       </c>
     </row>
     <row r="370" spans="1:17">
       <c r="A370">
         <v>369</v>
       </c>
       <c r="B370" t="s">
         <v>17</v>
       </c>
       <c r="C370" t="s">
-        <v>3233</v>
+        <v>3234</v>
       </c>
       <c r="D370" t="s">
-        <v>3234</v>
+        <v>3235</v>
       </c>
       <c r="E370"/>
       <c r="F370" t="s">
         <v>2552</v>
       </c>
       <c r="G370" t="s">
         <v>963</v>
       </c>
       <c r="H370">
         <v>8</v>
       </c>
       <c r="I370" t="s">
-        <v>3235</v>
+        <v>3236</v>
       </c>
       <c r="J370" t="s">
-        <v>3236</v>
+        <v>3237</v>
       </c>
       <c r="K370" t="s">
         <v>239</v>
       </c>
       <c r="L370" t="s">
         <v>894</v>
       </c>
       <c r="M370" t="s">
-        <v>3237</v>
+        <v>3238</v>
       </c>
       <c r="N370" t="s">
         <v>560</v>
       </c>
       <c r="O370" t="s">
         <v>2094</v>
       </c>
       <c r="P370" t="s">
-        <v>3238</v>
+        <v>3239</v>
       </c>
       <c r="Q370" t="s">
-        <v>3239</v>
+        <v>3240</v>
       </c>
     </row>
     <row r="371" spans="1:17">
       <c r="A371">
         <v>370</v>
       </c>
       <c r="B371" t="s">
         <v>17</v>
       </c>
       <c r="C371" t="s">
         <v>115</v>
       </c>
       <c r="D371" t="s">
-        <v>3240</v>
+        <v>3241</v>
       </c>
       <c r="E371" t="s">
         <v>372</v>
       </c>
       <c r="F371" t="s">
         <v>373</v>
       </c>
       <c r="G371" t="s">
         <v>261</v>
       </c>
       <c r="H371">
         <v>8</v>
       </c>
       <c r="I371" t="s">
-        <v>3241</v>
+        <v>3242</v>
       </c>
       <c r="J371" t="s">
-        <v>3242</v>
+        <v>3243</v>
       </c>
       <c r="K371" t="s">
-        <v>3243</v>
+        <v>3244</v>
       </c>
       <c r="L371" t="s">
-        <v>3244</v>
+        <v>3245</v>
       </c>
       <c r="M371" t="s">
         <v>945</v>
       </c>
       <c r="N371" t="s">
-        <v>3245</v>
+        <v>3246</v>
       </c>
       <c r="O371" t="s">
         <v>806</v>
       </c>
       <c r="P371" t="s">
-        <v>3246</v>
+        <v>3247</v>
       </c>
       <c r="Q371" t="s">
-        <v>3247</v>
+        <v>3248</v>
       </c>
     </row>
     <row r="372" spans="1:17">
       <c r="A372">
         <v>371</v>
       </c>
       <c r="B372" t="s">
         <v>17</v>
       </c>
       <c r="C372" t="s">
         <v>470</v>
       </c>
       <c r="D372" t="s">
-        <v>3248</v>
+        <v>3249</v>
       </c>
       <c r="E372" t="s">
-        <v>3249</v>
+        <v>3250</v>
       </c>
       <c r="F372" t="s">
         <v>95</v>
       </c>
       <c r="G372" t="s">
         <v>21</v>
       </c>
       <c r="H372">
         <v>8</v>
       </c>
       <c r="I372" t="s">
-        <v>3250</v>
+        <v>3251</v>
       </c>
       <c r="J372" t="s">
         <v>1600</v>
       </c>
       <c r="K372" t="s">
-        <v>3084</v>
+        <v>3085</v>
       </c>
       <c r="L372" t="s">
-        <v>3108</v>
+        <v>3109</v>
       </c>
       <c r="M372" t="s">
-        <v>3251</v>
+        <v>3252</v>
       </c>
       <c r="N372" t="s">
         <v>1758</v>
       </c>
       <c r="O372" t="s">
-        <v>3252</v>
+        <v>3253</v>
       </c>
       <c r="P372" t="s">
         <v>2226</v>
       </c>
       <c r="Q372" t="s">
-        <v>3253</v>
+        <v>3254</v>
       </c>
     </row>
     <row r="373" spans="1:17">
       <c r="A373">
         <v>372</v>
       </c>
       <c r="B373" t="s">
         <v>17</v>
       </c>
       <c r="C373" t="s">
-        <v>3254</v>
+        <v>3255</v>
       </c>
       <c r="D373" t="s">
-        <v>3255</v>
+        <v>3256</v>
       </c>
       <c r="E373"/>
       <c r="F373" t="s">
         <v>473</v>
       </c>
       <c r="G373" t="s">
         <v>963</v>
       </c>
       <c r="H373">
         <v>8</v>
       </c>
       <c r="I373" t="s">
-        <v>3256</v>
+        <v>3257</v>
       </c>
       <c r="J373" t="s">
-        <v>3257</v>
+        <v>3258</v>
       </c>
       <c r="K373" t="s">
         <v>441</v>
       </c>
       <c r="L373" t="s">
-        <v>3258</v>
+        <v>3259</v>
       </c>
       <c r="M373" t="s">
-        <v>3259</v>
+        <v>3260</v>
       </c>
       <c r="N373" t="s">
         <v>597</v>
       </c>
       <c r="O373" t="s">
         <v>2076</v>
       </c>
       <c r="P373" t="s">
-        <v>3260</v>
+        <v>3261</v>
       </c>
       <c r="Q373" t="s">
-        <v>3261</v>
+        <v>3262</v>
       </c>
     </row>
     <row r="374" spans="1:17">
       <c r="A374">
         <v>373</v>
       </c>
       <c r="B374" t="s">
         <v>17</v>
       </c>
       <c r="C374" t="s">
-        <v>3262</v>
+        <v>3263</v>
       </c>
       <c r="D374" t="s">
-        <v>3248</v>
+        <v>3249</v>
       </c>
       <c r="E374" t="s">
         <v>2730</v>
       </c>
       <c r="F374" t="s">
-        <v>3263</v>
+        <v>3264</v>
       </c>
       <c r="G374" t="s">
         <v>261</v>
       </c>
       <c r="H374">
         <v>8</v>
       </c>
       <c r="I374" t="s">
-        <v>3264</v>
+        <v>3265</v>
       </c>
       <c r="J374" t="s">
-        <v>3265</v>
+        <v>3266</v>
       </c>
       <c r="K374" t="s">
-        <v>3228</v>
+        <v>3229</v>
       </c>
       <c r="L374" t="s">
-        <v>3033</v>
+        <v>3034</v>
       </c>
       <c r="M374" t="s">
-        <v>3013</v>
+        <v>3014</v>
       </c>
       <c r="N374" t="s">
-        <v>3266</v>
+        <v>3267</v>
       </c>
       <c r="O374" t="s">
-        <v>3267</v>
+        <v>3268</v>
       </c>
       <c r="P374" t="s">
-        <v>3268</v>
+        <v>3269</v>
       </c>
       <c r="Q374" t="s">
-        <v>3269</v>
+        <v>3270</v>
       </c>
     </row>
     <row r="375" spans="1:17">
       <c r="A375">
         <v>374</v>
       </c>
       <c r="B375" t="s">
         <v>17</v>
       </c>
       <c r="C375" t="s">
         <v>1720</v>
       </c>
       <c r="D375" t="s">
-        <v>3270</v>
+        <v>3271</v>
       </c>
       <c r="E375" t="s">
         <v>472</v>
       </c>
       <c r="F375" t="s">
         <v>473</v>
       </c>
       <c r="G375" t="s">
         <v>170</v>
       </c>
       <c r="H375">
         <v>8</v>
       </c>
       <c r="I375" t="s">
-        <v>3271</v>
+        <v>3272</v>
       </c>
       <c r="J375" t="s">
-        <v>3272</v>
+        <v>3273</v>
       </c>
       <c r="K375" t="s">
-        <v>3273</v>
+        <v>3274</v>
       </c>
       <c r="L375" t="s">
-        <v>3274</v>
+        <v>3275</v>
       </c>
       <c r="M375" t="s">
-        <v>3275</v>
+        <v>3276</v>
       </c>
       <c r="N375" t="s">
         <v>501</v>
       </c>
       <c r="O375" t="s">
-        <v>3276</v>
+        <v>3277</v>
       </c>
       <c r="P375" t="s">
-        <v>3277</v>
+        <v>3278</v>
       </c>
       <c r="Q375" t="s">
-        <v>3278</v>
+        <v>3279</v>
       </c>
     </row>
     <row r="376" spans="1:17">
       <c r="A376">
         <v>375</v>
       </c>
       <c r="B376" t="s">
         <v>17</v>
       </c>
       <c r="C376" t="s">
         <v>1026</v>
       </c>
       <c r="D376" t="s">
-        <v>3279</v>
+        <v>3280</v>
       </c>
       <c r="E376"/>
       <c r="F376" t="s">
         <v>95</v>
       </c>
       <c r="G376" t="s">
         <v>329</v>
       </c>
       <c r="H376">
         <v>8</v>
       </c>
       <c r="I376" t="s">
-        <v>3280</v>
+        <v>3281</v>
       </c>
       <c r="J376" t="s">
         <v>2622</v>
       </c>
       <c r="K376" t="s">
-        <v>3281</v>
+        <v>3282</v>
       </c>
       <c r="L376" t="s">
-        <v>3282</v>
+        <v>3283</v>
       </c>
       <c r="M376" t="s">
         <v>1290</v>
       </c>
       <c r="N376" t="s">
-        <v>3283</v>
+        <v>3284</v>
       </c>
       <c r="O376" t="s">
-        <v>3284</v>
+        <v>3285</v>
       </c>
       <c r="P376" t="s">
-        <v>3285</v>
+        <v>3286</v>
       </c>
       <c r="Q376" t="s">
-        <v>3286</v>
+        <v>3287</v>
       </c>
     </row>
     <row r="377" spans="1:17">
       <c r="A377">
         <v>376</v>
       </c>
       <c r="B377" t="s">
         <v>17</v>
       </c>
       <c r="C377" t="s">
-        <v>3287</v>
+        <v>3288</v>
       </c>
       <c r="D377" t="s">
-        <v>3288</v>
+        <v>3289</v>
       </c>
       <c r="E377" t="s">
-        <v>3289</v>
+        <v>3290</v>
       </c>
       <c r="F377" t="s">
         <v>2031</v>
       </c>
       <c r="G377" t="s">
         <v>1762</v>
       </c>
       <c r="H377">
         <v>8</v>
       </c>
       <c r="I377" t="s">
-        <v>3290</v>
+        <v>3291</v>
       </c>
       <c r="J377" t="s">
         <v>2358</v>
       </c>
       <c r="K377" t="s">
         <v>2648</v>
       </c>
       <c r="L377" t="s">
-        <v>3291</v>
+        <v>3292</v>
       </c>
       <c r="M377" t="s">
-        <v>3292</v>
+        <v>3293</v>
       </c>
       <c r="N377" t="s">
         <v>1396</v>
       </c>
       <c r="O377" t="s">
-        <v>3293</v>
+        <v>3294</v>
       </c>
       <c r="P377" t="s">
-        <v>3294</v>
+        <v>3295</v>
       </c>
       <c r="Q377" t="s">
-        <v>3295</v>
+        <v>3296</v>
       </c>
     </row>
     <row r="378" spans="1:17">
       <c r="A378">
         <v>377</v>
       </c>
       <c r="B378" t="s">
         <v>17</v>
       </c>
       <c r="C378" t="s">
         <v>2418</v>
       </c>
       <c r="D378" t="s">
-        <v>3296</v>
+        <v>3297</v>
       </c>
       <c r="E378"/>
       <c r="F378"/>
       <c r="G378" t="s">
         <v>329</v>
       </c>
       <c r="H378">
         <v>8</v>
       </c>
       <c r="I378" t="s">
-        <v>3297</v>
+        <v>3298</v>
       </c>
       <c r="J378" t="s">
-        <v>3204</v>
+        <v>3205</v>
       </c>
       <c r="K378" t="s">
         <v>219</v>
       </c>
       <c r="L378" t="s">
         <v>1009</v>
       </c>
       <c r="M378" t="s">
         <v>1490</v>
       </c>
       <c r="N378" t="s">
-        <v>3298</v>
+        <v>3299</v>
       </c>
       <c r="O378" t="s">
-        <v>3299</v>
+        <v>3300</v>
       </c>
       <c r="P378" t="s">
-        <v>3300</v>
+        <v>3301</v>
       </c>
       <c r="Q378" t="s">
-        <v>3301</v>
+        <v>3302</v>
       </c>
     </row>
     <row r="379" spans="1:17">
       <c r="A379">
         <v>378</v>
       </c>
       <c r="B379" t="s">
         <v>17</v>
       </c>
       <c r="C379" t="s">
-        <v>3302</v>
+        <v>3303</v>
       </c>
       <c r="D379" t="s">
-        <v>3303</v>
+        <v>3304</v>
       </c>
       <c r="E379"/>
       <c r="F379" t="s">
         <v>95</v>
       </c>
       <c r="G379" t="s">
         <v>963</v>
       </c>
       <c r="H379">
         <v>8</v>
       </c>
       <c r="I379" t="s">
-        <v>3304</v>
+        <v>3305</v>
       </c>
       <c r="J379" t="s">
-        <v>3305</v>
+        <v>3306</v>
       </c>
       <c r="K379" t="s">
         <v>355</v>
       </c>
       <c r="L379" t="s">
         <v>1046</v>
       </c>
       <c r="M379" t="s">
-        <v>3306</v>
+        <v>3307</v>
       </c>
       <c r="N379" t="s">
         <v>646</v>
       </c>
       <c r="O379" t="s">
-        <v>3307</v>
+        <v>3308</v>
       </c>
       <c r="P379" t="s">
-        <v>3308</v>
+        <v>3309</v>
       </c>
       <c r="Q379" t="s">
-        <v>3309</v>
+        <v>3310</v>
       </c>
     </row>
     <row r="380" spans="1:17">
       <c r="A380">
         <v>379</v>
       </c>
       <c r="B380" t="s">
         <v>17</v>
       </c>
       <c r="C380" t="s">
         <v>850</v>
       </c>
       <c r="D380" t="s">
-        <v>3310</v>
+        <v>3311</v>
       </c>
       <c r="E380" t="s">
         <v>20</v>
       </c>
       <c r="F380" t="s">
         <v>633</v>
       </c>
       <c r="G380" t="s">
         <v>329</v>
       </c>
       <c r="H380">
         <v>8</v>
       </c>
       <c r="I380" t="s">
-        <v>3311</v>
+        <v>3312</v>
       </c>
       <c r="J380" t="s">
         <v>2204</v>
       </c>
       <c r="K380" t="s">
         <v>2555</v>
       </c>
       <c r="L380" t="s">
-        <v>3005</v>
+        <v>3006</v>
       </c>
       <c r="M380" t="s">
-        <v>3312</v>
+        <v>3313</v>
       </c>
       <c r="N380" t="s">
-        <v>3313</v>
+        <v>3314</v>
       </c>
       <c r="O380" t="s">
         <v>989</v>
       </c>
       <c r="P380" t="s">
-        <v>3314</v>
+        <v>3315</v>
       </c>
       <c r="Q380" t="s">
-        <v>3315</v>
+        <v>3316</v>
       </c>
     </row>
     <row r="381" spans="1:17">
       <c r="A381">
         <v>380</v>
       </c>
       <c r="B381" t="s">
         <v>17</v>
       </c>
       <c r="C381" t="s">
-        <v>3316</v>
+        <v>3317</v>
       </c>
       <c r="D381" t="s">
-        <v>3317</v>
+        <v>3318</v>
       </c>
       <c r="E381" t="s">
         <v>306</v>
       </c>
       <c r="F381" t="s">
         <v>962</v>
       </c>
       <c r="G381" t="s">
         <v>963</v>
       </c>
       <c r="H381">
         <v>8</v>
       </c>
       <c r="I381" t="s">
-        <v>3318</v>
+        <v>3319</v>
       </c>
       <c r="J381" t="s">
         <v>2475</v>
       </c>
       <c r="K381" t="s">
-        <v>3188</v>
+        <v>3189</v>
       </c>
       <c r="L381" t="s">
-        <v>3189</v>
+        <v>3190</v>
       </c>
       <c r="M381" t="s">
-        <v>3319</v>
+        <v>3320</v>
       </c>
       <c r="N381" t="s">
-        <v>3191</v>
+        <v>3192</v>
       </c>
       <c r="O381" t="s">
-        <v>3320</v>
+        <v>3321</v>
       </c>
       <c r="P381" t="s">
-        <v>3321</v>
+        <v>3322</v>
       </c>
       <c r="Q381" t="s">
-        <v>3322</v>
+        <v>3323</v>
       </c>
     </row>
     <row r="382" spans="1:17">
       <c r="A382">
         <v>381</v>
       </c>
       <c r="B382" t="s">
         <v>17</v>
       </c>
       <c r="C382" t="s">
-        <v>3323</v>
+        <v>3324</v>
       </c>
       <c r="D382" t="s">
-        <v>3324</v>
+        <v>3325</v>
       </c>
       <c r="E382" t="s">
         <v>306</v>
       </c>
       <c r="F382" t="s">
         <v>118</v>
       </c>
       <c r="G382" t="s">
         <v>674</v>
       </c>
       <c r="H382">
         <v>8</v>
       </c>
       <c r="I382" t="s">
-        <v>3325</v>
+        <v>3326</v>
       </c>
       <c r="J382" t="s">
-        <v>3326</v>
+        <v>3327</v>
       </c>
       <c r="K382" t="s">
-        <v>3327</v>
+        <v>3328</v>
       </c>
       <c r="L382" t="s">
-        <v>3328</v>
+        <v>3329</v>
       </c>
       <c r="M382" t="s">
-        <v>3329</v>
+        <v>3330</v>
       </c>
       <c r="N382" t="s">
-        <v>3330</v>
+        <v>3331</v>
       </c>
       <c r="O382" t="s">
-        <v>3331</v>
+        <v>3332</v>
       </c>
       <c r="P382" t="s">
-        <v>3332</v>
+        <v>3333</v>
       </c>
       <c r="Q382" t="s">
-        <v>3333</v>
+        <v>3334</v>
       </c>
     </row>
     <row r="383" spans="1:17">
       <c r="A383">
         <v>382</v>
       </c>
       <c r="B383" t="s">
         <v>17</v>
       </c>
       <c r="C383" t="s">
-        <v>3334</v>
+        <v>3335</v>
       </c>
       <c r="D383" t="s">
-        <v>3335</v>
+        <v>3336</v>
       </c>
       <c r="E383" t="s">
         <v>20</v>
       </c>
       <c r="F383" t="s">
         <v>95</v>
       </c>
       <c r="G383" t="s">
         <v>963</v>
       </c>
       <c r="H383">
         <v>8</v>
       </c>
       <c r="I383" t="s">
-        <v>3336</v>
+        <v>3337</v>
       </c>
       <c r="J383" t="s">
-        <v>3337</v>
+        <v>3338</v>
       </c>
       <c r="K383" t="s">
-        <v>3338</v>
+        <v>3339</v>
       </c>
       <c r="L383" t="s">
-        <v>3339</v>
+        <v>3340</v>
       </c>
       <c r="M383" t="s">
         <v>1404</v>
       </c>
       <c r="N383" t="s">
-        <v>3340</v>
+        <v>3341</v>
       </c>
       <c r="O383" t="s">
         <v>2154</v>
       </c>
       <c r="P383" t="s">
         <v>2365</v>
       </c>
       <c r="Q383" t="s">
-        <v>3341</v>
+        <v>3342</v>
       </c>
     </row>
     <row r="384" spans="1:17">
       <c r="A384">
         <v>383</v>
       </c>
       <c r="B384" t="s">
         <v>17</v>
       </c>
       <c r="C384" t="s">
-        <v>3342</v>
+        <v>3343</v>
       </c>
       <c r="D384" t="s">
-        <v>3343</v>
+        <v>3344</v>
       </c>
       <c r="E384" t="s">
-        <v>3344</v>
+        <v>3345</v>
       </c>
       <c r="F384" t="s">
         <v>1223</v>
       </c>
       <c r="G384" t="s">
         <v>170</v>
       </c>
       <c r="H384">
         <v>8</v>
       </c>
       <c r="I384" t="s">
-        <v>3345</v>
+        <v>3346</v>
       </c>
       <c r="J384" t="s">
-        <v>3346</v>
+        <v>3347</v>
       </c>
       <c r="K384" t="s">
-        <v>2982</v>
+        <v>2983</v>
       </c>
       <c r="L384" t="s">
-        <v>3347</v>
+        <v>3348</v>
       </c>
       <c r="M384" t="s">
-        <v>3348</v>
+        <v>3349</v>
       </c>
       <c r="N384" t="s">
-        <v>3349</v>
+        <v>3350</v>
       </c>
       <c r="O384" t="s">
-        <v>3350</v>
+        <v>3351</v>
       </c>
       <c r="P384" t="s">
-        <v>3351</v>
+        <v>3352</v>
       </c>
       <c r="Q384" t="s">
-        <v>3352</v>
+        <v>3353</v>
       </c>
     </row>
     <row r="385" spans="1:17">
       <c r="A385">
         <v>384</v>
       </c>
       <c r="B385" t="s">
         <v>17</v>
       </c>
       <c r="C385" t="s">
-        <v>3353</v>
+        <v>3354</v>
       </c>
       <c r="D385" t="s">
-        <v>3354</v>
+        <v>3355</v>
       </c>
       <c r="E385" t="s">
         <v>2534</v>
       </c>
       <c r="F385" t="s">
         <v>473</v>
       </c>
       <c r="G385" t="s">
         <v>963</v>
       </c>
       <c r="H385">
         <v>8</v>
       </c>
       <c r="I385" t="s">
-        <v>3355</v>
+        <v>3356</v>
       </c>
       <c r="J385" t="s">
-        <v>3356</v>
+        <v>3357</v>
       </c>
       <c r="K385" t="s">
         <v>288</v>
       </c>
       <c r="L385" t="s">
-        <v>3357</v>
+        <v>3358</v>
       </c>
       <c r="M385" t="s">
-        <v>3358</v>
+        <v>3359</v>
       </c>
       <c r="N385" t="s">
-        <v>3359</v>
+        <v>3360</v>
       </c>
       <c r="O385" t="s">
-        <v>3360</v>
+        <v>3361</v>
       </c>
       <c r="P385" t="s">
-        <v>3361</v>
+        <v>3362</v>
       </c>
       <c r="Q385" t="s">
-        <v>3362</v>
+        <v>3363</v>
       </c>
     </row>
     <row r="386" spans="1:17">
       <c r="A386">
         <v>385</v>
       </c>
       <c r="B386" t="s">
         <v>17</v>
       </c>
       <c r="C386" t="s">
         <v>899</v>
       </c>
       <c r="D386" t="s">
-        <v>3363</v>
+        <v>3364</v>
       </c>
       <c r="E386" t="s">
-        <v>3364</v>
+        <v>3365</v>
       </c>
       <c r="F386" t="s">
         <v>713</v>
       </c>
       <c r="G386" t="s">
         <v>21</v>
       </c>
       <c r="H386">
         <v>8</v>
       </c>
       <c r="I386" t="s">
-        <v>3365</v>
+        <v>3366</v>
       </c>
       <c r="J386" t="s">
-        <v>3213</v>
+        <v>3214</v>
       </c>
       <c r="K386" t="s">
-        <v>3366</v>
+        <v>3367</v>
       </c>
       <c r="L386" t="s">
-        <v>3367</v>
+        <v>3368</v>
       </c>
       <c r="M386" t="s">
-        <v>3368</v>
+        <v>3369</v>
       </c>
       <c r="N386" t="s">
         <v>749</v>
       </c>
       <c r="O386" t="s">
         <v>2249</v>
       </c>
       <c r="P386" t="s">
-        <v>3369</v>
+        <v>3370</v>
       </c>
       <c r="Q386" t="s">
-        <v>3370</v>
+        <v>3371</v>
       </c>
     </row>
     <row r="387" spans="1:17">
       <c r="A387">
         <v>386</v>
       </c>
       <c r="B387" t="s">
         <v>17</v>
       </c>
       <c r="C387" t="s">
-        <v>3371</v>
+        <v>3372</v>
       </c>
       <c r="D387" t="s">
-        <v>3372</v>
+        <v>3373</v>
       </c>
       <c r="E387" t="s">
-        <v>3373</v>
+        <v>3374</v>
       </c>
       <c r="F387" t="s">
         <v>95</v>
       </c>
       <c r="G387" t="s">
         <v>963</v>
       </c>
       <c r="H387">
         <v>8</v>
       </c>
       <c r="I387" t="s">
-        <v>3374</v>
+        <v>3375</v>
       </c>
       <c r="J387" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="K387" t="s">
         <v>418</v>
       </c>
       <c r="L387" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="M387" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="N387" t="s">
-        <v>3330</v>
+        <v>3331</v>
       </c>
       <c r="O387" t="s">
-        <v>3378</v>
+        <v>3379</v>
       </c>
       <c r="P387" t="s">
-        <v>3379</v>
+        <v>3380</v>
       </c>
       <c r="Q387" t="s">
-        <v>3380</v>
+        <v>3381</v>
       </c>
     </row>
     <row r="388" spans="1:17">
       <c r="A388">
         <v>387</v>
       </c>
       <c r="B388" t="s">
-        <v>3381</v>
+        <v>3382</v>
       </c>
       <c r="C388" t="s">
-        <v>3382</v>
+        <v>3383</v>
       </c>
       <c r="D388" t="s">
-        <v>3383</v>
+        <v>3384</v>
       </c>
       <c r="E388"/>
       <c r="F388"/>
       <c r="G388" t="s">
         <v>329</v>
       </c>
       <c r="H388">
         <v>8</v>
       </c>
       <c r="I388" t="s">
-        <v>3384</v>
+        <v>3385</v>
       </c>
       <c r="J388" t="s">
-        <v>3385</v>
+        <v>3386</v>
       </c>
       <c r="K388" t="s">
-        <v>3168</v>
+        <v>3169</v>
       </c>
       <c r="L388" t="s">
-        <v>3386</v>
+        <v>3387</v>
       </c>
       <c r="M388" t="s">
         <v>1530</v>
       </c>
       <c r="N388" t="s">
-        <v>3387</v>
+        <v>3388</v>
       </c>
       <c r="O388" t="s">
-        <v>3388</v>
+        <v>3389</v>
       </c>
       <c r="P388" t="s">
-        <v>3389</v>
+        <v>3390</v>
       </c>
       <c r="Q388" t="s">
-        <v>3390</v>
+        <v>3391</v>
       </c>
     </row>
     <row r="389" spans="1:17">
       <c r="A389">
         <v>388</v>
       </c>
       <c r="B389" t="s">
         <v>17</v>
       </c>
       <c r="C389" t="s">
-        <v>3391</v>
+        <v>3392</v>
       </c>
       <c r="D389" t="s">
-        <v>3392</v>
+        <v>3393</v>
       </c>
       <c r="E389" t="s">
-        <v>3393</v>
+        <v>3394</v>
       </c>
       <c r="F389" t="s">
         <v>95</v>
       </c>
       <c r="G389" t="s">
         <v>261</v>
       </c>
       <c r="H389">
         <v>8</v>
       </c>
       <c r="I389" t="s">
-        <v>3394</v>
+        <v>3395</v>
       </c>
       <c r="J389" t="s">
-        <v>3395</v>
+        <v>3396</v>
       </c>
       <c r="K389" t="s">
         <v>2580</v>
       </c>
       <c r="L389" t="s">
-        <v>3396</v>
+        <v>3397</v>
       </c>
       <c r="M389" t="s">
-        <v>3397</v>
+        <v>3398</v>
       </c>
       <c r="N389" t="s">
-        <v>3398</v>
+        <v>3399</v>
       </c>
       <c r="O389" t="s">
-        <v>3399</v>
+        <v>3400</v>
       </c>
       <c r="P389" t="s">
-        <v>3400</v>
+        <v>3401</v>
       </c>
       <c r="Q389" t="s">
-        <v>3401</v>
+        <v>3402</v>
       </c>
     </row>
     <row r="390" spans="1:17">
       <c r="A390">
         <v>389</v>
       </c>
       <c r="B390" t="s">
         <v>17</v>
       </c>
       <c r="C390" t="s">
-        <v>3402</v>
+        <v>3403</v>
       </c>
       <c r="D390" t="s">
-        <v>3403</v>
+        <v>3404</v>
       </c>
       <c r="E390" t="s">
-        <v>3404</v>
+        <v>3405</v>
       </c>
       <c r="F390" t="s">
-        <v>3405</v>
+        <v>3406</v>
       </c>
       <c r="G390" t="s">
         <v>963</v>
       </c>
       <c r="H390">
         <v>8</v>
       </c>
       <c r="I390" t="s">
-        <v>3406</v>
+        <v>3407</v>
       </c>
       <c r="J390" t="s">
-        <v>3407</v>
+        <v>3408</v>
       </c>
       <c r="K390" t="s">
-        <v>3408</v>
+        <v>3409</v>
       </c>
       <c r="L390" t="s">
-        <v>3409</v>
+        <v>3410</v>
       </c>
       <c r="M390" t="s">
-        <v>3410</v>
+        <v>3411</v>
       </c>
       <c r="N390" t="s">
-        <v>3411</v>
+        <v>3412</v>
       </c>
       <c r="O390" t="s">
         <v>2324</v>
       </c>
       <c r="P390" t="s">
-        <v>3412</v>
+        <v>3413</v>
       </c>
       <c r="Q390" t="s">
-        <v>3413</v>
+        <v>3414</v>
       </c>
     </row>
     <row r="391" spans="1:17">
       <c r="A391">
         <v>390</v>
       </c>
       <c r="B391" t="s">
         <v>17</v>
       </c>
       <c r="C391" t="s">
-        <v>3414</v>
+        <v>3415</v>
       </c>
       <c r="D391" t="s">
-        <v>3415</v>
+        <v>3416</v>
       </c>
       <c r="E391"/>
       <c r="F391"/>
       <c r="G391" t="s">
         <v>329</v>
       </c>
       <c r="H391">
         <v>8</v>
       </c>
       <c r="I391" t="s">
-        <v>3416</v>
+        <v>3417</v>
       </c>
       <c r="J391" t="s">
-        <v>3417</v>
+        <v>3418</v>
       </c>
       <c r="K391" t="s">
-        <v>3418</v>
+        <v>3419</v>
       </c>
       <c r="L391" t="s">
-        <v>3419</v>
+        <v>3420</v>
       </c>
       <c r="M391" t="s">
-        <v>3420</v>
+        <v>3421</v>
       </c>
       <c r="N391" t="s">
-        <v>3421</v>
+        <v>3422</v>
       </c>
       <c r="O391" t="s">
         <v>2290</v>
       </c>
       <c r="P391" t="s">
-        <v>3422</v>
+        <v>3423</v>
       </c>
       <c r="Q391" t="s">
-        <v>3423</v>
+        <v>3424</v>
       </c>
     </row>
     <row r="392" spans="1:17">
       <c r="A392">
         <v>391</v>
       </c>
       <c r="B392" t="s">
         <v>17</v>
       </c>
       <c r="C392" t="s">
-        <v>3353</v>
+        <v>3354</v>
       </c>
       <c r="D392" t="s">
-        <v>3424</v>
+        <v>3425</v>
       </c>
       <c r="E392" t="s">
         <v>513</v>
       </c>
       <c r="F392" t="s">
         <v>95</v>
       </c>
       <c r="G392" t="s">
         <v>329</v>
       </c>
       <c r="H392">
         <v>8</v>
       </c>
       <c r="I392" t="s">
-        <v>3425</v>
+        <v>3426</v>
       </c>
       <c r="J392" t="s">
         <v>1544</v>
       </c>
       <c r="K392" t="s">
         <v>2849</v>
       </c>
       <c r="L392" t="s">
         <v>2658</v>
       </c>
       <c r="M392" t="s">
-        <v>3426</v>
+        <v>3427</v>
       </c>
       <c r="N392" t="s">
-        <v>3427</v>
+        <v>3428</v>
       </c>
       <c r="O392" t="s">
-        <v>3035</v>
+        <v>3036</v>
       </c>
       <c r="P392" t="s">
-        <v>3428</v>
+        <v>3429</v>
       </c>
       <c r="Q392" t="s">
-        <v>3429</v>
+        <v>3430</v>
       </c>
     </row>
     <row r="393" spans="1:17">
       <c r="A393">
         <v>392</v>
       </c>
       <c r="B393" t="s">
         <v>17</v>
       </c>
       <c r="C393" t="s">
-        <v>3025</v>
+        <v>3026</v>
       </c>
       <c r="D393" t="s">
-        <v>3430</v>
+        <v>3431</v>
       </c>
       <c r="E393"/>
       <c r="F393" t="s">
         <v>95</v>
       </c>
       <c r="G393" t="s">
         <v>261</v>
       </c>
       <c r="H393">
         <v>8</v>
       </c>
       <c r="I393" t="s">
-        <v>3431</v>
+        <v>3432</v>
       </c>
       <c r="J393" t="s">
-        <v>3052</v>
+        <v>3053</v>
       </c>
       <c r="K393" t="s">
         <v>2555</v>
       </c>
       <c r="L393" t="s">
-        <v>3432</v>
+        <v>3433</v>
       </c>
       <c r="M393" t="s">
-        <v>3433</v>
+        <v>3434</v>
       </c>
       <c r="N393" t="s">
-        <v>3434</v>
+        <v>3435</v>
       </c>
       <c r="O393" t="s">
-        <v>3435</v>
+        <v>3436</v>
       </c>
       <c r="P393" t="s">
         <v>2507</v>
       </c>
       <c r="Q393" t="s">
-        <v>3436</v>
+        <v>3437</v>
       </c>
     </row>
     <row r="394" spans="1:17">
       <c r="A394">
         <v>393</v>
       </c>
       <c r="B394" t="s">
         <v>17</v>
       </c>
       <c r="C394" t="s">
-        <v>3437</v>
+        <v>3438</v>
       </c>
       <c r="D394" t="s">
-        <v>3211</v>
+        <v>3212</v>
       </c>
       <c r="E394"/>
       <c r="F394" t="s">
         <v>95</v>
       </c>
       <c r="G394" t="s">
         <v>1762</v>
       </c>
       <c r="H394">
         <v>8</v>
       </c>
       <c r="I394" t="s">
-        <v>3438</v>
+        <v>3439</v>
       </c>
       <c r="J394" t="s">
-        <v>3439</v>
+        <v>3440</v>
       </c>
       <c r="K394" t="s">
         <v>298</v>
       </c>
       <c r="L394" t="s">
         <v>1046</v>
       </c>
       <c r="M394" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="N394" t="s">
-        <v>3440</v>
+        <v>3441</v>
       </c>
       <c r="O394" t="s">
-        <v>3441</v>
+        <v>3442</v>
       </c>
       <c r="P394" t="s">
-        <v>3442</v>
+        <v>3443</v>
       </c>
       <c r="Q394" t="s">
-        <v>3443</v>
+        <v>3444</v>
       </c>
     </row>
     <row r="395" spans="1:17">
       <c r="A395">
         <v>394</v>
       </c>
       <c r="B395" t="s">
         <v>17</v>
       </c>
       <c r="C395" t="s">
         <v>2418</v>
       </c>
       <c r="D395" t="s">
-        <v>3444</v>
+        <v>3445</v>
       </c>
       <c r="E395" t="s">
         <v>142</v>
       </c>
       <c r="F395" t="s">
-        <v>3263</v>
+        <v>3264</v>
       </c>
       <c r="G395" t="s">
         <v>329</v>
       </c>
       <c r="H395">
         <v>8</v>
       </c>
       <c r="I395" t="s">
-        <v>3438</v>
+        <v>3439</v>
       </c>
       <c r="J395" t="s">
-        <v>3445</v>
+        <v>3446</v>
       </c>
       <c r="K395" t="s">
         <v>298</v>
       </c>
       <c r="L395" t="s">
         <v>1046</v>
       </c>
       <c r="M395" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="N395" t="s">
-        <v>3440</v>
+        <v>3441</v>
       </c>
       <c r="O395" t="s">
-        <v>3441</v>
+        <v>3442</v>
       </c>
       <c r="P395" t="s">
-        <v>3446</v>
+        <v>3447</v>
       </c>
       <c r="Q395" t="s">
-        <v>3447</v>
+        <v>3448</v>
       </c>
     </row>
     <row r="396" spans="1:17">
       <c r="A396">
         <v>395</v>
       </c>
       <c r="B396" t="s">
         <v>17</v>
       </c>
       <c r="C396" t="s">
         <v>1406</v>
       </c>
       <c r="D396" t="s">
-        <v>3448</v>
+        <v>3449</v>
       </c>
       <c r="E396" t="s">
-        <v>3449</v>
+        <v>3450</v>
       </c>
       <c r="F396" t="s">
         <v>317</v>
       </c>
       <c r="G396" t="s">
         <v>21</v>
       </c>
       <c r="H396">
         <v>8</v>
       </c>
       <c r="I396" t="s">
-        <v>3450</v>
+        <v>3451</v>
       </c>
       <c r="J396" t="s">
         <v>2459</v>
       </c>
       <c r="K396" t="s">
-        <v>3451</v>
+        <v>3452</v>
       </c>
       <c r="L396" t="s">
-        <v>3452</v>
+        <v>3453</v>
       </c>
       <c r="M396" t="s">
-        <v>3453</v>
+        <v>3454</v>
       </c>
       <c r="N396" t="s">
-        <v>3454</v>
+        <v>3455</v>
       </c>
       <c r="O396" t="s">
-        <v>3455</v>
+        <v>3456</v>
       </c>
       <c r="P396" t="s">
-        <v>3456</v>
+        <v>3457</v>
       </c>
       <c r="Q396" t="s">
-        <v>3457</v>
+        <v>3458</v>
       </c>
     </row>
     <row r="397" spans="1:17">
       <c r="A397">
         <v>396</v>
       </c>
       <c r="B397" t="s">
         <v>17</v>
       </c>
       <c r="C397" t="s">
         <v>435</v>
       </c>
       <c r="D397" t="s">
-        <v>3458</v>
+        <v>3459</v>
       </c>
       <c r="E397"/>
       <c r="F397"/>
       <c r="G397" t="s">
         <v>21</v>
       </c>
       <c r="H397">
         <v>8</v>
       </c>
       <c r="I397" t="s">
-        <v>3459</v>
+        <v>3460</v>
       </c>
       <c r="J397" t="s">
-        <v>2938</v>
+        <v>2939</v>
       </c>
       <c r="K397" t="s">
         <v>2476</v>
       </c>
       <c r="L397" t="s">
-        <v>3460</v>
+        <v>3461</v>
       </c>
       <c r="M397" t="s">
-        <v>3091</v>
+        <v>3092</v>
       </c>
       <c r="N397" t="s">
         <v>1578</v>
       </c>
       <c r="O397" t="s">
         <v>766</v>
       </c>
       <c r="P397" t="s">
-        <v>3260</v>
+        <v>3261</v>
       </c>
       <c r="Q397" t="s">
-        <v>3461</v>
+        <v>3462</v>
       </c>
     </row>
     <row r="398" spans="1:17">
       <c r="A398">
         <v>397</v>
       </c>
       <c r="B398" t="s">
         <v>17</v>
       </c>
       <c r="C398" t="s">
         <v>470</v>
       </c>
       <c r="D398" t="s">
-        <v>3462</v>
+        <v>3463</v>
       </c>
       <c r="E398"/>
       <c r="F398" t="s">
         <v>1223</v>
       </c>
       <c r="G398" t="s">
         <v>21</v>
       </c>
       <c r="H398">
         <v>8</v>
       </c>
       <c r="I398" t="s">
-        <v>3463</v>
+        <v>3464</v>
       </c>
       <c r="J398" t="s">
-        <v>3464</v>
+        <v>3465</v>
       </c>
       <c r="K398" t="s">
         <v>429</v>
       </c>
       <c r="L398" t="s">
-        <v>3465</v>
+        <v>3466</v>
       </c>
       <c r="M398" t="s">
-        <v>3466</v>
+        <v>3467</v>
       </c>
       <c r="N398" t="s">
         <v>171</v>
       </c>
       <c r="O398" t="s">
         <v>1213</v>
       </c>
       <c r="P398" t="s">
-        <v>3467</v>
+        <v>3468</v>
       </c>
       <c r="Q398" t="s">
-        <v>3468</v>
+        <v>3469</v>
       </c>
     </row>
     <row r="399" spans="1:17">
       <c r="A399">
         <v>398</v>
       </c>
       <c r="B399" t="s">
         <v>17</v>
       </c>
       <c r="C399" t="s">
-        <v>3469</v>
+        <v>3470</v>
       </c>
       <c r="D399" t="s">
-        <v>3470</v>
+        <v>3471</v>
       </c>
       <c r="E399"/>
       <c r="F399" t="s">
         <v>95</v>
       </c>
       <c r="G399" t="s">
         <v>1762</v>
       </c>
       <c r="H399">
         <v>8</v>
       </c>
       <c r="I399" t="s">
-        <v>3471</v>
+        <v>3472</v>
       </c>
       <c r="J399" t="s">
-        <v>3445</v>
+        <v>3446</v>
       </c>
       <c r="K399" t="s">
-        <v>3472</v>
+        <v>3473</v>
       </c>
       <c r="L399" t="s">
         <v>1465</v>
       </c>
       <c r="M399" t="s">
-        <v>3473</v>
+        <v>3474</v>
       </c>
       <c r="N399" t="s">
         <v>2141</v>
       </c>
       <c r="O399" t="s">
-        <v>3474</v>
+        <v>3475</v>
       </c>
       <c r="P399" t="s">
-        <v>3475</v>
+        <v>3476</v>
       </c>
       <c r="Q399" t="s">
-        <v>3476</v>
+        <v>3477</v>
       </c>
     </row>
     <row r="400" spans="1:17">
       <c r="A400">
         <v>399</v>
       </c>
       <c r="B400" t="s">
         <v>17</v>
       </c>
       <c r="C400" t="s">
-        <v>3477</v>
+        <v>3478</v>
       </c>
       <c r="D400" t="s">
-        <v>3478</v>
+        <v>3479</v>
       </c>
       <c r="E400"/>
       <c r="F400" t="s">
         <v>95</v>
       </c>
       <c r="G400" t="s">
         <v>329</v>
       </c>
       <c r="H400">
         <v>8</v>
       </c>
       <c r="I400" t="s">
-        <v>3479</v>
+        <v>3480</v>
       </c>
       <c r="J400" t="s">
-        <v>3439</v>
+        <v>3440</v>
       </c>
       <c r="K400" t="s">
-        <v>3327</v>
+        <v>3328</v>
       </c>
       <c r="L400" t="s">
-        <v>3328</v>
+        <v>3329</v>
       </c>
       <c r="M400" t="s">
-        <v>3480</v>
+        <v>3481</v>
       </c>
       <c r="N400" t="s">
-        <v>3481</v>
+        <v>3482</v>
       </c>
       <c r="O400" t="s">
-        <v>3482</v>
+        <v>3483</v>
       </c>
       <c r="P400" t="s">
-        <v>3483</v>
+        <v>3484</v>
       </c>
       <c r="Q400" t="s">
-        <v>3484</v>
+        <v>3485</v>
       </c>
     </row>
     <row r="401" spans="1:17">
       <c r="A401">
         <v>400</v>
       </c>
       <c r="B401" t="s">
         <v>17</v>
       </c>
       <c r="C401" t="s">
         <v>589</v>
       </c>
       <c r="D401" t="s">
-        <v>3485</v>
+        <v>3486</v>
       </c>
       <c r="E401"/>
       <c r="F401" t="s">
         <v>610</v>
       </c>
       <c r="G401" t="s">
         <v>170</v>
       </c>
       <c r="H401">
         <v>8</v>
       </c>
       <c r="I401" t="s">
-        <v>3486</v>
+        <v>3487</v>
       </c>
       <c r="J401" t="s">
-        <v>3265</v>
+        <v>3266</v>
       </c>
       <c r="K401" t="s">
-        <v>3487</v>
+        <v>3488</v>
       </c>
       <c r="L401" t="s">
-        <v>3488</v>
+        <v>3489</v>
       </c>
       <c r="M401" t="s">
-        <v>3489</v>
+        <v>3490</v>
       </c>
       <c r="N401" t="s">
-        <v>3490</v>
+        <v>3491</v>
       </c>
       <c r="O401" t="s">
-        <v>3491</v>
+        <v>3492</v>
       </c>
       <c r="P401" t="s">
-        <v>3492</v>
+        <v>3493</v>
       </c>
       <c r="Q401" t="s">
-        <v>3493</v>
+        <v>3494</v>
       </c>
     </row>
     <row r="402" spans="1:17">
       <c r="A402">
         <v>401</v>
       </c>
       <c r="B402" t="s">
         <v>17</v>
       </c>
       <c r="C402" t="s">
-        <v>3494</v>
+        <v>3495</v>
       </c>
       <c r="D402" t="s">
-        <v>3495</v>
+        <v>3496</v>
       </c>
       <c r="E402"/>
       <c r="F402" t="s">
         <v>95</v>
       </c>
       <c r="G402" t="s">
         <v>21</v>
       </c>
       <c r="H402">
         <v>8</v>
       </c>
       <c r="I402" t="s">
-        <v>3496</v>
+        <v>3497</v>
       </c>
       <c r="J402" t="s">
-        <v>3497</v>
+        <v>3498</v>
       </c>
       <c r="K402" t="s">
-        <v>3498</v>
+        <v>3499</v>
       </c>
       <c r="L402" t="s">
-        <v>3499</v>
+        <v>3500</v>
       </c>
       <c r="M402" t="s">
-        <v>3500</v>
+        <v>3501</v>
       </c>
       <c r="N402" t="s">
-        <v>3501</v>
+        <v>3502</v>
       </c>
       <c r="O402" t="s">
-        <v>3502</v>
+        <v>3503</v>
       </c>
       <c r="P402" t="s">
-        <v>3503</v>
+        <v>3504</v>
       </c>
       <c r="Q402" t="s">
-        <v>3504</v>
+        <v>3505</v>
       </c>
     </row>
     <row r="403" spans="1:17">
       <c r="A403">
         <v>402</v>
       </c>
       <c r="B403" t="s">
         <v>17</v>
       </c>
       <c r="C403" t="s">
-        <v>3505</v>
+        <v>3506</v>
       </c>
       <c r="D403" t="s">
-        <v>3506</v>
+        <v>3507</v>
       </c>
       <c r="E403"/>
       <c r="F403" t="s">
         <v>62</v>
       </c>
       <c r="G403" t="s">
         <v>963</v>
       </c>
       <c r="H403">
         <v>8</v>
       </c>
       <c r="I403" t="s">
-        <v>3507</v>
+        <v>3508</v>
       </c>
       <c r="J403" t="s">
-        <v>3508</v>
+        <v>3509</v>
       </c>
       <c r="K403" t="s">
-        <v>3509</v>
+        <v>3510</v>
       </c>
       <c r="L403" t="s">
-        <v>3510</v>
+        <v>3511</v>
       </c>
       <c r="M403" t="s">
         <v>1866</v>
       </c>
       <c r="N403" t="s">
-        <v>3511</v>
+        <v>3512</v>
       </c>
       <c r="O403" t="s">
-        <v>3512</v>
+        <v>3513</v>
       </c>
       <c r="P403" t="s">
-        <v>3513</v>
+        <v>3514</v>
       </c>
       <c r="Q403" t="s">
-        <v>3514</v>
+        <v>3515</v>
       </c>
     </row>
     <row r="404" spans="1:17">
       <c r="A404">
         <v>403</v>
       </c>
       <c r="B404" t="s">
         <v>17</v>
       </c>
       <c r="C404" t="s">
-        <v>3515</v>
+        <v>3516</v>
       </c>
       <c r="D404" t="s">
-        <v>3516</v>
+        <v>3517</v>
       </c>
       <c r="E404"/>
       <c r="F404" t="s">
         <v>95</v>
       </c>
       <c r="G404" t="s">
         <v>261</v>
       </c>
       <c r="H404">
         <v>8</v>
       </c>
       <c r="I404" t="s">
-        <v>3517</v>
+        <v>3518</v>
       </c>
       <c r="J404" t="s">
-        <v>3518</v>
+        <v>3519</v>
       </c>
       <c r="K404" t="s">
         <v>397</v>
       </c>
       <c r="L404" t="s">
-        <v>3519</v>
+        <v>3520</v>
       </c>
       <c r="M404" t="s">
-        <v>3480</v>
+        <v>3481</v>
       </c>
       <c r="N404" t="s">
         <v>1012</v>
       </c>
       <c r="O404" t="s">
         <v>1304</v>
       </c>
       <c r="P404" t="s">
-        <v>3520</v>
+        <v>3521</v>
       </c>
       <c r="Q404" t="s">
-        <v>3521</v>
+        <v>3522</v>
       </c>
     </row>
     <row r="405" spans="1:17">
       <c r="A405">
         <v>404</v>
       </c>
       <c r="B405" t="s">
         <v>17</v>
       </c>
       <c r="C405" t="s">
         <v>83</v>
       </c>
       <c r="D405" t="s">
         <v>1090</v>
       </c>
       <c r="E405" t="s">
         <v>20</v>
       </c>
       <c r="F405" t="s">
         <v>2683</v>
       </c>
       <c r="G405" t="s">
         <v>21</v>
       </c>
       <c r="H405">
         <v>8</v>
       </c>
       <c r="I405" t="s">
-        <v>3522</v>
+        <v>3523</v>
       </c>
       <c r="J405" t="s">
-        <v>3523</v>
+        <v>3524</v>
       </c>
       <c r="K405" t="s">
         <v>724</v>
       </c>
       <c r="L405" t="s">
-        <v>3524</v>
+        <v>3525</v>
       </c>
       <c r="M405" t="s">
         <v>411</v>
       </c>
       <c r="N405" t="s">
-        <v>3525</v>
+        <v>3526</v>
       </c>
       <c r="O405" t="s">
-        <v>3526</v>
+        <v>3527</v>
       </c>
       <c r="P405" t="s">
-        <v>3527</v>
+        <v>3528</v>
       </c>
       <c r="Q405" t="s">
-        <v>3528</v>
+        <v>3529</v>
       </c>
     </row>
     <row r="406" spans="1:17">
       <c r="A406">
         <v>405</v>
       </c>
       <c r="B406" t="s">
         <v>17</v>
       </c>
       <c r="C406" t="s">
         <v>2835</v>
       </c>
       <c r="D406" t="s">
-        <v>3529</v>
+        <v>3530</v>
       </c>
       <c r="E406"/>
       <c r="F406" t="s">
         <v>95</v>
       </c>
       <c r="G406" t="s">
         <v>329</v>
       </c>
       <c r="H406">
         <v>8</v>
       </c>
       <c r="I406" t="s">
-        <v>3530</v>
+        <v>3531</v>
       </c>
       <c r="J406" t="s">
         <v>2745</v>
       </c>
       <c r="K406" t="s">
-        <v>3531</v>
+        <v>3532</v>
       </c>
       <c r="L406" t="s">
         <v>1520</v>
       </c>
       <c r="M406" t="s">
-        <v>3532</v>
+        <v>3533</v>
       </c>
       <c r="N406" t="s">
-        <v>3533</v>
+        <v>3534</v>
       </c>
       <c r="O406" t="s">
-        <v>3534</v>
+        <v>3535</v>
       </c>
       <c r="P406" t="s">
-        <v>3535</v>
+        <v>3536</v>
       </c>
       <c r="Q406" t="s">
-        <v>3536</v>
+        <v>3537</v>
       </c>
     </row>
     <row r="407" spans="1:17">
       <c r="A407">
         <v>406</v>
       </c>
       <c r="B407" t="s">
         <v>17</v>
       </c>
       <c r="C407" t="s">
         <v>899</v>
       </c>
       <c r="D407" t="s">
-        <v>3537</v>
+        <v>3538</v>
       </c>
       <c r="E407" t="s">
-        <v>3538</v>
+        <v>3539</v>
       </c>
       <c r="F407" t="s">
         <v>105</v>
       </c>
       <c r="G407" t="s">
         <v>21</v>
       </c>
       <c r="H407">
         <v>8</v>
       </c>
       <c r="I407" t="s">
-        <v>3539</v>
+        <v>3540</v>
       </c>
       <c r="J407" t="s">
-        <v>3540</v>
+        <v>3541</v>
       </c>
       <c r="K407" t="s">
         <v>408</v>
       </c>
       <c r="L407" t="s">
-        <v>3541</v>
+        <v>3542</v>
       </c>
       <c r="M407" t="s">
         <v>1986</v>
       </c>
       <c r="N407" t="s">
         <v>1060</v>
       </c>
       <c r="O407" t="s">
-        <v>3542</v>
+        <v>3543</v>
       </c>
       <c r="P407" t="s">
         <v>2893</v>
       </c>
       <c r="Q407" t="s">
-        <v>3543</v>
+        <v>3544</v>
       </c>
     </row>
     <row r="408" spans="1:17">
       <c r="A408">
         <v>407</v>
       </c>
       <c r="B408" t="s">
         <v>17</v>
       </c>
       <c r="C408" t="s">
-        <v>3544</v>
+        <v>3545</v>
       </c>
       <c r="D408" t="s">
-        <v>3545</v>
+        <v>3546</v>
       </c>
       <c r="E408"/>
       <c r="F408" t="s">
         <v>95</v>
       </c>
       <c r="G408" t="s">
         <v>963</v>
       </c>
       <c r="H408">
         <v>8</v>
       </c>
       <c r="I408" t="s">
-        <v>3546</v>
+        <v>3547</v>
       </c>
       <c r="J408" t="s">
-        <v>3547</v>
+        <v>3548</v>
       </c>
       <c r="K408" t="s">
-        <v>3548</v>
+        <v>3549</v>
       </c>
       <c r="L408" t="s">
         <v>1384</v>
       </c>
       <c r="M408" t="s">
-        <v>3139</v>
+        <v>3140</v>
       </c>
       <c r="N408" t="s">
         <v>2394</v>
       </c>
       <c r="O408" t="s">
         <v>1611</v>
       </c>
       <c r="P408" t="s">
-        <v>3549</v>
+        <v>3550</v>
       </c>
       <c r="Q408" t="s">
-        <v>3550</v>
+        <v>3551</v>
       </c>
     </row>
     <row r="409" spans="1:17">
       <c r="A409">
         <v>408</v>
       </c>
       <c r="B409" t="s">
-        <v>3551</v>
+        <v>3552</v>
       </c>
       <c r="C409" t="s">
         <v>1752</v>
       </c>
       <c r="D409" t="s">
-        <v>3552</v>
+        <v>3553</v>
       </c>
       <c r="E409" t="s">
-        <v>3553</v>
+        <v>3554</v>
       </c>
       <c r="F409" t="s">
         <v>317</v>
       </c>
       <c r="G409" t="s">
         <v>21</v>
       </c>
       <c r="H409">
         <v>8</v>
       </c>
       <c r="I409" t="s">
-        <v>3554</v>
+        <v>3555</v>
       </c>
       <c r="J409" t="s">
         <v>65</v>
       </c>
       <c r="K409" t="s">
-        <v>3555</v>
+        <v>3556</v>
       </c>
       <c r="L409" t="s">
-        <v>3556</v>
+        <v>3557</v>
       </c>
       <c r="M409" t="s">
         <v>968</v>
       </c>
       <c r="N409" t="s">
         <v>1283</v>
       </c>
       <c r="O409" t="s">
-        <v>3557</v>
+        <v>3558</v>
       </c>
       <c r="P409" t="s">
-        <v>3558</v>
+        <v>3559</v>
       </c>
       <c r="Q409" t="s">
-        <v>3559</v>
+        <v>3560</v>
       </c>
     </row>
     <row r="410" spans="1:17">
       <c r="A410">
         <v>409</v>
       </c>
       <c r="B410" t="s">
         <v>17</v>
       </c>
       <c r="C410" t="s">
-        <v>3560</v>
+        <v>3561</v>
       </c>
       <c r="D410" t="s">
-        <v>3561</v>
+        <v>3562</v>
       </c>
       <c r="E410"/>
       <c r="F410" t="s">
         <v>248</v>
       </c>
       <c r="G410" t="s">
         <v>963</v>
       </c>
       <c r="H410">
         <v>8</v>
       </c>
       <c r="I410" t="s">
-        <v>3562</v>
+        <v>3563</v>
       </c>
       <c r="J410" t="s">
-        <v>3563</v>
+        <v>3564</v>
       </c>
       <c r="K410" t="s">
         <v>1344</v>
       </c>
       <c r="L410" t="s">
-        <v>3564</v>
+        <v>3565</v>
       </c>
       <c r="M410" t="s">
-        <v>3565</v>
+        <v>3566</v>
       </c>
       <c r="N410" t="s">
         <v>2632</v>
       </c>
       <c r="O410" t="s">
-        <v>3566</v>
+        <v>3567</v>
       </c>
       <c r="P410" t="s">
-        <v>3567</v>
+        <v>3568</v>
       </c>
       <c r="Q410" t="s">
-        <v>3568</v>
+        <v>3569</v>
       </c>
     </row>
     <row r="411" spans="1:17">
       <c r="A411">
         <v>410</v>
       </c>
       <c r="B411" t="s">
         <v>17</v>
       </c>
       <c r="C411" t="s">
-        <v>3323</v>
+        <v>3324</v>
       </c>
       <c r="D411" t="s">
-        <v>3569</v>
+        <v>3570</v>
       </c>
       <c r="E411" t="s">
-        <v>3570</v>
+        <v>3571</v>
       </c>
       <c r="F411" t="s">
         <v>95</v>
       </c>
       <c r="G411" t="s">
         <v>21</v>
       </c>
       <c r="H411">
         <v>8</v>
       </c>
       <c r="I411" t="s">
-        <v>3571</v>
+        <v>3572</v>
       </c>
       <c r="J411" t="s">
-        <v>3213</v>
+        <v>3214</v>
       </c>
       <c r="K411" t="s">
-        <v>3572</v>
+        <v>3573</v>
       </c>
       <c r="L411" t="s">
         <v>1058</v>
       </c>
       <c r="M411" t="s">
         <v>2178</v>
       </c>
       <c r="N411" t="s">
-        <v>3511</v>
+        <v>3512</v>
       </c>
       <c r="O411" t="s">
-        <v>3573</v>
+        <v>3574</v>
       </c>
       <c r="P411" t="s">
-        <v>3574</v>
+        <v>3575</v>
       </c>
       <c r="Q411" t="s">
-        <v>3575</v>
+        <v>3576</v>
       </c>
     </row>
     <row r="412" spans="1:17">
       <c r="A412">
         <v>411</v>
       </c>
       <c r="B412" t="s">
         <v>17</v>
       </c>
       <c r="C412" t="s">
-        <v>3576</v>
+        <v>3577</v>
       </c>
       <c r="D412" t="s">
-        <v>3577</v>
+        <v>3578</v>
       </c>
       <c r="E412" t="s">
-        <v>3578</v>
+        <v>3579</v>
       </c>
       <c r="F412" t="s">
         <v>95</v>
       </c>
       <c r="G412" t="s">
         <v>21</v>
       </c>
       <c r="H412">
         <v>8</v>
       </c>
       <c r="I412" t="s">
-        <v>3579</v>
+        <v>3580</v>
       </c>
       <c r="J412" t="s">
-        <v>3580</v>
+        <v>3581</v>
       </c>
       <c r="K412" t="s">
         <v>1133</v>
       </c>
       <c r="L412" t="s">
         <v>278</v>
       </c>
       <c r="M412" t="s">
-        <v>3581</v>
+        <v>3582</v>
       </c>
       <c r="N412" t="s">
-        <v>3582</v>
+        <v>3583</v>
       </c>
       <c r="O412" t="s">
-        <v>3583</v>
+        <v>3584</v>
       </c>
       <c r="P412" t="s">
-        <v>3584</v>
+        <v>3585</v>
       </c>
       <c r="Q412" t="s">
-        <v>3585</v>
+        <v>3586</v>
       </c>
     </row>
     <row r="413" spans="1:17">
       <c r="A413">
         <v>412</v>
       </c>
       <c r="B413" t="s">
         <v>17</v>
       </c>
       <c r="C413" t="s">
         <v>2692</v>
       </c>
       <c r="D413" t="s">
-        <v>3586</v>
+        <v>3587</v>
       </c>
       <c r="E413"/>
       <c r="F413" t="s">
         <v>95</v>
       </c>
       <c r="G413" t="s">
         <v>21</v>
       </c>
       <c r="H413">
         <v>8</v>
       </c>
       <c r="I413" t="s">
-        <v>3587</v>
+        <v>3588</v>
       </c>
       <c r="J413" t="s">
-        <v>3065</v>
+        <v>3066</v>
       </c>
       <c r="K413" t="s">
-        <v>3114</v>
+        <v>3115</v>
       </c>
       <c r="L413" t="s">
         <v>666</v>
       </c>
       <c r="M413" t="s">
-        <v>3588</v>
+        <v>3589</v>
       </c>
       <c r="N413" t="s">
         <v>570</v>
       </c>
       <c r="O413" t="s">
         <v>2172</v>
       </c>
       <c r="P413" t="s">
-        <v>2937</v>
+        <v>2938</v>
       </c>
       <c r="Q413" t="s">
-        <v>3589</v>
+        <v>3590</v>
       </c>
     </row>
     <row r="414" spans="1:17">
       <c r="A414">
         <v>413</v>
       </c>
       <c r="B414" t="s">
         <v>17</v>
       </c>
       <c r="C414" t="s">
-        <v>3590</v>
+        <v>3591</v>
       </c>
       <c r="D414" t="s">
-        <v>3591</v>
+        <v>3592</v>
       </c>
       <c r="E414" t="s">
         <v>472</v>
       </c>
       <c r="F414" t="s">
         <v>473</v>
       </c>
       <c r="G414" t="s">
         <v>329</v>
       </c>
       <c r="H414">
         <v>8</v>
       </c>
       <c r="I414" t="s">
-        <v>3592</v>
+        <v>3593</v>
       </c>
       <c r="J414" t="s">
-        <v>3593</v>
+        <v>3594</v>
       </c>
       <c r="K414" t="s">
-        <v>2930</v>
+        <v>2931</v>
       </c>
       <c r="L414" t="s">
-        <v>3594</v>
+        <v>3595</v>
       </c>
       <c r="M414" t="s">
-        <v>3595</v>
+        <v>3596</v>
       </c>
       <c r="N414" t="s">
-        <v>3596</v>
+        <v>3597</v>
       </c>
       <c r="O414" t="s">
-        <v>3597</v>
+        <v>3598</v>
       </c>
       <c r="P414" t="s">
-        <v>3598</v>
+        <v>3599</v>
       </c>
       <c r="Q414" t="s">
-        <v>3599</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="415" spans="1:17">
       <c r="A415">
         <v>414</v>
       </c>
       <c r="B415" t="s">
         <v>17</v>
       </c>
       <c r="C415" t="s">
         <v>470</v>
       </c>
       <c r="D415" t="s">
-        <v>3600</v>
+        <v>3601</v>
       </c>
       <c r="E415" t="s">
-        <v>3601</v>
+        <v>3602</v>
       </c>
       <c r="F415" t="s">
         <v>1537</v>
       </c>
       <c r="G415" t="s">
         <v>21</v>
       </c>
       <c r="H415">
         <v>8</v>
       </c>
       <c r="I415" t="s">
-        <v>3602</v>
+        <v>3603</v>
       </c>
       <c r="J415" t="s">
-        <v>3603</v>
+        <v>3604</v>
       </c>
       <c r="K415" t="s">
-        <v>3604</v>
+        <v>3605</v>
       </c>
       <c r="L415" t="s">
-        <v>3605</v>
+        <v>3606</v>
       </c>
       <c r="M415" t="s">
-        <v>3606</v>
+        <v>3607</v>
       </c>
       <c r="N415" t="s">
         <v>2513</v>
       </c>
       <c r="O415" t="s">
         <v>2791</v>
       </c>
       <c r="P415" t="s">
-        <v>3607</v>
+        <v>3608</v>
       </c>
       <c r="Q415" t="s">
-        <v>3608</v>
+        <v>3609</v>
       </c>
     </row>
     <row r="416" spans="1:17">
       <c r="A416">
         <v>415</v>
       </c>
       <c r="B416" t="s">
         <v>17</v>
       </c>
       <c r="C416" t="s">
-        <v>3195</v>
+        <v>3196</v>
       </c>
       <c r="D416" t="s">
-        <v>3609</v>
+        <v>3610</v>
       </c>
       <c r="E416"/>
       <c r="F416" t="s">
         <v>473</v>
       </c>
       <c r="G416" t="s">
         <v>329</v>
       </c>
       <c r="H416">
         <v>8</v>
       </c>
       <c r="I416" t="s">
-        <v>3602</v>
+        <v>3603</v>
       </c>
       <c r="J416" t="s">
-        <v>3610</v>
+        <v>3611</v>
       </c>
       <c r="K416" t="s">
-        <v>3604</v>
+        <v>3605</v>
       </c>
       <c r="L416" t="s">
-        <v>3605</v>
+        <v>3606</v>
       </c>
       <c r="M416" t="s">
-        <v>3606</v>
+        <v>3607</v>
       </c>
       <c r="N416" t="s">
         <v>2513</v>
       </c>
       <c r="O416" t="s">
         <v>2791</v>
       </c>
       <c r="P416" t="s">
-        <v>3607</v>
+        <v>3608</v>
       </c>
       <c r="Q416" t="s">
-        <v>3611</v>
+        <v>3612</v>
       </c>
     </row>
     <row r="417" spans="1:17">
       <c r="A417">
         <v>416</v>
       </c>
       <c r="B417" t="s">
         <v>17</v>
       </c>
       <c r="C417" t="s">
         <v>282</v>
       </c>
       <c r="D417" t="s">
-        <v>3612</v>
+        <v>3613</v>
       </c>
       <c r="E417" t="s">
-        <v>3613</v>
+        <v>3614</v>
       </c>
       <c r="F417" t="s">
         <v>95</v>
       </c>
       <c r="G417" t="s">
         <v>170</v>
       </c>
       <c r="H417">
         <v>8</v>
       </c>
       <c r="I417" t="s">
-        <v>3614</v>
+        <v>3615</v>
       </c>
       <c r="J417" t="s">
-        <v>3615</v>
+        <v>3616</v>
       </c>
       <c r="K417" t="s">
-        <v>3616</v>
+        <v>3617</v>
       </c>
       <c r="L417" t="s">
         <v>176</v>
       </c>
       <c r="M417" t="s">
         <v>657</v>
       </c>
       <c r="N417" t="s">
-        <v>3617</v>
+        <v>3618</v>
       </c>
       <c r="O417" t="s">
         <v>1837</v>
       </c>
       <c r="P417" t="s">
-        <v>3618</v>
+        <v>3619</v>
       </c>
       <c r="Q417" t="s">
-        <v>3619</v>
+        <v>3620</v>
       </c>
     </row>
     <row r="418" spans="1:17">
       <c r="A418">
         <v>417</v>
       </c>
       <c r="B418" t="s">
         <v>17</v>
       </c>
       <c r="C418" t="s">
-        <v>3620</v>
+        <v>3621</v>
       </c>
       <c r="D418" t="s">
-        <v>3621</v>
+        <v>3622</v>
       </c>
       <c r="E418"/>
       <c r="F418" t="s">
         <v>621</v>
       </c>
       <c r="G418" t="s">
         <v>329</v>
       </c>
       <c r="H418">
         <v>8</v>
       </c>
       <c r="I418" t="s">
-        <v>3622</v>
+        <v>3623</v>
       </c>
       <c r="J418" t="s">
-        <v>3623</v>
+        <v>3624</v>
       </c>
       <c r="K418" t="s">
-        <v>3177</v>
+        <v>3178</v>
       </c>
       <c r="L418" t="s">
-        <v>3624</v>
+        <v>3625</v>
       </c>
       <c r="M418" t="s">
         <v>1909</v>
       </c>
       <c r="N418" t="s">
-        <v>3625</v>
+        <v>3626</v>
       </c>
       <c r="O418" t="s">
-        <v>3626</v>
+        <v>3627</v>
       </c>
       <c r="P418" t="s">
-        <v>3627</v>
+        <v>3628</v>
       </c>
       <c r="Q418" t="s">
-        <v>3628</v>
+        <v>3629</v>
       </c>
     </row>
     <row r="419" spans="1:17">
       <c r="A419">
         <v>418</v>
       </c>
       <c r="B419" t="s">
         <v>17</v>
       </c>
       <c r="C419" t="s">
         <v>31</v>
       </c>
       <c r="D419" t="s">
-        <v>3629</v>
+        <v>3630</v>
       </c>
       <c r="E419"/>
       <c r="F419" t="s">
         <v>248</v>
       </c>
       <c r="G419" t="s">
         <v>21</v>
       </c>
       <c r="H419">
         <v>8</v>
       </c>
       <c r="I419" t="s">
-        <v>3630</v>
+        <v>3631</v>
       </c>
       <c r="J419" t="s">
-        <v>3631</v>
+        <v>3632</v>
       </c>
       <c r="K419" t="s">
         <v>643</v>
       </c>
       <c r="L419" t="s">
-        <v>3632</v>
+        <v>3633</v>
       </c>
       <c r="M419" t="s">
         <v>985</v>
       </c>
       <c r="N419" t="s">
-        <v>3633</v>
+        <v>3634</v>
       </c>
       <c r="O419" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="P419" t="s">
-        <v>3635</v>
+        <v>3636</v>
       </c>
       <c r="Q419" t="s">
-        <v>3636</v>
+        <v>3637</v>
       </c>
     </row>
     <row r="420" spans="1:17">
       <c r="A420">
         <v>419</v>
       </c>
       <c r="B420" t="s">
         <v>17</v>
       </c>
       <c r="C420" t="s">
         <v>960</v>
       </c>
       <c r="D420" t="s">
-        <v>3637</v>
+        <v>3638</v>
       </c>
       <c r="E420"/>
       <c r="F420" t="s">
         <v>95</v>
       </c>
       <c r="G420" t="s">
         <v>329</v>
       </c>
       <c r="H420">
         <v>8</v>
       </c>
       <c r="I420" t="s">
-        <v>3638</v>
+        <v>3639</v>
       </c>
       <c r="J420" t="s">
-        <v>3639</v>
+        <v>3640</v>
       </c>
       <c r="K420" t="s">
-        <v>3640</v>
+        <v>3641</v>
       </c>
       <c r="L420" t="s">
-        <v>3641</v>
+        <v>3642</v>
       </c>
       <c r="M420" t="s">
-        <v>3642</v>
+        <v>3643</v>
       </c>
       <c r="N420" t="s">
-        <v>3643</v>
+        <v>3644</v>
       </c>
       <c r="O420" t="s">
-        <v>3644</v>
+        <v>3645</v>
       </c>
       <c r="P420" t="s">
-        <v>3645</v>
+        <v>3646</v>
       </c>
       <c r="Q420" t="s">
-        <v>3646</v>
+        <v>3647</v>
       </c>
     </row>
     <row r="421" spans="1:17">
       <c r="A421">
         <v>420</v>
       </c>
       <c r="B421" t="s">
         <v>17</v>
       </c>
       <c r="C421" t="s">
         <v>282</v>
       </c>
       <c r="D421" t="s">
-        <v>3647</v>
+        <v>3648</v>
       </c>
       <c r="E421" t="s">
         <v>20</v>
       </c>
       <c r="F421" t="s">
         <v>95</v>
       </c>
       <c r="G421" t="s">
         <v>21</v>
       </c>
       <c r="H421">
         <v>8</v>
       </c>
       <c r="I421" t="s">
-        <v>3648</v>
+        <v>3649</v>
       </c>
       <c r="J421" t="s">
         <v>2467</v>
       </c>
       <c r="K421" t="s">
-        <v>3649</v>
+        <v>3650</v>
       </c>
       <c r="L421" t="s">
-        <v>3650</v>
+        <v>3651</v>
       </c>
       <c r="M421" t="s">
-        <v>3651</v>
+        <v>3652</v>
       </c>
       <c r="N421" t="s">
-        <v>3652</v>
+        <v>3653</v>
       </c>
       <c r="O421" t="s">
         <v>1689</v>
       </c>
       <c r="P421" t="s">
-        <v>3099</v>
+        <v>3100</v>
       </c>
       <c r="Q421" t="s">
-        <v>3653</v>
+        <v>3654</v>
       </c>
     </row>
     <row r="422" spans="1:17">
       <c r="A422">
         <v>421</v>
       </c>
       <c r="B422" t="s">
         <v>17</v>
       </c>
       <c r="C422" t="s">
         <v>2144</v>
       </c>
       <c r="D422" t="s">
-        <v>3654</v>
+        <v>3655</v>
       </c>
       <c r="E422" t="s">
-        <v>3655</v>
+        <v>3656</v>
       </c>
       <c r="F422" t="s">
         <v>317</v>
       </c>
       <c r="G422" t="s">
         <v>674</v>
       </c>
       <c r="H422">
         <v>8</v>
       </c>
       <c r="I422" t="s">
-        <v>3656</v>
+        <v>3657</v>
       </c>
       <c r="J422" t="s">
-        <v>3657</v>
+        <v>3658</v>
       </c>
       <c r="K422" t="s">
-        <v>3658</v>
+        <v>3659</v>
       </c>
       <c r="L422" t="s">
         <v>1217</v>
       </c>
       <c r="M422" t="s">
-        <v>3659</v>
+        <v>3660</v>
       </c>
       <c r="N422" t="s">
-        <v>3660</v>
+        <v>3661</v>
       </c>
       <c r="O422" t="s">
-        <v>3661</v>
+        <v>3662</v>
       </c>
       <c r="P422" t="s">
-        <v>3662</v>
+        <v>3663</v>
       </c>
       <c r="Q422" t="s">
-        <v>3663</v>
+        <v>3664</v>
       </c>
     </row>
     <row r="423" spans="1:17">
       <c r="A423">
         <v>422</v>
       </c>
       <c r="B423" t="s">
         <v>17</v>
       </c>
       <c r="C423" t="s">
-        <v>3664</v>
+        <v>3665</v>
       </c>
       <c r="D423" t="s">
-        <v>3665</v>
+        <v>3666</v>
       </c>
       <c r="E423"/>
       <c r="F423" t="s">
         <v>317</v>
       </c>
       <c r="G423" t="s">
         <v>329</v>
       </c>
       <c r="H423">
         <v>8</v>
       </c>
       <c r="I423" t="s">
-        <v>3666</v>
+        <v>3667</v>
       </c>
       <c r="J423" t="s">
-        <v>3667</v>
+        <v>3668</v>
       </c>
       <c r="K423" t="s">
-        <v>3668</v>
+        <v>3669</v>
       </c>
       <c r="L423" t="s">
         <v>1675</v>
       </c>
       <c r="M423" t="s">
         <v>903</v>
       </c>
       <c r="N423" t="s">
-        <v>3669</v>
+        <v>3670</v>
       </c>
       <c r="O423" t="s">
-        <v>3670</v>
+        <v>3671</v>
       </c>
       <c r="P423" t="s">
-        <v>3671</v>
+        <v>3672</v>
       </c>
       <c r="Q423" t="s">
-        <v>3672</v>
+        <v>3673</v>
       </c>
     </row>
     <row r="424" spans="1:17">
       <c r="A424">
         <v>423</v>
       </c>
       <c r="B424" t="s">
         <v>17</v>
       </c>
       <c r="C424" t="s">
         <v>493</v>
       </c>
       <c r="D424" t="s">
-        <v>3673</v>
+        <v>3674</v>
       </c>
       <c r="E424" t="s">
-        <v>3674</v>
+        <v>3675</v>
       </c>
       <c r="F424" t="s">
         <v>2826</v>
       </c>
       <c r="G424" t="s">
         <v>1762</v>
       </c>
       <c r="H424">
         <v>8</v>
       </c>
       <c r="I424" t="s">
-        <v>3675</v>
+        <v>3676</v>
       </c>
       <c r="J424" t="s">
-        <v>3676</v>
+        <v>3677</v>
       </c>
       <c r="K424" t="s">
         <v>991</v>
       </c>
       <c r="L424" t="s">
-        <v>3677</v>
+        <v>3678</v>
       </c>
       <c r="M424" t="s">
-        <v>3678</v>
+        <v>3679</v>
       </c>
       <c r="N424" t="s">
         <v>1386</v>
       </c>
       <c r="O424" t="s">
-        <v>3679</v>
+        <v>3680</v>
       </c>
       <c r="P424" t="s">
-        <v>3186</v>
+        <v>3187</v>
       </c>
       <c r="Q424" t="s">
-        <v>3680</v>
+        <v>3681</v>
       </c>
     </row>
     <row r="425" spans="1:17">
       <c r="A425">
         <v>424</v>
       </c>
       <c r="B425" t="s">
         <v>17</v>
       </c>
       <c r="C425" t="s">
         <v>93</v>
       </c>
       <c r="D425" t="s">
         <v>60</v>
       </c>
       <c r="E425" t="s">
-        <v>3681</v>
+        <v>3682</v>
       </c>
       <c r="F425" t="s">
-        <v>3682</v>
+        <v>3683</v>
       </c>
       <c r="G425" t="s">
         <v>170</v>
       </c>
       <c r="H425">
         <v>8</v>
       </c>
       <c r="I425" t="s">
-        <v>3683</v>
+        <v>3684</v>
       </c>
       <c r="J425"/>
       <c r="K425"/>
       <c r="L425"/>
       <c r="M425" t="s">
-        <v>3678</v>
+        <v>3679</v>
       </c>
       <c r="N425" t="s">
         <v>1386</v>
       </c>
       <c r="O425" t="s">
-        <v>3679</v>
+        <v>3680</v>
       </c>
       <c r="P425" t="s">
-        <v>3186</v>
+        <v>3187</v>
       </c>
       <c r="Q425" t="s">
-        <v>3684</v>
+        <v>3685</v>
       </c>
     </row>
     <row r="426" spans="1:17">
       <c r="A426">
         <v>425</v>
       </c>
       <c r="B426" t="s">
         <v>17</v>
       </c>
       <c r="C426" t="s">
-        <v>3685</v>
+        <v>3686</v>
       </c>
       <c r="D426" t="s">
-        <v>3686</v>
+        <v>3687</v>
       </c>
       <c r="E426" t="s">
         <v>306</v>
       </c>
       <c r="F426" t="s">
         <v>118</v>
       </c>
       <c r="G426" t="s">
         <v>170</v>
       </c>
       <c r="H426">
         <v>8</v>
       </c>
       <c r="I426" t="s">
-        <v>3687</v>
+        <v>3688</v>
       </c>
       <c r="J426" t="s">
-        <v>3523</v>
+        <v>3524</v>
       </c>
       <c r="K426" t="s">
         <v>991</v>
       </c>
       <c r="L426" t="s">
-        <v>3688</v>
+        <v>3689</v>
       </c>
       <c r="M426" t="s">
-        <v>3689</v>
+        <v>3690</v>
       </c>
       <c r="N426" t="s">
-        <v>3690</v>
+        <v>3691</v>
       </c>
       <c r="O426" t="s">
-        <v>3691</v>
+        <v>3692</v>
       </c>
       <c r="P426" t="s">
-        <v>3692</v>
+        <v>3693</v>
       </c>
       <c r="Q426" t="s">
-        <v>3693</v>
+        <v>3694</v>
       </c>
     </row>
     <row r="427" spans="1:17">
       <c r="A427">
         <v>426</v>
       </c>
       <c r="B427" t="s">
         <v>17</v>
       </c>
       <c r="C427" t="s">
-        <v>3694</v>
+        <v>3695</v>
       </c>
       <c r="D427" t="s">
-        <v>3695</v>
+        <v>3696</v>
       </c>
       <c r="E427"/>
       <c r="F427" t="s">
         <v>95</v>
       </c>
       <c r="G427" t="s">
         <v>329</v>
       </c>
       <c r="H427">
         <v>8</v>
       </c>
       <c r="I427" t="s">
-        <v>3696</v>
+        <v>3697</v>
       </c>
       <c r="J427" t="s">
-        <v>3697</v>
+        <v>3698</v>
       </c>
       <c r="K427" t="s">
-        <v>3698</v>
+        <v>3699</v>
       </c>
       <c r="L427" t="s">
         <v>1978</v>
       </c>
       <c r="M427" t="s">
-        <v>3699</v>
+        <v>3700</v>
       </c>
       <c r="N427" t="s">
-        <v>3700</v>
+        <v>3701</v>
       </c>
       <c r="O427" t="s">
         <v>2050</v>
       </c>
       <c r="P427" t="s">
-        <v>3701</v>
+        <v>3702</v>
       </c>
       <c r="Q427" t="s">
-        <v>3702</v>
+        <v>3703</v>
       </c>
     </row>
     <row r="428" spans="1:17">
       <c r="A428">
         <v>427</v>
       </c>
       <c r="B428" t="s">
         <v>17</v>
       </c>
       <c r="C428" t="s">
         <v>470</v>
       </c>
       <c r="D428" t="s">
         <v>2913</v>
       </c>
       <c r="E428"/>
       <c r="F428" t="s">
         <v>95</v>
       </c>
       <c r="G428" t="s">
         <v>21</v>
       </c>
       <c r="H428">
         <v>8</v>
       </c>
       <c r="I428" t="s">
-        <v>3703</v>
+        <v>3704</v>
       </c>
       <c r="J428" t="s">
-        <v>3704</v>
+        <v>3705</v>
       </c>
       <c r="K428" t="s">
-        <v>3705</v>
+        <v>3706</v>
       </c>
       <c r="L428" t="s">
-        <v>3706</v>
+        <v>3707</v>
       </c>
       <c r="M428" t="s">
-        <v>3707</v>
+        <v>3708</v>
       </c>
       <c r="N428" t="s">
-        <v>3708</v>
+        <v>3709</v>
       </c>
       <c r="O428" t="s">
-        <v>3709</v>
+        <v>3710</v>
       </c>
       <c r="P428" t="s">
-        <v>3710</v>
+        <v>3711</v>
       </c>
       <c r="Q428" t="s">
-        <v>3711</v>
+        <v>3712</v>
       </c>
     </row>
     <row r="429" spans="1:17">
       <c r="A429">
         <v>428</v>
       </c>
       <c r="B429" t="s">
         <v>17</v>
       </c>
       <c r="C429" t="s">
         <v>1620</v>
       </c>
       <c r="D429" t="s">
-        <v>3712</v>
+        <v>3713</v>
       </c>
       <c r="E429" t="s">
         <v>306</v>
       </c>
       <c r="F429" t="s">
         <v>118</v>
       </c>
       <c r="G429" t="s">
         <v>170</v>
       </c>
       <c r="H429">
         <v>8</v>
       </c>
       <c r="I429" t="s">
-        <v>3713</v>
+        <v>3714</v>
       </c>
       <c r="J429" t="s">
-        <v>3714</v>
+        <v>3715</v>
       </c>
       <c r="K429" t="s">
-        <v>3715</v>
+        <v>3716</v>
       </c>
       <c r="L429" t="s">
         <v>776</v>
       </c>
       <c r="M429" t="s">
-        <v>3716</v>
+        <v>3717</v>
       </c>
       <c r="N429" t="s">
-        <v>3133</v>
+        <v>3134</v>
       </c>
       <c r="O429" t="s">
-        <v>3717</v>
+        <v>3718</v>
       </c>
       <c r="P429" t="s">
-        <v>3718</v>
+        <v>3719</v>
       </c>
       <c r="Q429" t="s">
-        <v>3719</v>
+        <v>3720</v>
       </c>
     </row>
     <row r="430" spans="1:17">
       <c r="A430">
         <v>429</v>
       </c>
       <c r="B430" t="s">
         <v>17</v>
       </c>
       <c r="C430" t="s">
         <v>1760</v>
       </c>
       <c r="D430" t="s">
-        <v>3720</v>
+        <v>3721</v>
       </c>
       <c r="E430" t="s">
         <v>20</v>
       </c>
       <c r="F430" t="s">
         <v>1903</v>
       </c>
       <c r="G430" t="s">
         <v>1762</v>
       </c>
       <c r="H430">
         <v>8</v>
       </c>
       <c r="I430" t="s">
-        <v>3721</v>
+        <v>3722</v>
       </c>
       <c r="J430" t="s">
-        <v>3722</v>
+        <v>3723</v>
       </c>
       <c r="K430" t="s">
-        <v>3723</v>
+        <v>3724</v>
       </c>
       <c r="L430" t="s">
         <v>2091</v>
       </c>
       <c r="M430" t="s">
-        <v>3724</v>
+        <v>3725</v>
       </c>
       <c r="N430" t="s">
-        <v>3725</v>
+        <v>3726</v>
       </c>
       <c r="O430" t="s">
-        <v>3726</v>
+        <v>3727</v>
       </c>
       <c r="P430" t="s">
-        <v>3727</v>
+        <v>3728</v>
       </c>
       <c r="Q430" t="s">
-        <v>3728</v>
+        <v>3729</v>
       </c>
     </row>
     <row r="431" spans="1:17">
       <c r="A431">
         <v>430</v>
       </c>
       <c r="B431" t="s">
         <v>691</v>
       </c>
       <c r="C431" t="s">
-        <v>3729</v>
+        <v>3730</v>
       </c>
       <c r="D431" t="s">
-        <v>3730</v>
+        <v>3731</v>
       </c>
       <c r="E431"/>
       <c r="F431" t="s">
-        <v>3731</v>
+        <v>3732</v>
       </c>
       <c r="G431" t="s">
         <v>21</v>
       </c>
       <c r="H431">
         <v>8</v>
       </c>
       <c r="I431" t="s">
-        <v>3732</v>
+        <v>3733</v>
       </c>
       <c r="J431" t="s">
-        <v>3733</v>
+        <v>3734</v>
       </c>
       <c r="K431" t="s">
-        <v>3734</v>
+        <v>3735</v>
       </c>
       <c r="L431" t="s">
-        <v>3735</v>
+        <v>3736</v>
       </c>
       <c r="M431" t="s">
-        <v>3736</v>
+        <v>3737</v>
       </c>
       <c r="N431" t="s">
         <v>1678</v>
       </c>
       <c r="O431" t="s">
-        <v>3737</v>
+        <v>3738</v>
       </c>
       <c r="P431" t="s">
-        <v>3738</v>
+        <v>3739</v>
       </c>
       <c r="Q431" t="s">
-        <v>3739</v>
+        <v>3740</v>
       </c>
     </row>
     <row r="432" spans="1:17">
       <c r="A432">
         <v>431</v>
       </c>
       <c r="B432" t="s">
         <v>17</v>
       </c>
       <c r="C432" t="s">
-        <v>3740</v>
+        <v>3741</v>
       </c>
       <c r="D432" t="s">
-        <v>3741</v>
+        <v>3742</v>
       </c>
       <c r="E432" t="s">
         <v>20</v>
       </c>
       <c r="F432" t="s">
         <v>863</v>
       </c>
       <c r="G432" t="s">
         <v>329</v>
       </c>
       <c r="H432">
         <v>8</v>
       </c>
       <c r="I432" t="s">
-        <v>3742</v>
+        <v>3743</v>
       </c>
       <c r="J432" t="s">
-        <v>3743</v>
+        <v>3744</v>
       </c>
       <c r="K432" t="s">
-        <v>3744</v>
+        <v>3745</v>
       </c>
       <c r="L432" t="s">
         <v>1831</v>
       </c>
       <c r="M432" t="s">
-        <v>3745</v>
+        <v>3746</v>
       </c>
       <c r="N432" t="s">
-        <v>3746</v>
+        <v>3747</v>
       </c>
       <c r="O432" t="s">
         <v>2769</v>
       </c>
       <c r="P432" t="s">
-        <v>3747</v>
+        <v>3748</v>
       </c>
       <c r="Q432" t="s">
-        <v>3748</v>
+        <v>3749</v>
       </c>
     </row>
     <row r="433" spans="1:17">
       <c r="A433">
         <v>432</v>
       </c>
       <c r="B433" t="s">
         <v>17</v>
       </c>
       <c r="C433" t="s">
         <v>589</v>
       </c>
       <c r="D433" t="s">
         <v>73</v>
       </c>
       <c r="E433" t="s">
-        <v>3749</v>
+        <v>3750</v>
       </c>
       <c r="F433"/>
       <c r="G433" t="s">
         <v>674</v>
       </c>
       <c r="H433">
         <v>8</v>
       </c>
       <c r="I433" t="s">
-        <v>3750</v>
+        <v>3751</v>
       </c>
       <c r="J433" t="s">
-        <v>3751</v>
+        <v>3752</v>
       </c>
       <c r="K433" t="s">
         <v>2639</v>
       </c>
       <c r="L433" t="s">
-        <v>3752</v>
+        <v>3753</v>
       </c>
       <c r="M433" t="s">
-        <v>3753</v>
+        <v>3754</v>
       </c>
       <c r="N433" t="s">
-        <v>3754</v>
+        <v>3755</v>
       </c>
       <c r="O433" t="s">
-        <v>3755</v>
+        <v>3756</v>
       </c>
       <c r="P433" t="s">
-        <v>3756</v>
+        <v>3757</v>
       </c>
       <c r="Q433" t="s">
-        <v>3757</v>
+        <v>3758</v>
       </c>
     </row>
     <row r="434" spans="1:17">
       <c r="A434">
         <v>433</v>
       </c>
       <c r="B434" t="s">
         <v>17</v>
       </c>
       <c r="C434" t="s">
-        <v>3758</v>
+        <v>3759</v>
       </c>
       <c r="D434" t="s">
-        <v>3759</v>
+        <v>3760</v>
       </c>
       <c r="E434" t="s">
         <v>1903</v>
       </c>
       <c r="F434" t="s">
         <v>248</v>
       </c>
       <c r="G434" t="s">
         <v>674</v>
       </c>
       <c r="H434">
         <v>8</v>
       </c>
       <c r="I434" t="s">
-        <v>3760</v>
+        <v>3761</v>
       </c>
       <c r="J434" t="s">
-        <v>3761</v>
+        <v>3762</v>
       </c>
       <c r="K434" t="s">
-        <v>3762</v>
+        <v>3763</v>
       </c>
       <c r="L434" t="s">
-        <v>3763</v>
+        <v>3764</v>
       </c>
       <c r="M434" t="s">
-        <v>3764</v>
+        <v>3765</v>
       </c>
       <c r="N434" t="s">
-        <v>3765</v>
+        <v>3766</v>
       </c>
       <c r="O434" t="s">
-        <v>3766</v>
+        <v>3767</v>
       </c>
       <c r="P434" t="s">
-        <v>3767</v>
+        <v>3768</v>
       </c>
       <c r="Q434" t="s">
-        <v>3768</v>
+        <v>3769</v>
       </c>
     </row>
     <row r="435" spans="1:17">
       <c r="A435" t="s">
-        <v>3289</v>
+        <v>3290</v>
       </c>
       <c r="B435" t="s">
         <v>17</v>
       </c>
       <c r="C435" t="s">
         <v>435</v>
       </c>
       <c r="D435" t="s">
-        <v>3769</v>
+        <v>3770</v>
       </c>
       <c r="E435" t="s">
-        <v>3770</v>
+        <v>3771</v>
       </c>
       <c r="F435" t="s">
-        <v>3771</v>
+        <v>3772</v>
       </c>
       <c r="G435" t="s">
         <v>21</v>
       </c>
       <c r="H435">
         <v>6</v>
       </c>
       <c r="I435" t="s">
-        <v>3772</v>
+        <v>3773</v>
       </c>
       <c r="J435" t="s">
-        <v>3773</v>
+        <v>3774</v>
       </c>
       <c r="K435" t="s">
-        <v>3616</v>
+        <v>3617</v>
       </c>
       <c r="L435" t="s">
         <v>1394</v>
       </c>
       <c r="M435" t="s">
         <v>657</v>
       </c>
       <c r="N435" t="s">
-        <v>3774</v>
+        <v>3775</v>
       </c>
       <c r="O435"/>
       <c r="P435"/>
       <c r="Q435" t="s">
-        <v>3775</v>
+        <v>3776</v>
       </c>
     </row>
     <row r="436" spans="1:17">
       <c r="A436" t="s">
-        <v>3289</v>
+        <v>3290</v>
       </c>
       <c r="B436" t="s">
         <v>17</v>
       </c>
       <c r="C436" t="s">
-        <v>3776</v>
+        <v>3777</v>
       </c>
       <c r="D436" t="s">
-        <v>3777</v>
+        <v>3778</v>
       </c>
       <c r="E436" t="s">
-        <v>3778</v>
+        <v>3779</v>
       </c>
       <c r="F436"/>
       <c r="G436" t="s">
         <v>21</v>
       </c>
       <c r="H436">
         <v>4</v>
       </c>
       <c r="I436" t="s">
-        <v>3772</v>
+        <v>3773</v>
       </c>
       <c r="J436" t="s">
-        <v>3779</v>
+        <v>3780</v>
       </c>
       <c r="K436" t="s">
-        <v>3780</v>
+        <v>3781</v>
       </c>
       <c r="L436" t="s">
-        <v>3781</v>
+        <v>3782</v>
       </c>
       <c r="M436" t="s">
-        <v>3782</v>
+        <v>3783</v>
       </c>
       <c r="N436"/>
       <c r="O436"/>
       <c r="P436"/>
       <c r="Q436"/>
     </row>
     <row r="437" spans="1:17">
       <c r="A437" t="s">
-        <v>3289</v>
+        <v>3290</v>
       </c>
       <c r="B437" t="s">
         <v>17</v>
       </c>
       <c r="C437" t="s">
         <v>1911</v>
       </c>
       <c r="D437" t="s">
-        <v>3783</v>
+        <v>3784</v>
       </c>
       <c r="E437"/>
       <c r="F437" t="s">
         <v>863</v>
       </c>
       <c r="G437" t="s">
         <v>21</v>
       </c>
       <c r="H437">
         <v>4</v>
       </c>
       <c r="I437" t="s">
-        <v>3772</v>
+        <v>3773</v>
       </c>
       <c r="J437" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="K437" t="s">
         <v>685</v>
       </c>
       <c r="L437" t="s">
-        <v>3784</v>
+        <v>3785</v>
       </c>
       <c r="M437" t="s">
         <v>2540</v>
       </c>
       <c r="N437"/>
       <c r="O437"/>
       <c r="P437"/>
       <c r="Q437"/>
     </row>
     <row r="438" spans="1:17">
       <c r="A438" t="s">
-        <v>3289</v>
+        <v>3290</v>
       </c>
       <c r="B438" t="s">
         <v>17</v>
       </c>
       <c r="C438" t="s">
-        <v>3785</v>
+        <v>3786</v>
       </c>
       <c r="D438" t="s">
-        <v>3786</v>
+        <v>3787</v>
       </c>
       <c r="E438"/>
       <c r="F438" t="s">
         <v>863</v>
       </c>
       <c r="G438" t="s">
         <v>329</v>
       </c>
       <c r="H438">
         <v>4</v>
       </c>
       <c r="I438" t="s">
-        <v>3772</v>
+        <v>3773</v>
       </c>
       <c r="J438" t="s">
-        <v>3787</v>
+        <v>3788</v>
       </c>
       <c r="K438" t="s">
         <v>685</v>
       </c>
       <c r="L438" t="s">
-        <v>3788</v>
+        <v>3789</v>
       </c>
       <c r="M438" t="s">
         <v>2540</v>
       </c>
       <c r="N438"/>
       <c r="O438"/>
       <c r="P438"/>
       <c r="Q438"/>
     </row>
     <row r="439" spans="1:17">
       <c r="A439" t="s">
-        <v>3289</v>
+        <v>3290</v>
       </c>
       <c r="B439" t="s">
         <v>17</v>
       </c>
       <c r="C439" t="s">
-        <v>3789</v>
+        <v>3790</v>
       </c>
       <c r="D439" t="s">
-        <v>3790</v>
+        <v>3791</v>
       </c>
       <c r="E439"/>
       <c r="F439" t="s">
-        <v>3791</v>
+        <v>3792</v>
       </c>
       <c r="G439" t="s">
         <v>329</v>
       </c>
       <c r="H439">
         <v>4</v>
       </c>
       <c r="I439" t="s">
-        <v>3772</v>
+        <v>3773</v>
       </c>
       <c r="J439" t="s">
-        <v>3580</v>
+        <v>3581</v>
       </c>
       <c r="K439" t="s">
-        <v>3792</v>
+        <v>3793</v>
       </c>
       <c r="L439" t="s">
-        <v>3793</v>
+        <v>3794</v>
       </c>
       <c r="M439" t="s">
-        <v>3583</v>
+        <v>3584</v>
       </c>
       <c r="N439"/>
       <c r="O439"/>
       <c r="P439"/>
       <c r="Q439"/>
     </row>
     <row r="440" spans="1:17">
       <c r="A440" t="s">
-        <v>3289</v>
+        <v>3290</v>
       </c>
       <c r="B440" t="s">
         <v>17</v>
       </c>
       <c r="C440" t="s">
         <v>2692</v>
       </c>
       <c r="D440" t="s">
-        <v>3794</v>
+        <v>3795</v>
       </c>
       <c r="E440" t="s">
         <v>20</v>
       </c>
       <c r="F440" t="s">
         <v>95</v>
       </c>
       <c r="G440" t="s">
         <v>170</v>
       </c>
       <c r="H440">
         <v>2</v>
       </c>
       <c r="I440" t="s">
-        <v>3772</v>
+        <v>3773</v>
       </c>
       <c r="J440" t="s">
-        <v>3722</v>
+        <v>3723</v>
       </c>
       <c r="K440" t="s">
-        <v>3795</v>
+        <v>3796</v>
       </c>
       <c r="L440"/>
       <c r="M440"/>
       <c r="N440"/>
       <c r="O440"/>
       <c r="P440"/>
       <c r="Q440"/>
     </row>
     <row r="441" spans="1:17">
       <c r="A441" t="s">
-        <v>3289</v>
+        <v>3290</v>
       </c>
       <c r="B441" t="s">
         <v>17</v>
       </c>
       <c r="C441" t="s">
         <v>2418</v>
       </c>
       <c r="D441" t="s">
-        <v>3796</v>
+        <v>3797</v>
       </c>
       <c r="E441"/>
       <c r="F441"/>
       <c r="G441" t="s">
         <v>329</v>
       </c>
       <c r="H441">
         <v>1</v>
       </c>
       <c r="I441" t="s">
-        <v>3772</v>
+        <v>3773</v>
       </c>
       <c r="J441" t="s">
-        <v>3797</v>
+        <v>3798</v>
       </c>
       <c r="K441"/>
       <c r="L441"/>
       <c r="M441"/>
       <c r="N441"/>
       <c r="O441"/>
       <c r="P441"/>
       <c r="Q441"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 