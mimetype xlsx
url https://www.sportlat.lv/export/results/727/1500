--- v0 (2025-11-02)
+++ v1 (2026-06-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3776">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3777">
   <si>
     <t>Vieta</t>
   </si>
   <si>
     <t>Valsts</t>
   </si>
   <si>
     <t>Vārds</t>
   </si>
   <si>
     <t>Uzvārds</t>
   </si>
   <si>
     <t>Komanda</t>
   </si>
   <si>
     <t>Pilsēta</t>
   </si>
   <si>
     <t>Grupa</t>
   </si>
   <si>
     <t>Apļi</t>
   </si>
   <si>
@@ -8490,50 +8490,53 @@
     <t>0:39:52</t>
   </si>
   <si>
     <t>0:39:33</t>
   </si>
   <si>
     <t>1:58:21.50</t>
   </si>
   <si>
     <t>Riga Adventure Team</t>
   </si>
   <si>
     <t>1:58:47</t>
   </si>
   <si>
     <t>0:39:49</t>
   </si>
   <si>
     <t>0:28:53</t>
   </si>
   <si>
     <t>0:39:26</t>
   </si>
   <si>
     <t>1:58:07.10</t>
+  </si>
+  <si>
+    <t>FRA</t>
   </si>
   <si>
     <t>Monta</t>
   </si>
   <si>
     <t>Kiršteina</t>
   </si>
   <si>
     <t>1:58:54</t>
   </si>
   <si>
     <t>0:38:20</t>
   </si>
   <si>
     <t>0:38:41</t>
   </si>
   <si>
     <t>0:41:55</t>
   </si>
   <si>
     <t>1:58:30.00</t>
   </si>
   <si>
     <t>Paula</t>
   </si>
@@ -33522,10164 +33525,10164 @@
       </c>
       <c r="K444" t="s">
         <v>2822</v>
       </c>
       <c r="L444" t="s">
         <v>2823</v>
       </c>
       <c r="M444" t="s">
         <v>2818</v>
       </c>
       <c r="N444" t="s">
         <v>2484</v>
       </c>
       <c r="O444" t="s">
         <v>2824</v>
       </c>
       <c r="P444" t="s">
         <v>2825</v>
       </c>
     </row>
     <row r="445" spans="1:16">
       <c r="A445">
         <v>444</v>
       </c>
       <c r="B445" t="s">
-        <v>16</v>
+        <v>2826</v>
       </c>
       <c r="C445" t="s">
-        <v>2826</v>
+        <v>2827</v>
       </c>
       <c r="D445" t="s">
-        <v>2827</v>
+        <v>2828</v>
       </c>
       <c r="E445"/>
       <c r="F445" t="s">
         <v>397</v>
       </c>
       <c r="G445" t="s">
         <v>336</v>
       </c>
       <c r="H445">
         <v>6</v>
       </c>
       <c r="I445" t="s">
-        <v>2828</v>
+        <v>2829</v>
       </c>
       <c r="J445" t="s">
         <v>496</v>
       </c>
       <c r="K445" t="s">
-        <v>2829</v>
+        <v>2830</v>
       </c>
       <c r="L445" t="s">
         <v>361</v>
       </c>
       <c r="M445" t="s">
-        <v>2830</v>
+        <v>2831</v>
       </c>
       <c r="N445" t="s">
         <v>680</v>
       </c>
       <c r="O445" t="s">
-        <v>2831</v>
+        <v>2832</v>
       </c>
       <c r="P445" t="s">
-        <v>2832</v>
+        <v>2833</v>
       </c>
     </row>
     <row r="446" spans="1:16">
       <c r="A446">
         <v>445</v>
       </c>
       <c r="B446" t="s">
         <v>16</v>
       </c>
       <c r="C446" t="s">
-        <v>2833</v>
+        <v>2834</v>
       </c>
       <c r="D446" t="s">
-        <v>2834</v>
+        <v>2835</v>
       </c>
       <c r="E446"/>
       <c r="F446" t="s">
         <v>70</v>
       </c>
       <c r="G446" t="s">
         <v>336</v>
       </c>
       <c r="H446">
         <v>6</v>
       </c>
       <c r="I446" t="s">
-        <v>2835</v>
+        <v>2836</v>
       </c>
       <c r="J446" t="s">
         <v>2643</v>
       </c>
       <c r="K446" t="s">
         <v>2817</v>
       </c>
       <c r="L446" t="s">
         <v>518</v>
       </c>
       <c r="M446" t="s">
         <v>2543</v>
       </c>
       <c r="N446" t="s">
         <v>525</v>
       </c>
       <c r="O446" t="s">
-        <v>2836</v>
+        <v>2837</v>
       </c>
       <c r="P446" t="s">
-        <v>2837</v>
+        <v>2838</v>
       </c>
     </row>
     <row r="447" spans="1:16">
       <c r="A447">
         <v>446</v>
       </c>
       <c r="B447" t="s">
         <v>16</v>
       </c>
       <c r="C447" t="s">
         <v>421</v>
       </c>
       <c r="D447" t="s">
-        <v>2838</v>
+        <v>2839</v>
       </c>
       <c r="E447" t="s">
         <v>1251</v>
       </c>
       <c r="F447" t="s">
         <v>70</v>
       </c>
       <c r="G447" t="s">
         <v>116</v>
       </c>
       <c r="H447">
         <v>6</v>
       </c>
       <c r="I447" t="s">
-        <v>2839</v>
+        <v>2840</v>
       </c>
       <c r="J447" t="s">
         <v>255</v>
       </c>
       <c r="K447" t="s">
         <v>2462</v>
       </c>
       <c r="L447" t="s">
         <v>2633</v>
       </c>
       <c r="M447" t="s">
         <v>2599</v>
       </c>
       <c r="N447" t="s">
         <v>493</v>
       </c>
       <c r="O447" t="s">
-        <v>2840</v>
+        <v>2841</v>
       </c>
       <c r="P447" t="s">
-        <v>2841</v>
+        <v>2842</v>
       </c>
     </row>
     <row r="448" spans="1:16">
       <c r="A448">
         <v>447</v>
       </c>
       <c r="B448" t="s">
         <v>16</v>
       </c>
       <c r="C448" t="s">
         <v>1395</v>
       </c>
       <c r="D448" t="s">
-        <v>2842</v>
+        <v>2843</v>
       </c>
       <c r="E448" t="s">
-        <v>2843</v>
+        <v>2844</v>
       </c>
       <c r="F448" t="s">
         <v>325</v>
       </c>
       <c r="G448" t="s">
         <v>116</v>
       </c>
       <c r="H448">
         <v>6</v>
       </c>
       <c r="I448" t="s">
-        <v>2844</v>
+        <v>2845</v>
       </c>
       <c r="J448" t="s">
         <v>2104</v>
       </c>
       <c r="K448" t="s">
         <v>2238</v>
       </c>
       <c r="L448" t="s">
         <v>486</v>
       </c>
       <c r="M448" t="s">
         <v>2797</v>
       </c>
       <c r="N448" t="s">
         <v>778</v>
       </c>
       <c r="O448" t="s">
-        <v>2845</v>
+        <v>2846</v>
       </c>
       <c r="P448" t="s">
-        <v>2846</v>
+        <v>2847</v>
       </c>
     </row>
     <row r="449" spans="1:16">
       <c r="A449">
         <v>448</v>
       </c>
       <c r="B449" t="s">
         <v>16</v>
       </c>
       <c r="C449" t="s">
         <v>17</v>
       </c>
       <c r="D449" t="s">
-        <v>2847</v>
+        <v>2848</v>
       </c>
       <c r="E449"/>
       <c r="F449" t="s">
-        <v>2848</v>
+        <v>2849</v>
       </c>
       <c r="G449" t="s">
         <v>20</v>
       </c>
       <c r="H449">
         <v>6</v>
       </c>
       <c r="I449" t="s">
-        <v>2849</v>
+        <v>2850</v>
       </c>
       <c r="J449" t="s">
         <v>2052</v>
       </c>
       <c r="K449" t="s">
         <v>1938</v>
       </c>
       <c r="L449" t="s">
         <v>211</v>
       </c>
       <c r="M449" t="s">
         <v>2105</v>
       </c>
       <c r="N449" t="s">
         <v>1537</v>
       </c>
       <c r="O449" t="s">
-        <v>2850</v>
+        <v>2851</v>
       </c>
       <c r="P449" t="s">
-        <v>2851</v>
+        <v>2852</v>
       </c>
     </row>
     <row r="450" spans="1:16">
       <c r="A450">
         <v>449</v>
       </c>
       <c r="B450" t="s">
         <v>16</v>
       </c>
       <c r="C450" t="s">
-        <v>2852</v>
+        <v>2853</v>
       </c>
       <c r="D450" t="s">
-        <v>2853</v>
+        <v>2854</v>
       </c>
       <c r="E450"/>
       <c r="F450" t="s">
         <v>70</v>
       </c>
       <c r="G450" t="s">
         <v>687</v>
       </c>
       <c r="H450">
         <v>6</v>
       </c>
       <c r="I450" t="s">
-        <v>2854</v>
+        <v>2855</v>
       </c>
       <c r="J450" t="s">
         <v>493</v>
       </c>
       <c r="K450" t="s">
         <v>2540</v>
       </c>
       <c r="L450" t="s">
         <v>612</v>
       </c>
       <c r="M450" t="s">
         <v>2706</v>
       </c>
       <c r="N450" t="s">
         <v>351</v>
       </c>
       <c r="O450" t="s">
-        <v>2855</v>
+        <v>2856</v>
       </c>
       <c r="P450" t="s">
-        <v>2856</v>
+        <v>2857</v>
       </c>
     </row>
     <row r="451" spans="1:16">
       <c r="A451">
         <v>450</v>
       </c>
       <c r="B451" t="s">
         <v>16</v>
       </c>
       <c r="C451" t="s">
         <v>698</v>
       </c>
       <c r="D451" t="s">
-        <v>2857</v>
+        <v>2858</v>
       </c>
       <c r="E451" t="s">
-        <v>2858</v>
+        <v>2859</v>
       </c>
       <c r="F451" t="s">
         <v>201</v>
       </c>
       <c r="G451" t="s">
         <v>672</v>
       </c>
       <c r="H451">
         <v>6</v>
       </c>
       <c r="I451" t="s">
-        <v>2859</v>
+        <v>2860</v>
       </c>
       <c r="J451" t="s">
         <v>548</v>
       </c>
       <c r="K451" t="s">
-        <v>2860</v>
+        <v>2861</v>
       </c>
       <c r="L451" t="s">
-        <v>2861</v>
+        <v>2862</v>
       </c>
       <c r="M451" t="s">
         <v>2535</v>
       </c>
       <c r="N451" t="s">
-        <v>2861</v>
+        <v>2862</v>
       </c>
       <c r="O451" t="s">
         <v>2639</v>
       </c>
       <c r="P451" t="s">
-        <v>2862</v>
+        <v>2863</v>
       </c>
     </row>
     <row r="452" spans="1:16">
       <c r="A452">
         <v>451</v>
       </c>
       <c r="B452" t="s">
         <v>16</v>
       </c>
       <c r="C452" t="s">
-        <v>2863</v>
+        <v>2864</v>
       </c>
       <c r="D452" t="s">
         <v>584</v>
       </c>
       <c r="E452" t="s">
         <v>585</v>
       </c>
       <c r="F452" t="s">
         <v>201</v>
       </c>
       <c r="G452" t="s">
         <v>687</v>
       </c>
       <c r="H452">
         <v>6</v>
       </c>
       <c r="I452" t="s">
-        <v>2864</v>
+        <v>2865</v>
       </c>
       <c r="J452" t="s">
-        <v>2865</v>
+        <v>2866</v>
       </c>
       <c r="K452" t="s">
-        <v>2866</v>
+        <v>2867</v>
       </c>
       <c r="L452" t="s">
         <v>376</v>
       </c>
       <c r="M452" t="s">
-        <v>2836</v>
+        <v>2837</v>
       </c>
       <c r="N452" t="s">
         <v>2728</v>
       </c>
       <c r="O452" t="s">
-        <v>2867</v>
+        <v>2868</v>
       </c>
       <c r="P452" t="s">
-        <v>2868</v>
+        <v>2869</v>
       </c>
     </row>
     <row r="453" spans="1:16">
       <c r="A453">
         <v>452</v>
       </c>
       <c r="B453" t="s">
         <v>16</v>
       </c>
       <c r="C453" t="s">
-        <v>2869</v>
+        <v>2870</v>
       </c>
       <c r="D453" t="s">
         <v>2162</v>
       </c>
       <c r="E453" t="s">
         <v>31</v>
       </c>
       <c r="F453" t="s">
         <v>2163</v>
       </c>
       <c r="G453" t="s">
         <v>336</v>
       </c>
       <c r="H453">
         <v>6</v>
       </c>
       <c r="I453" t="s">
-        <v>2870</v>
+        <v>2871</v>
       </c>
       <c r="J453" t="s">
         <v>540</v>
       </c>
       <c r="K453" t="s">
         <v>2543</v>
       </c>
       <c r="L453" t="s">
         <v>2445</v>
       </c>
       <c r="M453" t="s">
         <v>2468</v>
       </c>
       <c r="N453" t="s">
         <v>909</v>
       </c>
       <c r="O453" t="s">
-        <v>2871</v>
+        <v>2872</v>
       </c>
       <c r="P453" t="s">
-        <v>2872</v>
+        <v>2873</v>
       </c>
     </row>
     <row r="454" spans="1:16">
       <c r="A454">
         <v>453</v>
       </c>
       <c r="B454" t="s">
         <v>16</v>
       </c>
       <c r="C454" t="s">
         <v>378</v>
       </c>
       <c r="D454" t="s">
-        <v>2873</v>
+        <v>2874</v>
       </c>
       <c r="E454"/>
       <c r="F454"/>
       <c r="G454" t="s">
         <v>336</v>
       </c>
       <c r="H454">
         <v>6</v>
       </c>
       <c r="I454" t="s">
-        <v>2874</v>
+        <v>2875</v>
       </c>
       <c r="J454" t="s">
         <v>1941</v>
       </c>
       <c r="K454" t="s">
         <v>2274</v>
       </c>
       <c r="L454" t="s">
         <v>446</v>
       </c>
       <c r="M454" t="s">
-        <v>2875</v>
+        <v>2876</v>
       </c>
       <c r="N454" t="s">
         <v>952</v>
       </c>
       <c r="O454" t="s">
-        <v>2876</v>
+        <v>2877</v>
       </c>
       <c r="P454" t="s">
-        <v>2877</v>
+        <v>2878</v>
       </c>
     </row>
     <row r="455" spans="1:16">
       <c r="A455">
         <v>454</v>
       </c>
       <c r="B455" t="s">
         <v>16</v>
       </c>
       <c r="C455" t="s">
         <v>17</v>
       </c>
       <c r="D455" t="s">
         <v>1047</v>
       </c>
       <c r="E455" t="s">
         <v>666</v>
       </c>
       <c r="F455" t="s">
         <v>174</v>
       </c>
       <c r="G455" t="s">
         <v>672</v>
       </c>
       <c r="H455">
         <v>6</v>
       </c>
       <c r="I455" t="s">
-        <v>2878</v>
+        <v>2879</v>
       </c>
       <c r="J455" t="s">
         <v>716</v>
       </c>
       <c r="K455" t="s">
-        <v>2879</v>
+        <v>2880</v>
       </c>
       <c r="L455" t="s">
+        <v>2881</v>
+      </c>
+      <c r="M455" t="s">
         <v>2880</v>
-      </c>
-[...1 lines deleted...]
-        <v>2879</v>
       </c>
       <c r="N455" t="s">
         <v>2477</v>
       </c>
       <c r="O455" t="s">
         <v>2736</v>
       </c>
       <c r="P455" t="s">
-        <v>2881</v>
+        <v>2882</v>
       </c>
     </row>
     <row r="456" spans="1:16">
       <c r="A456">
         <v>455</v>
       </c>
       <c r="B456" t="s">
         <v>16</v>
       </c>
       <c r="C456" t="s">
-        <v>2882</v>
+        <v>2883</v>
       </c>
       <c r="D456" t="s">
-        <v>2883</v>
+        <v>2884</v>
       </c>
       <c r="E456"/>
       <c r="F456" t="s">
         <v>70</v>
       </c>
       <c r="G456" t="s">
         <v>336</v>
       </c>
       <c r="H456">
         <v>6</v>
       </c>
       <c r="I456" t="s">
-        <v>2884</v>
+        <v>2885</v>
       </c>
       <c r="J456" t="s">
         <v>566</v>
       </c>
       <c r="K456" t="s">
-        <v>2879</v>
+        <v>2880</v>
       </c>
       <c r="L456" t="s">
         <v>518</v>
       </c>
       <c r="M456" t="s">
         <v>2485</v>
       </c>
       <c r="N456" t="s">
         <v>520</v>
       </c>
       <c r="O456" t="s">
         <v>2221</v>
       </c>
       <c r="P456" t="s">
-        <v>2885</v>
+        <v>2886</v>
       </c>
     </row>
     <row r="457" spans="1:16">
       <c r="A457">
         <v>456</v>
       </c>
       <c r="B457" t="s">
         <v>16</v>
       </c>
       <c r="C457" t="s">
         <v>1935</v>
       </c>
       <c r="D457" t="s">
-        <v>2886</v>
+        <v>2887</v>
       </c>
       <c r="E457" t="s">
-        <v>2887</v>
+        <v>2888</v>
       </c>
       <c r="F457" t="s">
         <v>397</v>
       </c>
       <c r="G457" t="s">
         <v>116</v>
       </c>
       <c r="H457">
         <v>6</v>
       </c>
       <c r="I457" t="s">
-        <v>2888</v>
+        <v>2889</v>
       </c>
       <c r="J457" t="s">
         <v>464</v>
       </c>
       <c r="K457" t="s">
         <v>2414</v>
       </c>
       <c r="L457" t="s">
         <v>2564</v>
       </c>
       <c r="M457" t="s">
         <v>2736</v>
       </c>
       <c r="N457" t="s">
         <v>740</v>
       </c>
       <c r="O457" t="s">
-        <v>2831</v>
+        <v>2832</v>
       </c>
       <c r="P457" t="s">
-        <v>2889</v>
+        <v>2890</v>
       </c>
     </row>
     <row r="458" spans="1:16">
       <c r="A458">
         <v>457</v>
       </c>
       <c r="B458" t="s">
         <v>16</v>
       </c>
       <c r="C458" t="s">
-        <v>2890</v>
+        <v>2891</v>
       </c>
       <c r="D458" t="s">
-        <v>2891</v>
+        <v>2892</v>
       </c>
       <c r="E458" t="s">
         <v>423</v>
       </c>
       <c r="F458" t="s">
         <v>424</v>
       </c>
       <c r="G458" t="s">
         <v>687</v>
       </c>
       <c r="H458">
         <v>6</v>
       </c>
       <c r="I458" t="s">
-        <v>2892</v>
+        <v>2893</v>
       </c>
       <c r="J458" t="s">
         <v>778</v>
       </c>
       <c r="K458" t="s">
-        <v>2893</v>
+        <v>2894</v>
       </c>
       <c r="L458" t="s">
         <v>385</v>
       </c>
       <c r="M458" t="s">
-        <v>2894</v>
+        <v>2895</v>
       </c>
       <c r="N458" t="s">
         <v>370</v>
       </c>
       <c r="O458" t="s">
         <v>2582</v>
       </c>
       <c r="P458" t="s">
-        <v>2895</v>
+        <v>2896</v>
       </c>
     </row>
     <row r="459" spans="1:16">
       <c r="A459">
         <v>458</v>
       </c>
       <c r="B459" t="s">
         <v>16</v>
       </c>
       <c r="C459" t="s">
-        <v>2896</v>
+        <v>2897</v>
       </c>
       <c r="D459" t="s">
-        <v>2897</v>
+        <v>2898</v>
       </c>
       <c r="E459"/>
       <c r="F459" t="s">
         <v>201</v>
       </c>
       <c r="G459" t="s">
         <v>336</v>
       </c>
       <c r="H459">
         <v>6</v>
       </c>
       <c r="I459" t="s">
-        <v>2898</v>
+        <v>2899</v>
       </c>
       <c r="J459" t="s">
         <v>779</v>
       </c>
       <c r="K459" t="s">
         <v>2741</v>
       </c>
       <c r="L459" t="s">
         <v>376</v>
       </c>
       <c r="M459" t="s">
-        <v>2899</v>
+        <v>2900</v>
       </c>
       <c r="N459" t="s">
         <v>630</v>
       </c>
       <c r="O459" t="s">
         <v>2777</v>
       </c>
       <c r="P459" t="s">
-        <v>2900</v>
+        <v>2901</v>
       </c>
     </row>
     <row r="460" spans="1:16">
       <c r="A460">
         <v>459</v>
       </c>
       <c r="B460" t="s">
         <v>16</v>
       </c>
       <c r="C460" t="s">
         <v>599</v>
       </c>
       <c r="D460" t="s">
-        <v>2901</v>
+        <v>2902</v>
       </c>
       <c r="E460"/>
       <c r="F460"/>
       <c r="G460" t="s">
         <v>336</v>
       </c>
       <c r="H460">
         <v>6</v>
       </c>
       <c r="I460" t="s">
-        <v>2902</v>
+        <v>2903</v>
       </c>
       <c r="J460" t="s">
         <v>910</v>
       </c>
       <c r="K460" t="s">
-        <v>2845</v>
+        <v>2846</v>
       </c>
       <c r="L460" t="s">
         <v>329</v>
       </c>
       <c r="M460" t="s">
         <v>2557</v>
       </c>
       <c r="N460" t="s">
-        <v>2903</v>
+        <v>2904</v>
       </c>
       <c r="O460" t="s">
-        <v>2904</v>
+        <v>2905</v>
       </c>
       <c r="P460" t="s">
-        <v>2905</v>
+        <v>2906</v>
       </c>
     </row>
     <row r="461" spans="1:16">
       <c r="A461">
         <v>460</v>
       </c>
       <c r="B461" t="s">
         <v>16</v>
       </c>
       <c r="C461" t="s">
         <v>2448</v>
       </c>
       <c r="D461" t="s">
-        <v>2906</v>
+        <v>2907</v>
       </c>
       <c r="E461"/>
       <c r="F461"/>
       <c r="G461" t="s">
         <v>336</v>
       </c>
       <c r="H461">
         <v>6</v>
       </c>
       <c r="I461" t="s">
-        <v>2907</v>
+        <v>2908</v>
       </c>
       <c r="J461" t="s">
         <v>2477</v>
       </c>
       <c r="K461" t="s">
         <v>2759</v>
       </c>
       <c r="L461" t="s">
         <v>535</v>
       </c>
       <c r="M461" t="s">
-        <v>2860</v>
+        <v>2861</v>
       </c>
       <c r="N461" t="s">
         <v>674</v>
       </c>
       <c r="O461" t="s">
-        <v>2908</v>
+        <v>2909</v>
       </c>
       <c r="P461" t="s">
-        <v>2909</v>
+        <v>2910</v>
       </c>
     </row>
     <row r="462" spans="1:16">
       <c r="A462">
         <v>461</v>
       </c>
       <c r="B462" t="s">
         <v>16</v>
       </c>
       <c r="C462" t="s">
         <v>134</v>
       </c>
       <c r="D462" t="s">
-        <v>2910</v>
+        <v>2911</v>
       </c>
       <c r="E462"/>
       <c r="F462" t="s">
-        <v>2911</v>
+        <v>2912</v>
       </c>
       <c r="G462" t="s">
         <v>20</v>
       </c>
       <c r="H462">
         <v>6</v>
       </c>
       <c r="I462" t="s">
-        <v>2912</v>
+        <v>2913</v>
       </c>
       <c r="J462" t="s">
         <v>2243</v>
       </c>
       <c r="K462" t="s">
         <v>1602</v>
       </c>
       <c r="L462" t="s">
         <v>549</v>
       </c>
       <c r="M462" t="s">
         <v>2659</v>
       </c>
       <c r="N462" t="s">
         <v>900</v>
       </c>
       <c r="O462" t="s">
-        <v>2913</v>
+        <v>2914</v>
       </c>
       <c r="P462" t="s">
-        <v>2914</v>
+        <v>2915</v>
       </c>
     </row>
     <row r="463" spans="1:16">
       <c r="A463">
         <v>462</v>
       </c>
       <c r="B463" t="s">
         <v>16</v>
       </c>
       <c r="C463" t="s">
-        <v>2869</v>
+        <v>2870</v>
       </c>
       <c r="D463" t="s">
-        <v>2915</v>
+        <v>2916</v>
       </c>
       <c r="E463" t="s">
         <v>2374</v>
       </c>
       <c r="F463" t="s">
         <v>70</v>
       </c>
       <c r="G463" t="s">
         <v>336</v>
       </c>
       <c r="H463">
         <v>6</v>
       </c>
       <c r="I463" t="s">
-        <v>2916</v>
+        <v>2917</v>
       </c>
       <c r="J463" t="s">
         <v>770</v>
       </c>
       <c r="K463" t="s">
-        <v>2840</v>
+        <v>2841</v>
       </c>
       <c r="L463" t="s">
         <v>525</v>
       </c>
       <c r="M463" t="s">
-        <v>2836</v>
+        <v>2837</v>
       </c>
       <c r="N463" t="s">
-        <v>2861</v>
+        <v>2862</v>
       </c>
       <c r="O463" t="s">
-        <v>2917</v>
+        <v>2918</v>
       </c>
       <c r="P463" t="s">
-        <v>2918</v>
+        <v>2919</v>
       </c>
     </row>
     <row r="464" spans="1:16">
       <c r="A464">
         <v>463</v>
       </c>
       <c r="B464" t="s">
         <v>16</v>
       </c>
       <c r="C464" t="s">
-        <v>2919</v>
+        <v>2920</v>
       </c>
       <c r="D464" t="s">
-        <v>2920</v>
+        <v>2921</v>
       </c>
       <c r="E464"/>
       <c r="F464" t="s">
         <v>70</v>
       </c>
       <c r="G464" t="s">
         <v>687</v>
       </c>
       <c r="H464">
         <v>6</v>
       </c>
       <c r="I464" t="s">
-        <v>2921</v>
+        <v>2922</v>
       </c>
       <c r="J464" t="s">
         <v>779</v>
       </c>
       <c r="K464" t="s">
-        <v>2922</v>
+        <v>2923</v>
       </c>
       <c r="L464" t="s">
         <v>462</v>
       </c>
       <c r="M464" t="s">
-        <v>2923</v>
+        <v>2924</v>
       </c>
       <c r="N464" t="s">
         <v>638</v>
       </c>
       <c r="O464" t="s">
-        <v>2924</v>
+        <v>2925</v>
       </c>
       <c r="P464" t="s">
-        <v>2925</v>
+        <v>2926</v>
       </c>
     </row>
     <row r="465" spans="1:16">
       <c r="A465">
         <v>464</v>
       </c>
       <c r="B465" t="s">
         <v>16</v>
       </c>
       <c r="C465" t="s">
-        <v>2926</v>
+        <v>2927</v>
       </c>
       <c r="D465" t="s">
-        <v>2927</v>
+        <v>2928</v>
       </c>
       <c r="E465" t="s">
         <v>81</v>
       </c>
       <c r="F465" t="s">
         <v>335</v>
       </c>
       <c r="G465" t="s">
         <v>687</v>
       </c>
       <c r="H465">
         <v>6</v>
       </c>
       <c r="I465" t="s">
-        <v>2921</v>
+        <v>2922</v>
       </c>
       <c r="J465" t="s">
         <v>520</v>
       </c>
       <c r="K465" t="s">
-        <v>2860</v>
+        <v>2861</v>
       </c>
       <c r="L465" t="s">
         <v>525</v>
       </c>
       <c r="M465" t="s">
         <v>2627</v>
       </c>
       <c r="N465" t="s">
         <v>505</v>
       </c>
       <c r="O465" t="s">
-        <v>2928</v>
+        <v>2929</v>
       </c>
       <c r="P465" t="s">
-        <v>2929</v>
+        <v>2930</v>
       </c>
     </row>
     <row r="466" spans="1:16">
       <c r="A466">
         <v>465</v>
       </c>
       <c r="B466" t="s">
         <v>16</v>
       </c>
       <c r="C466" t="s">
-        <v>2930</v>
+        <v>2931</v>
       </c>
       <c r="D466" t="s">
-        <v>2931</v>
+        <v>2932</v>
       </c>
       <c r="E466"/>
       <c r="F466" t="s">
         <v>2533</v>
       </c>
       <c r="G466" t="s">
         <v>336</v>
       </c>
       <c r="H466">
         <v>6</v>
       </c>
       <c r="I466" t="s">
-        <v>2932</v>
+        <v>2933</v>
       </c>
       <c r="J466" t="s">
         <v>478</v>
       </c>
       <c r="K466" t="s">
         <v>2751</v>
       </c>
       <c r="L466" t="s">
         <v>359</v>
       </c>
       <c r="M466" t="s">
-        <v>2933</v>
+        <v>2934</v>
       </c>
       <c r="N466" t="s">
         <v>779</v>
       </c>
       <c r="O466" t="s">
-        <v>2934</v>
+        <v>2935</v>
       </c>
       <c r="P466" t="s">
-        <v>2935</v>
+        <v>2936</v>
       </c>
     </row>
     <row r="467" spans="1:16">
       <c r="A467">
         <v>466</v>
       </c>
       <c r="B467" t="s">
         <v>16</v>
       </c>
       <c r="C467" t="s">
-        <v>2936</v>
+        <v>2937</v>
       </c>
       <c r="D467" t="s">
-        <v>2937</v>
+        <v>2938</v>
       </c>
       <c r="E467" t="s">
         <v>571</v>
       </c>
       <c r="F467" t="s">
         <v>2186</v>
       </c>
       <c r="G467" t="s">
         <v>1438</v>
       </c>
       <c r="H467">
         <v>6</v>
       </c>
       <c r="I467" t="s">
-        <v>2938</v>
+        <v>2939</v>
       </c>
       <c r="J467" t="s">
         <v>438</v>
       </c>
       <c r="K467" t="s">
         <v>2500</v>
       </c>
       <c r="L467" t="s">
-        <v>2861</v>
+        <v>2862</v>
       </c>
       <c r="M467" t="s">
         <v>2666</v>
       </c>
       <c r="N467" t="s">
         <v>548</v>
       </c>
       <c r="O467" t="s">
-        <v>2939</v>
+        <v>2940</v>
       </c>
       <c r="P467" t="s">
-        <v>2940</v>
+        <v>2941</v>
       </c>
     </row>
     <row r="468" spans="1:16">
       <c r="A468">
         <v>467</v>
       </c>
       <c r="B468" t="s">
         <v>16</v>
       </c>
       <c r="C468" t="s">
-        <v>2941</v>
+        <v>2942</v>
       </c>
       <c r="D468" t="s">
-        <v>2942</v>
+        <v>2943</v>
       </c>
       <c r="E468"/>
       <c r="F468"/>
       <c r="G468" t="s">
         <v>239</v>
       </c>
       <c r="H468">
         <v>6</v>
       </c>
       <c r="I468" t="s">
-        <v>2938</v>
+        <v>2939</v>
       </c>
       <c r="J468" t="s">
         <v>438</v>
       </c>
       <c r="K468" t="s">
         <v>2500</v>
       </c>
       <c r="L468" t="s">
-        <v>2861</v>
+        <v>2862</v>
       </c>
       <c r="M468" t="s">
         <v>2666</v>
       </c>
       <c r="N468" t="s">
         <v>548</v>
       </c>
       <c r="O468" t="s">
         <v>2697</v>
       </c>
       <c r="P468" t="s">
-        <v>2943</v>
+        <v>2944</v>
       </c>
     </row>
     <row r="469" spans="1:16">
       <c r="A469">
         <v>468</v>
       </c>
       <c r="B469" t="s">
         <v>16</v>
       </c>
       <c r="C469" t="s">
-        <v>2944</v>
+        <v>2945</v>
       </c>
       <c r="D469" t="s">
-        <v>2945</v>
+        <v>2946</v>
       </c>
       <c r="E469"/>
       <c r="F469" t="s">
-        <v>2946</v>
+        <v>2947</v>
       </c>
       <c r="G469" t="s">
         <v>336</v>
       </c>
       <c r="H469">
         <v>6</v>
       </c>
       <c r="I469" t="s">
-        <v>2947</v>
+        <v>2948</v>
       </c>
       <c r="J469" t="s">
         <v>909</v>
       </c>
       <c r="K469" t="s">
         <v>2755</v>
       </c>
       <c r="L469" t="s">
         <v>520</v>
       </c>
       <c r="M469" t="s">
         <v>2659</v>
       </c>
       <c r="N469" t="s">
         <v>2747</v>
       </c>
       <c r="O469" t="s">
         <v>2635</v>
       </c>
       <c r="P469" t="s">
-        <v>2948</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="470" spans="1:16">
       <c r="A470">
         <v>469</v>
       </c>
       <c r="B470" t="s">
         <v>16</v>
       </c>
       <c r="C470" t="s">
         <v>160</v>
       </c>
       <c r="D470" t="s">
-        <v>2949</v>
+        <v>2950</v>
       </c>
       <c r="E470"/>
       <c r="F470" t="s">
         <v>1113</v>
       </c>
       <c r="G470" t="s">
         <v>20</v>
       </c>
       <c r="H470">
         <v>6</v>
       </c>
       <c r="I470" t="s">
-        <v>2950</v>
+        <v>2951</v>
       </c>
       <c r="J470" t="s">
-        <v>2951</v>
+        <v>2952</v>
       </c>
       <c r="K470" t="s">
-        <v>2952</v>
+        <v>2953</v>
       </c>
       <c r="L470" t="s">
         <v>542</v>
       </c>
       <c r="M470" t="s">
-        <v>2953</v>
+        <v>2954</v>
       </c>
       <c r="N470" t="s">
-        <v>2880</v>
+        <v>2881</v>
       </c>
       <c r="O470" t="s">
-        <v>2954</v>
+        <v>2955</v>
       </c>
       <c r="P470" t="s">
-        <v>2955</v>
+        <v>2956</v>
       </c>
     </row>
     <row r="471" spans="1:16">
       <c r="A471">
         <v>470</v>
       </c>
       <c r="B471" t="s">
         <v>16</v>
       </c>
       <c r="C471" t="s">
         <v>498</v>
       </c>
       <c r="D471" t="s">
-        <v>2956</v>
+        <v>2957</v>
       </c>
       <c r="E471"/>
       <c r="F471" t="s">
         <v>70</v>
       </c>
       <c r="G471" t="s">
         <v>20</v>
       </c>
       <c r="H471">
         <v>6</v>
       </c>
       <c r="I471" t="s">
-        <v>2957</v>
+        <v>2958</v>
       </c>
       <c r="J471" t="s">
         <v>876</v>
       </c>
       <c r="K471" t="s">
-        <v>2958</v>
+        <v>2959</v>
       </c>
       <c r="L471" t="s">
         <v>493</v>
       </c>
       <c r="M471" t="s">
-        <v>2959</v>
+        <v>2960</v>
       </c>
       <c r="N471" t="s">
         <v>402</v>
       </c>
       <c r="O471" t="s">
-        <v>2960</v>
+        <v>2961</v>
       </c>
       <c r="P471" t="s">
-        <v>2961</v>
+        <v>2962</v>
       </c>
     </row>
     <row r="472" spans="1:16">
       <c r="A472">
         <v>471</v>
       </c>
       <c r="B472" t="s">
         <v>16</v>
       </c>
       <c r="C472" t="s">
-        <v>2962</v>
+        <v>2963</v>
       </c>
       <c r="D472" t="s">
-        <v>2963</v>
+        <v>2964</v>
       </c>
       <c r="E472" t="s">
         <v>732</v>
       </c>
       <c r="F472" t="s">
         <v>201</v>
       </c>
       <c r="G472" t="s">
         <v>336</v>
       </c>
       <c r="H472">
         <v>6</v>
       </c>
       <c r="I472" t="s">
-        <v>2964</v>
+        <v>2965</v>
       </c>
       <c r="J472" t="s">
         <v>757</v>
       </c>
       <c r="K472" t="s">
-        <v>2965</v>
+        <v>2966</v>
       </c>
       <c r="L472" t="s">
         <v>548</v>
       </c>
       <c r="M472" t="s">
         <v>2697</v>
       </c>
       <c r="N472" t="s">
         <v>540</v>
       </c>
       <c r="O472" t="s">
-        <v>2966</v>
+        <v>2967</v>
       </c>
       <c r="P472" t="s">
-        <v>2967</v>
+        <v>2968</v>
       </c>
     </row>
     <row r="473" spans="1:16">
       <c r="A473">
         <v>472</v>
       </c>
       <c r="B473" t="s">
         <v>1248</v>
       </c>
       <c r="C473" t="s">
-        <v>2968</v>
+        <v>2969</v>
       </c>
       <c r="D473" t="s">
-        <v>2969</v>
+        <v>2970</v>
       </c>
       <c r="E473" t="s">
-        <v>2970</v>
+        <v>2971</v>
       </c>
       <c r="F473" t="s">
-        <v>2971</v>
+        <v>2972</v>
       </c>
       <c r="G473" t="s">
         <v>687</v>
       </c>
       <c r="H473">
         <v>6</v>
       </c>
       <c r="I473" t="s">
-        <v>2972</v>
+        <v>2973</v>
       </c>
       <c r="J473" t="s">
         <v>926</v>
       </c>
       <c r="K473" t="s">
-        <v>2831</v>
+        <v>2832</v>
       </c>
       <c r="L473" t="s">
         <v>359</v>
       </c>
       <c r="M473" t="s">
-        <v>2973</v>
+        <v>2974</v>
       </c>
       <c r="N473" t="s">
         <v>2617</v>
       </c>
       <c r="O473" t="s">
         <v>2500</v>
       </c>
       <c r="P473" t="s">
-        <v>2974</v>
+        <v>2975</v>
       </c>
     </row>
     <row r="474" spans="1:16">
       <c r="A474">
         <v>473</v>
       </c>
       <c r="B474" t="s">
         <v>16</v>
       </c>
       <c r="C474" t="s">
-        <v>2975</v>
+        <v>2976</v>
       </c>
       <c r="D474" t="s">
-        <v>2976</v>
+        <v>2977</v>
       </c>
       <c r="E474"/>
       <c r="F474" t="s">
         <v>294</v>
       </c>
       <c r="G474" t="s">
         <v>687</v>
       </c>
       <c r="H474">
         <v>6</v>
       </c>
       <c r="I474" t="s">
-        <v>2977</v>
+        <v>2978</v>
       </c>
       <c r="J474" t="s">
         <v>770</v>
       </c>
       <c r="K474" t="s">
-        <v>2978</v>
+        <v>2979</v>
       </c>
       <c r="L474" t="s">
         <v>842</v>
       </c>
       <c r="M474" t="s">
         <v>2540</v>
       </c>
       <c r="N474" t="s">
         <v>664</v>
       </c>
       <c r="O474" t="s">
         <v>2573</v>
       </c>
       <c r="P474" t="s">
-        <v>2979</v>
+        <v>2980</v>
       </c>
     </row>
     <row r="475" spans="1:16">
       <c r="A475">
         <v>474</v>
       </c>
       <c r="B475" t="s">
         <v>16</v>
       </c>
       <c r="C475" t="s">
-        <v>2826</v>
+        <v>2827</v>
       </c>
       <c r="D475" t="s">
-        <v>2980</v>
+        <v>2981</v>
       </c>
       <c r="E475"/>
       <c r="F475" t="s">
         <v>70</v>
       </c>
       <c r="G475" t="s">
         <v>336</v>
       </c>
       <c r="H475">
         <v>6</v>
       </c>
       <c r="I475" t="s">
-        <v>2981</v>
+        <v>2982</v>
       </c>
       <c r="J475" t="s">
         <v>2713</v>
       </c>
       <c r="K475" t="s">
-        <v>2982</v>
+        <v>2983</v>
       </c>
       <c r="L475" t="s">
         <v>2658</v>
       </c>
       <c r="M475" t="s">
-        <v>2845</v>
+        <v>2846</v>
       </c>
       <c r="N475" t="s">
         <v>932</v>
       </c>
       <c r="O475" t="s">
-        <v>2983</v>
+        <v>2984</v>
       </c>
       <c r="P475" t="s">
-        <v>2984</v>
+        <v>2985</v>
       </c>
     </row>
     <row r="476" spans="1:16">
       <c r="A476">
         <v>475</v>
       </c>
       <c r="B476" t="s">
-        <v>2985</v>
+        <v>2986</v>
       </c>
       <c r="C476" t="s">
-        <v>2986</v>
+        <v>2987</v>
       </c>
       <c r="D476" t="s">
-        <v>2987</v>
+        <v>2988</v>
       </c>
       <c r="E476"/>
       <c r="F476" t="s">
-        <v>2988</v>
+        <v>2989</v>
       </c>
       <c r="G476" t="s">
         <v>116</v>
       </c>
       <c r="H476">
         <v>6</v>
       </c>
       <c r="I476" t="s">
-        <v>2989</v>
+        <v>2990</v>
       </c>
       <c r="J476" t="s">
         <v>393</v>
       </c>
       <c r="K476" t="s">
-        <v>2990</v>
+        <v>2991</v>
       </c>
       <c r="L476" t="s">
         <v>931</v>
       </c>
       <c r="M476" t="s">
-        <v>2991</v>
+        <v>2992</v>
       </c>
       <c r="N476" t="s">
         <v>884</v>
       </c>
       <c r="O476" t="s">
-        <v>2992</v>
+        <v>2993</v>
       </c>
       <c r="P476" t="s">
-        <v>2993</v>
+        <v>2994</v>
       </c>
     </row>
     <row r="477" spans="1:16">
       <c r="A477">
         <v>476</v>
       </c>
       <c r="B477" t="s">
         <v>1248</v>
       </c>
       <c r="C477" t="s">
-        <v>2994</v>
+        <v>2995</v>
       </c>
       <c r="D477" t="s">
-        <v>2995</v>
+        <v>2996</v>
       </c>
       <c r="E477" t="s">
-        <v>2996</v>
+        <v>2997</v>
       </c>
       <c r="F477" t="s">
-        <v>2997</v>
+        <v>2998</v>
       </c>
       <c r="G477" t="s">
         <v>672</v>
       </c>
       <c r="H477">
         <v>6</v>
       </c>
       <c r="I477" t="s">
-        <v>2998</v>
+        <v>2999</v>
       </c>
       <c r="J477" t="s">
         <v>409</v>
       </c>
       <c r="K477" t="s">
         <v>2573</v>
       </c>
       <c r="L477" t="s">
         <v>663</v>
       </c>
       <c r="M477" t="s">
-        <v>2999</v>
+        <v>3000</v>
       </c>
       <c r="N477" t="s">
         <v>909</v>
       </c>
       <c r="O477" t="s">
         <v>2604</v>
       </c>
       <c r="P477" t="s">
-        <v>3000</v>
+        <v>3001</v>
       </c>
     </row>
     <row r="478" spans="1:16">
       <c r="A478">
         <v>477</v>
       </c>
       <c r="B478" t="s">
         <v>16</v>
       </c>
       <c r="C478" t="s">
         <v>2224</v>
       </c>
       <c r="D478" t="s">
         <v>2219</v>
       </c>
       <c r="E478"/>
       <c r="F478" t="s">
         <v>2220</v>
       </c>
       <c r="G478" t="s">
         <v>20</v>
       </c>
       <c r="H478">
         <v>6</v>
       </c>
       <c r="I478" t="s">
-        <v>3001</v>
+        <v>3002</v>
       </c>
       <c r="J478" t="s">
-        <v>3002</v>
+        <v>3003</v>
       </c>
       <c r="K478" t="s">
-        <v>3003</v>
+        <v>3004</v>
       </c>
       <c r="L478" t="s">
-        <v>3004</v>
+        <v>3005</v>
       </c>
       <c r="M478" t="s">
-        <v>2934</v>
+        <v>2935</v>
       </c>
       <c r="N478" t="s">
         <v>2477</v>
       </c>
       <c r="O478" t="s">
-        <v>2923</v>
+        <v>2924</v>
       </c>
       <c r="P478" t="s">
-        <v>3005</v>
+        <v>3006</v>
       </c>
     </row>
     <row r="479" spans="1:16">
       <c r="A479">
         <v>478</v>
       </c>
       <c r="B479" t="s">
         <v>16</v>
       </c>
       <c r="C479" t="s">
         <v>372</v>
       </c>
       <c r="D479" t="s">
-        <v>3006</v>
+        <v>3007</v>
       </c>
       <c r="E479" t="s">
         <v>31</v>
       </c>
       <c r="F479" t="s">
         <v>265</v>
       </c>
       <c r="G479" t="s">
         <v>687</v>
       </c>
       <c r="H479">
         <v>6</v>
       </c>
       <c r="I479" t="s">
-        <v>3007</v>
+        <v>3008</v>
       </c>
       <c r="J479" t="s">
         <v>2643</v>
       </c>
       <c r="K479" t="s">
-        <v>3008</v>
+        <v>3009</v>
       </c>
       <c r="L479" t="s">
         <v>409</v>
       </c>
       <c r="M479" t="s">
-        <v>3009</v>
+        <v>3010</v>
       </c>
       <c r="N479" t="s">
         <v>939</v>
       </c>
       <c r="O479" t="s">
-        <v>3010</v>
+        <v>3011</v>
       </c>
       <c r="P479" t="s">
-        <v>3011</v>
+        <v>3012</v>
       </c>
     </row>
     <row r="480" spans="1:16">
       <c r="A480">
         <v>479</v>
       </c>
       <c r="B480" t="s">
         <v>16</v>
       </c>
       <c r="C480" t="s">
         <v>2606</v>
       </c>
       <c r="D480" t="s">
-        <v>3012</v>
+        <v>3013</v>
       </c>
       <c r="E480" t="s">
         <v>2656</v>
       </c>
       <c r="F480" t="s">
         <v>70</v>
       </c>
       <c r="G480" t="s">
         <v>336</v>
       </c>
       <c r="H480">
         <v>6</v>
       </c>
       <c r="I480" t="s">
-        <v>3013</v>
+        <v>3014</v>
       </c>
       <c r="J480" t="s">
         <v>448</v>
       </c>
       <c r="K480" t="s">
-        <v>2991</v>
+        <v>2992</v>
       </c>
       <c r="L480" t="s">
         <v>2711</v>
       </c>
       <c r="M480" t="s">
-        <v>2871</v>
+        <v>2872</v>
       </c>
       <c r="N480" t="s">
         <v>901</v>
       </c>
       <c r="O480" t="s">
-        <v>3014</v>
+        <v>3015</v>
       </c>
       <c r="P480" t="s">
-        <v>3015</v>
+        <v>3016</v>
       </c>
     </row>
     <row r="481" spans="1:16">
       <c r="A481">
         <v>480</v>
       </c>
       <c r="B481" t="s">
         <v>16</v>
       </c>
       <c r="C481" t="s">
         <v>870</v>
       </c>
       <c r="D481" t="s">
-        <v>3016</v>
+        <v>3017</v>
       </c>
       <c r="E481" t="s">
         <v>31</v>
       </c>
       <c r="F481" t="s">
-        <v>3017</v>
+        <v>3018</v>
       </c>
       <c r="G481" t="s">
         <v>20</v>
       </c>
       <c r="H481">
         <v>6</v>
       </c>
       <c r="I481" t="s">
-        <v>3018</v>
+        <v>3019</v>
       </c>
       <c r="J481" t="s">
         <v>385</v>
       </c>
       <c r="K481" t="s">
         <v>2535</v>
       </c>
       <c r="L481" t="s">
         <v>376</v>
       </c>
       <c r="M481" t="s">
-        <v>3019</v>
+        <v>3020</v>
       </c>
       <c r="N481" t="s">
         <v>1073</v>
       </c>
       <c r="O481" t="s">
-        <v>3020</v>
+        <v>3021</v>
       </c>
       <c r="P481" t="s">
-        <v>3021</v>
+        <v>3022</v>
       </c>
     </row>
     <row r="482" spans="1:16">
       <c r="A482">
         <v>481</v>
       </c>
       <c r="B482" t="s">
         <v>16</v>
       </c>
       <c r="C482" t="s">
         <v>2454</v>
       </c>
       <c r="D482" t="s">
-        <v>3022</v>
+        <v>3023</v>
       </c>
       <c r="E482" t="s">
-        <v>3023</v>
+        <v>3024</v>
       </c>
       <c r="F482" t="s">
         <v>70</v>
       </c>
       <c r="G482" t="s">
         <v>20</v>
       </c>
       <c r="H482">
         <v>6</v>
       </c>
       <c r="I482" t="s">
-        <v>3018</v>
+        <v>3019</v>
       </c>
       <c r="J482" t="s">
         <v>714</v>
       </c>
       <c r="K482" t="s">
-        <v>2952</v>
+        <v>2953</v>
       </c>
       <c r="L482" t="s">
-        <v>3024</v>
+        <v>3025</v>
       </c>
       <c r="M482" t="s">
         <v>2783</v>
       </c>
       <c r="N482" t="s">
         <v>695</v>
       </c>
       <c r="O482" t="s">
-        <v>3025</v>
+        <v>3026</v>
       </c>
       <c r="P482" t="s">
-        <v>3026</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="483" spans="1:16">
       <c r="A483">
         <v>482</v>
       </c>
       <c r="B483" t="s">
         <v>16</v>
       </c>
       <c r="C483" t="s">
-        <v>3027</v>
+        <v>3028</v>
       </c>
       <c r="D483" t="s">
-        <v>3028</v>
+        <v>3029</v>
       </c>
       <c r="E483"/>
       <c r="F483" t="s">
         <v>325</v>
       </c>
       <c r="G483" t="s">
         <v>20</v>
       </c>
       <c r="H483">
         <v>6</v>
       </c>
       <c r="I483" t="s">
-        <v>3029</v>
+        <v>3030</v>
       </c>
       <c r="J483" t="s">
         <v>2249</v>
       </c>
       <c r="K483" t="s">
         <v>2012</v>
       </c>
       <c r="L483" t="s">
         <v>496</v>
       </c>
       <c r="M483" t="s">
         <v>2446</v>
       </c>
       <c r="N483" t="s">
         <v>1269</v>
       </c>
       <c r="O483" t="s">
-        <v>3030</v>
+        <v>3031</v>
       </c>
       <c r="P483" t="s">
-        <v>3031</v>
+        <v>3032</v>
       </c>
     </row>
     <row r="484" spans="1:16">
       <c r="A484">
         <v>483</v>
       </c>
       <c r="B484" t="s">
         <v>16</v>
       </c>
       <c r="C484" t="s">
-        <v>3032</v>
+        <v>3033</v>
       </c>
       <c r="D484" t="s">
-        <v>3033</v>
+        <v>3034</v>
       </c>
       <c r="E484" t="s">
-        <v>3034</v>
+        <v>3035</v>
       </c>
       <c r="F484" t="s">
-        <v>3035</v>
+        <v>3036</v>
       </c>
       <c r="G484" t="s">
         <v>336</v>
       </c>
       <c r="H484">
         <v>6</v>
       </c>
       <c r="I484" t="s">
-        <v>3036</v>
+        <v>3037</v>
       </c>
       <c r="J484" t="s">
         <v>623</v>
       </c>
       <c r="K484" t="s">
         <v>2741</v>
       </c>
       <c r="L484" t="s">
         <v>2617</v>
       </c>
       <c r="M484" t="s">
-        <v>3037</v>
+        <v>3038</v>
       </c>
       <c r="N484" t="s">
         <v>762</v>
       </c>
       <c r="O484" t="s">
-        <v>3038</v>
+        <v>3039</v>
       </c>
       <c r="P484" t="s">
-        <v>3039</v>
+        <v>3040</v>
       </c>
     </row>
     <row r="485" spans="1:16">
       <c r="A485">
         <v>484</v>
       </c>
       <c r="B485" t="s">
         <v>16</v>
       </c>
       <c r="C485" t="s">
-        <v>3040</v>
+        <v>3041</v>
       </c>
       <c r="D485" t="s">
         <v>355</v>
       </c>
       <c r="E485" t="s">
         <v>1911</v>
       </c>
       <c r="F485" t="s">
         <v>70</v>
       </c>
       <c r="G485" t="s">
         <v>239</v>
       </c>
       <c r="H485">
         <v>6</v>
       </c>
       <c r="I485" t="s">
-        <v>3041</v>
+        <v>3042</v>
       </c>
       <c r="J485" t="s">
         <v>478</v>
       </c>
       <c r="K485" t="s">
         <v>2751</v>
       </c>
       <c r="L485" t="s">
         <v>525</v>
       </c>
       <c r="M485" t="s">
-        <v>2923</v>
+        <v>2924</v>
       </c>
       <c r="N485" t="s">
         <v>1127</v>
       </c>
       <c r="O485" t="s">
-        <v>3042</v>
+        <v>3043</v>
       </c>
       <c r="P485" t="s">
-        <v>3043</v>
+        <v>3044</v>
       </c>
     </row>
     <row r="486" spans="1:16">
       <c r="A486">
         <v>485</v>
       </c>
       <c r="B486" t="s">
         <v>16</v>
       </c>
       <c r="C486" t="s">
         <v>1871</v>
       </c>
       <c r="D486" t="s">
-        <v>3044</v>
+        <v>3045</v>
       </c>
       <c r="E486"/>
       <c r="F486" t="s">
         <v>144</v>
       </c>
       <c r="G486" t="s">
         <v>1438</v>
       </c>
       <c r="H486">
         <v>6</v>
       </c>
       <c r="I486" t="s">
-        <v>3045</v>
+        <v>3046</v>
       </c>
       <c r="J486" t="s">
         <v>587</v>
       </c>
       <c r="K486" t="s">
-        <v>2939</v>
+        <v>2940</v>
       </c>
       <c r="L486" t="s">
         <v>689</v>
       </c>
       <c r="M486" t="s">
         <v>2618</v>
       </c>
       <c r="N486" t="s">
         <v>827</v>
       </c>
       <c r="O486" t="s">
-        <v>3046</v>
+        <v>3047</v>
       </c>
       <c r="P486" t="s">
-        <v>3047</v>
+        <v>3048</v>
       </c>
     </row>
     <row r="487" spans="1:16">
       <c r="A487">
         <v>486</v>
       </c>
       <c r="B487" t="s">
         <v>16</v>
       </c>
       <c r="C487" t="s">
-        <v>3048</v>
+        <v>3049</v>
       </c>
       <c r="D487" t="s">
-        <v>3049</v>
+        <v>3050</v>
       </c>
       <c r="E487"/>
       <c r="F487" t="s">
         <v>92</v>
       </c>
       <c r="G487" t="s">
         <v>336</v>
       </c>
       <c r="H487">
         <v>6</v>
       </c>
       <c r="I487" t="s">
-        <v>3050</v>
+        <v>3051</v>
       </c>
       <c r="J487" t="s">
         <v>781</v>
       </c>
       <c r="K487" t="s">
-        <v>3051</v>
+        <v>3052</v>
       </c>
       <c r="L487" t="s">
         <v>564</v>
       </c>
       <c r="M487" t="s">
-        <v>3052</v>
+        <v>3053</v>
       </c>
       <c r="N487" t="s">
         <v>740</v>
       </c>
       <c r="O487" t="s">
-        <v>3053</v>
+        <v>3054</v>
       </c>
       <c r="P487" t="s">
-        <v>3054</v>
+        <v>3055</v>
       </c>
     </row>
     <row r="488" spans="1:16">
       <c r="A488">
         <v>487</v>
       </c>
       <c r="B488" t="s">
         <v>16</v>
       </c>
       <c r="C488" t="s">
         <v>89</v>
       </c>
       <c r="D488" t="s">
         <v>1431</v>
       </c>
       <c r="E488" t="s">
         <v>1553</v>
       </c>
       <c r="F488" t="s">
         <v>1843</v>
       </c>
       <c r="G488" t="s">
         <v>116</v>
       </c>
       <c r="H488">
         <v>6</v>
       </c>
       <c r="I488" t="s">
-        <v>3055</v>
+        <v>3056</v>
       </c>
       <c r="J488" t="s">
         <v>2427</v>
       </c>
       <c r="K488" t="s">
         <v>2407</v>
       </c>
       <c r="L488" t="s">
-        <v>3056</v>
+        <v>3057</v>
       </c>
       <c r="M488" t="s">
-        <v>3057</v>
+        <v>3058</v>
       </c>
       <c r="N488" t="s">
         <v>1014</v>
       </c>
       <c r="O488" t="s">
-        <v>3058</v>
+        <v>3059</v>
       </c>
       <c r="P488" t="s">
-        <v>3059</v>
+        <v>3060</v>
       </c>
     </row>
     <row r="489" spans="1:16">
       <c r="A489">
         <v>488</v>
       </c>
       <c r="B489" t="s">
         <v>16</v>
       </c>
       <c r="C489" t="s">
         <v>1287</v>
       </c>
       <c r="D489" t="s">
-        <v>3060</v>
+        <v>3061</v>
       </c>
       <c r="E489"/>
       <c r="F489" t="s">
         <v>70</v>
       </c>
       <c r="G489" t="s">
         <v>687</v>
       </c>
       <c r="H489">
         <v>6</v>
       </c>
       <c r="I489" t="s">
-        <v>3061</v>
+        <v>3062</v>
       </c>
       <c r="J489" t="s">
         <v>2747</v>
       </c>
       <c r="K489" t="s">
         <v>2777</v>
       </c>
       <c r="L489" t="s">
         <v>722</v>
       </c>
       <c r="M489" t="s">
         <v>2729</v>
       </c>
       <c r="N489" t="s">
         <v>1127</v>
       </c>
       <c r="O489" t="s">
-        <v>3025</v>
+        <v>3026</v>
       </c>
       <c r="P489" t="s">
-        <v>3062</v>
+        <v>3063</v>
       </c>
     </row>
     <row r="490" spans="1:16">
       <c r="A490">
         <v>489</v>
       </c>
       <c r="B490" t="s">
         <v>16</v>
       </c>
       <c r="C490" t="s">
-        <v>3063</v>
+        <v>3064</v>
       </c>
       <c r="D490" t="s">
-        <v>3064</v>
+        <v>3065</v>
       </c>
       <c r="E490" t="s">
-        <v>3065</v>
+        <v>3066</v>
       </c>
       <c r="F490" t="s">
-        <v>3066</v>
+        <v>3067</v>
       </c>
       <c r="G490" t="s">
         <v>116</v>
       </c>
       <c r="H490">
         <v>6</v>
       </c>
       <c r="I490" t="s">
-        <v>3067</v>
+        <v>3068</v>
       </c>
       <c r="J490" t="s">
         <v>995</v>
       </c>
       <c r="K490" t="s">
-        <v>3068</v>
+        <v>3069</v>
       </c>
       <c r="L490" t="s">
         <v>526</v>
       </c>
       <c r="M490" t="s">
-        <v>2924</v>
+        <v>2925</v>
       </c>
       <c r="N490" t="s">
-        <v>3069</v>
+        <v>3070</v>
       </c>
       <c r="O490" t="s">
-        <v>2893</v>
+        <v>2894</v>
       </c>
       <c r="P490" t="s">
-        <v>3070</v>
+        <v>3071</v>
       </c>
     </row>
     <row r="491" spans="1:16">
       <c r="A491">
         <v>490</v>
       </c>
       <c r="B491" t="s">
         <v>16</v>
       </c>
       <c r="C491" t="s">
         <v>1435</v>
       </c>
       <c r="D491" t="s">
-        <v>3071</v>
+        <v>3072</v>
       </c>
       <c r="E491" t="s">
-        <v>3072</v>
+        <v>3073</v>
       </c>
       <c r="F491" t="s">
         <v>2563</v>
       </c>
       <c r="G491" t="s">
         <v>1438</v>
       </c>
       <c r="H491">
         <v>6</v>
       </c>
       <c r="I491" t="s">
-        <v>3073</v>
+        <v>3074</v>
       </c>
       <c r="J491" t="s">
-        <v>3074</v>
+        <v>3075</v>
       </c>
       <c r="K491" t="s">
-        <v>3075</v>
+        <v>3076</v>
       </c>
       <c r="L491" t="s">
-        <v>3076</v>
+        <v>3077</v>
       </c>
       <c r="M491" t="s">
-        <v>3077</v>
+        <v>3078</v>
       </c>
       <c r="N491" t="s">
         <v>2096</v>
       </c>
       <c r="O491" t="s">
-        <v>3075</v>
+        <v>3076</v>
       </c>
       <c r="P491" t="s">
-        <v>3078</v>
+        <v>3079</v>
       </c>
     </row>
     <row r="492" spans="1:16">
       <c r="A492">
         <v>491</v>
       </c>
       <c r="B492" t="s">
         <v>16</v>
       </c>
       <c r="C492" t="s">
-        <v>3079</v>
+        <v>3080</v>
       </c>
       <c r="D492" t="s">
-        <v>3080</v>
+        <v>3081</v>
       </c>
       <c r="E492" t="s">
-        <v>3081</v>
+        <v>3082</v>
       </c>
       <c r="F492" t="s">
         <v>1361</v>
       </c>
       <c r="G492" t="s">
         <v>336</v>
       </c>
       <c r="H492">
         <v>6</v>
       </c>
       <c r="I492" t="s">
-        <v>3073</v>
+        <v>3074</v>
       </c>
       <c r="J492" t="s">
         <v>557</v>
       </c>
       <c r="K492" t="s">
         <v>2787</v>
       </c>
       <c r="L492" t="s">
         <v>755</v>
       </c>
       <c r="M492" t="s">
-        <v>3082</v>
+        <v>3083</v>
       </c>
       <c r="N492" t="s">
         <v>815</v>
       </c>
       <c r="O492" t="s">
-        <v>3083</v>
+        <v>3084</v>
       </c>
       <c r="P492" t="s">
-        <v>3084</v>
+        <v>3085</v>
       </c>
     </row>
     <row r="493" spans="1:16">
       <c r="A493">
         <v>492</v>
       </c>
       <c r="B493" t="s">
         <v>16</v>
       </c>
       <c r="C493" t="s">
         <v>2061</v>
       </c>
       <c r="D493" t="s">
-        <v>3085</v>
+        <v>3086</v>
       </c>
       <c r="E493" t="s">
-        <v>3086</v>
+        <v>3087</v>
       </c>
       <c r="F493" t="s">
         <v>2563</v>
       </c>
       <c r="G493" t="s">
         <v>239</v>
       </c>
       <c r="H493">
         <v>6</v>
       </c>
       <c r="I493" t="s">
-        <v>3073</v>
+        <v>3074</v>
       </c>
       <c r="J493" t="s">
-        <v>3074</v>
+        <v>3075</v>
       </c>
       <c r="K493" t="s">
-        <v>3087</v>
+        <v>3088</v>
       </c>
       <c r="L493" t="s">
-        <v>3076</v>
+        <v>3077</v>
       </c>
       <c r="M493" t="s">
-        <v>2845</v>
+        <v>2846</v>
       </c>
       <c r="N493" t="s">
         <v>755</v>
       </c>
       <c r="O493" t="s">
-        <v>3075</v>
+        <v>3076</v>
       </c>
       <c r="P493" t="s">
-        <v>3088</v>
+        <v>3089</v>
       </c>
     </row>
     <row r="494" spans="1:16">
       <c r="A494">
         <v>493</v>
       </c>
       <c r="B494" t="s">
         <v>16</v>
       </c>
       <c r="C494" t="s">
         <v>1616</v>
       </c>
       <c r="D494" t="s">
-        <v>3089</v>
+        <v>3090</v>
       </c>
       <c r="E494"/>
       <c r="F494" t="s">
         <v>201</v>
       </c>
       <c r="G494" t="s">
         <v>336</v>
       </c>
       <c r="H494">
         <v>6</v>
       </c>
       <c r="I494" t="s">
-        <v>3090</v>
+        <v>3091</v>
       </c>
       <c r="J494" t="s">
-        <v>3091</v>
+        <v>3092</v>
       </c>
       <c r="K494" t="s">
-        <v>3092</v>
+        <v>3093</v>
       </c>
       <c r="L494" t="s">
         <v>2674</v>
       </c>
       <c r="M494" t="s">
-        <v>3093</v>
+        <v>3094</v>
       </c>
       <c r="N494" t="s">
         <v>757</v>
       </c>
       <c r="O494" t="s">
-        <v>2983</v>
+        <v>2984</v>
       </c>
       <c r="P494" t="s">
-        <v>3094</v>
+        <v>3095</v>
       </c>
     </row>
     <row r="495" spans="1:16">
       <c r="A495">
         <v>494</v>
       </c>
       <c r="B495" t="s">
         <v>16</v>
       </c>
       <c r="C495" t="s">
-        <v>3095</v>
+        <v>3096</v>
       </c>
       <c r="D495" t="s">
         <v>2377</v>
       </c>
       <c r="E495"/>
       <c r="F495" t="s">
         <v>238</v>
       </c>
       <c r="G495" t="s">
         <v>20</v>
       </c>
       <c r="H495">
         <v>6</v>
       </c>
       <c r="I495" t="s">
-        <v>3096</v>
+        <v>3097</v>
       </c>
       <c r="J495" t="s">
         <v>1268</v>
       </c>
       <c r="K495" t="s">
-        <v>3097</v>
+        <v>3098</v>
       </c>
       <c r="L495" t="s">
         <v>398</v>
       </c>
       <c r="M495" t="s">
         <v>2714</v>
       </c>
       <c r="N495" t="s">
         <v>349</v>
       </c>
       <c r="O495" t="s">
         <v>2743</v>
       </c>
       <c r="P495" t="s">
-        <v>3098</v>
+        <v>3099</v>
       </c>
     </row>
     <row r="496" spans="1:16">
       <c r="A496">
         <v>495</v>
       </c>
       <c r="B496" t="s">
         <v>16</v>
       </c>
       <c r="C496" t="s">
         <v>440</v>
       </c>
       <c r="D496" t="s">
-        <v>3099</v>
+        <v>3100</v>
       </c>
       <c r="E496" t="s">
         <v>1645</v>
       </c>
       <c r="F496" t="s">
         <v>70</v>
       </c>
       <c r="G496" t="s">
         <v>20</v>
       </c>
       <c r="H496">
         <v>6</v>
       </c>
       <c r="I496" t="s">
-        <v>3100</v>
+        <v>3101</v>
       </c>
       <c r="J496" t="s">
         <v>542</v>
       </c>
       <c r="K496" t="s">
         <v>2759</v>
       </c>
       <c r="L496" t="s">
         <v>2747</v>
       </c>
       <c r="M496" t="s">
-        <v>3101</v>
+        <v>3102</v>
       </c>
       <c r="N496" t="s">
         <v>1372</v>
       </c>
       <c r="O496" t="s">
-        <v>3102</v>
+        <v>3103</v>
       </c>
       <c r="P496" t="s">
-        <v>3103</v>
+        <v>3104</v>
       </c>
     </row>
     <row r="497" spans="1:16">
       <c r="A497">
         <v>496</v>
       </c>
       <c r="B497" t="s">
         <v>16</v>
       </c>
       <c r="C497" t="s">
         <v>59</v>
       </c>
       <c r="D497" t="s">
-        <v>3104</v>
+        <v>3105</v>
       </c>
       <c r="E497" t="s">
         <v>1282</v>
       </c>
       <c r="F497" t="s">
         <v>70</v>
       </c>
       <c r="G497" t="s">
         <v>20</v>
       </c>
       <c r="H497">
         <v>6</v>
       </c>
       <c r="I497" t="s">
-        <v>3105</v>
+        <v>3106</v>
       </c>
       <c r="J497" t="s">
         <v>2747</v>
       </c>
       <c r="K497" t="s">
-        <v>3106</v>
+        <v>3107</v>
       </c>
       <c r="L497" t="s">
         <v>589</v>
       </c>
       <c r="M497" t="s">
-        <v>3075</v>
+        <v>3076</v>
       </c>
       <c r="N497" t="s">
         <v>988</v>
       </c>
       <c r="O497" t="s">
-        <v>3107</v>
+        <v>3108</v>
       </c>
       <c r="P497" t="s">
-        <v>3108</v>
+        <v>3109</v>
       </c>
     </row>
     <row r="498" spans="1:16">
       <c r="A498">
         <v>497</v>
       </c>
       <c r="B498" t="s">
         <v>16</v>
       </c>
       <c r="C498" t="s">
         <v>2620</v>
       </c>
       <c r="D498" t="s">
-        <v>3109</v>
+        <v>3110</v>
       </c>
       <c r="E498" t="s">
         <v>1282</v>
       </c>
       <c r="F498" t="s">
         <v>70</v>
       </c>
       <c r="G498" t="s">
         <v>687</v>
       </c>
       <c r="H498">
         <v>6</v>
       </c>
       <c r="I498" t="s">
-        <v>3105</v>
+        <v>3106</v>
       </c>
       <c r="J498" t="s">
         <v>2747</v>
       </c>
       <c r="K498" t="s">
-        <v>3106</v>
+        <v>3107</v>
       </c>
       <c r="L498" t="s">
         <v>682</v>
       </c>
       <c r="M498" t="s">
-        <v>3110</v>
+        <v>3111</v>
       </c>
       <c r="N498" t="s">
         <v>988</v>
       </c>
       <c r="O498" t="s">
-        <v>3107</v>
+        <v>3108</v>
       </c>
       <c r="P498" t="s">
-        <v>3111</v>
+        <v>3112</v>
       </c>
     </row>
     <row r="499" spans="1:16">
       <c r="A499">
         <v>498</v>
       </c>
       <c r="B499" t="s">
         <v>16</v>
       </c>
       <c r="C499" t="s">
         <v>599</v>
       </c>
       <c r="D499" t="s">
         <v>1795</v>
       </c>
       <c r="E499"/>
       <c r="F499" t="s">
         <v>1113</v>
       </c>
       <c r="G499" t="s">
         <v>687</v>
       </c>
       <c r="H499">
         <v>6</v>
       </c>
       <c r="I499" t="s">
-        <v>3112</v>
+        <v>3113</v>
       </c>
       <c r="J499" t="s">
         <v>1203</v>
       </c>
       <c r="K499" t="s">
-        <v>3113</v>
+        <v>3114</v>
       </c>
       <c r="L499" t="s">
         <v>674</v>
       </c>
       <c r="M499" t="s">
-        <v>3114</v>
+        <v>3115</v>
       </c>
       <c r="N499" t="s">
         <v>651</v>
       </c>
       <c r="O499" t="s">
-        <v>3115</v>
+        <v>3116</v>
       </c>
       <c r="P499" t="s">
-        <v>3116</v>
+        <v>3117</v>
       </c>
     </row>
     <row r="500" spans="1:16">
       <c r="A500">
         <v>499</v>
       </c>
       <c r="B500" t="s">
         <v>16</v>
       </c>
       <c r="C500" t="s">
-        <v>3117</v>
+        <v>3118</v>
       </c>
       <c r="D500" t="s">
         <v>2156</v>
       </c>
       <c r="E500"/>
       <c r="F500" t="s">
         <v>70</v>
       </c>
       <c r="G500" t="s">
         <v>20</v>
       </c>
       <c r="H500">
         <v>6</v>
       </c>
       <c r="I500" t="s">
-        <v>3118</v>
+        <v>3119</v>
       </c>
       <c r="J500" t="s">
         <v>1601</v>
       </c>
       <c r="K500" t="s">
         <v>1980</v>
       </c>
       <c r="L500" t="s">
-        <v>3056</v>
+        <v>3057</v>
       </c>
       <c r="M500" t="s">
-        <v>3119</v>
+        <v>3120</v>
       </c>
       <c r="N500" t="s">
         <v>1329</v>
       </c>
       <c r="O500" t="s">
-        <v>3120</v>
+        <v>3121</v>
       </c>
       <c r="P500" t="s">
-        <v>3121</v>
+        <v>3122</v>
       </c>
     </row>
     <row r="501" spans="1:16">
       <c r="A501">
         <v>500</v>
       </c>
       <c r="B501" t="s">
         <v>16</v>
       </c>
       <c r="C501" t="s">
-        <v>3122</v>
+        <v>3123</v>
       </c>
       <c r="D501" t="s">
-        <v>3123</v>
+        <v>3124</v>
       </c>
       <c r="E501"/>
       <c r="F501" t="s">
         <v>325</v>
       </c>
       <c r="G501" t="s">
         <v>336</v>
       </c>
       <c r="H501">
         <v>6</v>
       </c>
       <c r="I501" t="s">
-        <v>3124</v>
+        <v>3125</v>
       </c>
       <c r="J501" t="s">
         <v>2692</v>
       </c>
       <c r="K501" t="s">
         <v>2787</v>
       </c>
       <c r="L501" t="s">
         <v>740</v>
       </c>
       <c r="M501" t="s">
-        <v>3125</v>
+        <v>3126</v>
       </c>
       <c r="N501" t="s">
         <v>1059</v>
       </c>
       <c r="O501" t="s">
-        <v>3107</v>
+        <v>3108</v>
       </c>
       <c r="P501" t="s">
-        <v>3126</v>
+        <v>3127</v>
       </c>
     </row>
     <row r="502" spans="1:16">
       <c r="A502">
         <v>501</v>
       </c>
       <c r="B502" t="s">
         <v>16</v>
       </c>
       <c r="C502" t="s">
         <v>17</v>
       </c>
       <c r="D502" t="s">
-        <v>3127</v>
+        <v>3128</v>
       </c>
       <c r="E502" t="s">
-        <v>3128</v>
+        <v>3129</v>
       </c>
       <c r="F502" t="s">
         <v>2533</v>
       </c>
       <c r="G502" t="s">
         <v>239</v>
       </c>
       <c r="H502">
         <v>6</v>
       </c>
       <c r="I502" t="s">
-        <v>3129</v>
+        <v>3130</v>
       </c>
       <c r="J502" t="s">
         <v>884</v>
       </c>
       <c r="K502" t="s">
-        <v>3130</v>
+        <v>3131</v>
       </c>
       <c r="L502" t="s">
         <v>513</v>
       </c>
       <c r="M502" t="s">
         <v>2729</v>
       </c>
       <c r="N502" t="s">
-        <v>3091</v>
+        <v>3092</v>
       </c>
       <c r="O502" t="s">
-        <v>3131</v>
+        <v>3132</v>
       </c>
       <c r="P502" t="s">
-        <v>3132</v>
+        <v>3133</v>
       </c>
     </row>
     <row r="503" spans="1:16">
       <c r="A503">
         <v>502</v>
       </c>
       <c r="B503" t="s">
         <v>16</v>
       </c>
       <c r="C503" t="s">
-        <v>3133</v>
+        <v>3134</v>
       </c>
       <c r="D503" t="s">
-        <v>3134</v>
+        <v>3135</v>
       </c>
       <c r="E503" t="s">
         <v>31</v>
       </c>
       <c r="F503" t="s">
         <v>70</v>
       </c>
       <c r="G503" t="s">
         <v>687</v>
       </c>
       <c r="H503">
         <v>6</v>
       </c>
       <c r="I503" t="s">
-        <v>3135</v>
+        <v>3136</v>
       </c>
       <c r="J503" t="s">
         <v>549</v>
       </c>
       <c r="K503" t="s">
-        <v>2939</v>
+        <v>2940</v>
       </c>
       <c r="L503" t="s">
-        <v>3136</v>
+        <v>3137</v>
       </c>
       <c r="M503" t="s">
-        <v>3137</v>
+        <v>3138</v>
       </c>
       <c r="N503" t="s">
         <v>900</v>
       </c>
       <c r="O503" t="s">
-        <v>3138</v>
+        <v>3139</v>
       </c>
       <c r="P503" t="s">
-        <v>3139</v>
+        <v>3140</v>
       </c>
     </row>
     <row r="504" spans="1:16">
       <c r="A504">
         <v>503</v>
       </c>
       <c r="B504" t="s">
         <v>16</v>
       </c>
       <c r="C504" t="s">
         <v>200</v>
       </c>
       <c r="D504" t="s">
-        <v>3140</v>
+        <v>3141</v>
       </c>
       <c r="E504"/>
       <c r="F504" t="s">
         <v>655</v>
       </c>
       <c r="G504" t="s">
         <v>20</v>
       </c>
       <c r="H504">
         <v>6</v>
       </c>
       <c r="I504" t="s">
-        <v>3141</v>
+        <v>3142</v>
       </c>
       <c r="J504" t="s">
         <v>1393</v>
       </c>
       <c r="K504" t="s">
-        <v>3142</v>
+        <v>3143</v>
       </c>
       <c r="L504" t="s">
         <v>456</v>
       </c>
       <c r="M504" t="s">
-        <v>3143</v>
+        <v>3144</v>
       </c>
       <c r="N504" t="s">
         <v>595</v>
       </c>
       <c r="O504" t="s">
-        <v>2908</v>
+        <v>2909</v>
       </c>
       <c r="P504" t="s">
-        <v>3144</v>
+        <v>3145</v>
       </c>
     </row>
     <row r="505" spans="1:16">
       <c r="A505">
         <v>504</v>
       </c>
       <c r="B505" t="s">
         <v>16</v>
       </c>
       <c r="C505" t="s">
-        <v>3145</v>
+        <v>3146</v>
       </c>
       <c r="D505" t="s">
-        <v>3146</v>
+        <v>3147</v>
       </c>
       <c r="E505"/>
       <c r="F505" t="s">
         <v>201</v>
       </c>
       <c r="G505" t="s">
         <v>336</v>
       </c>
       <c r="H505">
         <v>6</v>
       </c>
       <c r="I505" t="s">
-        <v>3147</v>
+        <v>3148</v>
       </c>
       <c r="J505" t="s">
         <v>2484</v>
       </c>
       <c r="K505" t="s">
         <v>2698</v>
       </c>
       <c r="L505" t="s">
         <v>779</v>
       </c>
       <c r="M505" t="s">
-        <v>3148</v>
+        <v>3149</v>
       </c>
       <c r="N505" t="s">
         <v>1322</v>
       </c>
       <c r="O505" t="s">
-        <v>2850</v>
+        <v>2851</v>
       </c>
       <c r="P505" t="s">
-        <v>3149</v>
+        <v>3150</v>
       </c>
     </row>
     <row r="506" spans="1:16">
       <c r="A506">
         <v>505</v>
       </c>
       <c r="B506" t="s">
         <v>16</v>
       </c>
       <c r="C506" t="s">
         <v>2454</v>
       </c>
       <c r="D506" t="s">
         <v>1623</v>
       </c>
       <c r="E506" t="s">
-        <v>3150</v>
+        <v>3151</v>
       </c>
       <c r="F506" t="s">
         <v>238</v>
       </c>
       <c r="G506" t="s">
         <v>239</v>
       </c>
       <c r="H506">
         <v>6</v>
       </c>
       <c r="I506" t="s">
-        <v>3151</v>
+        <v>3152</v>
       </c>
       <c r="J506" t="s">
         <v>1882</v>
       </c>
       <c r="K506" t="s">
         <v>2550</v>
       </c>
       <c r="L506" t="s">
         <v>651</v>
       </c>
       <c r="M506" t="s">
-        <v>3152</v>
+        <v>3153</v>
       </c>
       <c r="N506" t="s">
         <v>1387</v>
       </c>
       <c r="O506" t="s">
-        <v>3153</v>
+        <v>3154</v>
       </c>
       <c r="P506" t="s">
-        <v>3154</v>
+        <v>3155</v>
       </c>
     </row>
     <row r="507" spans="1:16">
       <c r="A507">
         <v>506</v>
       </c>
       <c r="B507" t="s">
         <v>16</v>
       </c>
       <c r="C507" t="s">
-        <v>3155</v>
+        <v>3156</v>
       </c>
       <c r="D507" t="s">
-        <v>3156</v>
+        <v>3157</v>
       </c>
       <c r="E507"/>
       <c r="F507" t="s">
-        <v>3157</v>
+        <v>3158</v>
       </c>
       <c r="G507" t="s">
         <v>20</v>
       </c>
       <c r="H507">
         <v>6</v>
       </c>
       <c r="I507" t="s">
-        <v>3158</v>
+        <v>3159</v>
       </c>
       <c r="J507" t="s">
         <v>2408</v>
       </c>
       <c r="K507" t="s">
         <v>2743</v>
       </c>
       <c r="L507" t="s">
         <v>722</v>
       </c>
       <c r="M507" t="s">
-        <v>3077</v>
+        <v>3078</v>
       </c>
       <c r="N507" t="s">
         <v>1608</v>
       </c>
       <c r="O507" t="s">
-        <v>3159</v>
+        <v>3160</v>
       </c>
       <c r="P507" t="s">
-        <v>3160</v>
+        <v>3161</v>
       </c>
     </row>
     <row r="508" spans="1:16">
       <c r="A508">
         <v>507</v>
       </c>
       <c r="B508" t="s">
         <v>16</v>
       </c>
       <c r="C508" t="s">
         <v>2606</v>
       </c>
       <c r="D508" t="s">
-        <v>3161</v>
+        <v>3162</v>
       </c>
       <c r="E508" t="s">
-        <v>3162</v>
+        <v>3163</v>
       </c>
       <c r="F508" t="s">
         <v>70</v>
       </c>
       <c r="G508" t="s">
         <v>336</v>
       </c>
       <c r="H508">
         <v>6</v>
       </c>
       <c r="I508" t="s">
-        <v>3163</v>
+        <v>3164</v>
       </c>
       <c r="J508" t="s">
         <v>742</v>
       </c>
       <c r="K508" t="s">
-        <v>3164</v>
+        <v>3165</v>
       </c>
       <c r="L508" t="s">
-        <v>3165</v>
+        <v>3166</v>
       </c>
       <c r="M508" t="s">
-        <v>2999</v>
+        <v>3000</v>
       </c>
       <c r="N508" t="s">
         <v>1246</v>
       </c>
       <c r="O508" t="s">
-        <v>3166</v>
+        <v>3167</v>
       </c>
       <c r="P508" t="s">
-        <v>3167</v>
+        <v>3168</v>
       </c>
     </row>
     <row r="509" spans="1:16">
       <c r="A509">
         <v>508</v>
       </c>
       <c r="B509" t="s">
         <v>16</v>
       </c>
       <c r="C509" t="s">
         <v>684</v>
       </c>
       <c r="D509" t="s">
-        <v>3168</v>
+        <v>3169</v>
       </c>
       <c r="E509"/>
       <c r="F509" t="s">
         <v>70</v>
       </c>
       <c r="G509" t="s">
         <v>336</v>
       </c>
       <c r="H509">
         <v>6</v>
       </c>
       <c r="I509" t="s">
-        <v>3169</v>
+        <v>3170</v>
       </c>
       <c r="J509" t="s">
         <v>1163</v>
       </c>
       <c r="K509" t="s">
-        <v>3057</v>
+        <v>3058</v>
       </c>
       <c r="L509" t="s">
         <v>740</v>
       </c>
       <c r="M509" t="s">
-        <v>3170</v>
+        <v>3171</v>
       </c>
       <c r="N509" t="s">
         <v>844</v>
       </c>
       <c r="O509" t="s">
-        <v>2992</v>
+        <v>2993</v>
       </c>
       <c r="P509" t="s">
-        <v>3171</v>
+        <v>3172</v>
       </c>
     </row>
     <row r="510" spans="1:16">
       <c r="A510">
         <v>509</v>
       </c>
       <c r="B510" t="s">
         <v>16</v>
       </c>
       <c r="C510" t="s">
         <v>1180</v>
       </c>
       <c r="D510" t="s">
-        <v>3172</v>
+        <v>3173</v>
       </c>
       <c r="E510"/>
       <c r="F510" t="s">
         <v>70</v>
       </c>
       <c r="G510" t="s">
         <v>336</v>
       </c>
       <c r="H510">
         <v>6</v>
       </c>
       <c r="I510" t="s">
-        <v>3173</v>
+        <v>3174</v>
       </c>
       <c r="J510" t="s">
         <v>926</v>
       </c>
       <c r="K510" t="s">
-        <v>2983</v>
+        <v>2984</v>
       </c>
       <c r="L510" t="s">
         <v>771</v>
       </c>
       <c r="M510" t="s">
-        <v>3170</v>
+        <v>3171</v>
       </c>
       <c r="N510" t="s">
         <v>1009</v>
       </c>
       <c r="O510" t="s">
-        <v>3174</v>
+        <v>3175</v>
       </c>
       <c r="P510" t="s">
-        <v>3175</v>
+        <v>3176</v>
       </c>
     </row>
     <row r="511" spans="1:16">
       <c r="A511">
         <v>510</v>
       </c>
       <c r="B511" t="s">
         <v>16</v>
       </c>
       <c r="C511" t="s">
         <v>273</v>
       </c>
       <c r="D511" t="s">
-        <v>3176</v>
+        <v>3177</v>
       </c>
       <c r="E511"/>
       <c r="F511" t="s">
         <v>2437</v>
       </c>
       <c r="G511" t="s">
         <v>116</v>
       </c>
       <c r="H511">
         <v>6</v>
       </c>
       <c r="I511" t="s">
-        <v>3177</v>
+        <v>3178</v>
       </c>
       <c r="J511" t="s">
         <v>863</v>
       </c>
       <c r="K511" t="s">
-        <v>3178</v>
+        <v>3179</v>
       </c>
       <c r="L511" t="s">
         <v>1009</v>
       </c>
       <c r="M511" t="s">
-        <v>3179</v>
+        <v>3180</v>
       </c>
       <c r="N511" t="s">
         <v>940</v>
       </c>
       <c r="O511" t="s">
-        <v>3125</v>
+        <v>3126</v>
       </c>
       <c r="P511" t="s">
-        <v>3180</v>
+        <v>3181</v>
       </c>
     </row>
     <row r="512" spans="1:16">
       <c r="A512">
         <v>511</v>
       </c>
       <c r="B512" t="s">
         <v>16</v>
       </c>
       <c r="C512" t="s">
-        <v>3181</v>
+        <v>3182</v>
       </c>
       <c r="D512" t="s">
-        <v>3182</v>
+        <v>3183</v>
       </c>
       <c r="E512" t="s">
         <v>1422</v>
       </c>
       <c r="F512" t="s">
         <v>70</v>
       </c>
       <c r="G512" t="s">
         <v>20</v>
       </c>
       <c r="H512">
         <v>6</v>
       </c>
       <c r="I512" t="s">
-        <v>3183</v>
+        <v>3184</v>
       </c>
       <c r="J512" t="s">
-        <v>3184</v>
+        <v>3185</v>
       </c>
       <c r="K512" t="s">
-        <v>3185</v>
+        <v>3186</v>
       </c>
       <c r="L512" t="s">
         <v>658</v>
       </c>
       <c r="M512" t="s">
-        <v>3186</v>
+        <v>3187</v>
       </c>
       <c r="N512" t="s">
         <v>770</v>
       </c>
       <c r="O512" t="s">
-        <v>3087</v>
+        <v>3088</v>
       </c>
       <c r="P512" t="s">
-        <v>3187</v>
+        <v>3188</v>
       </c>
     </row>
     <row r="513" spans="1:16">
       <c r="A513">
         <v>512</v>
       </c>
       <c r="B513" t="s">
         <v>16</v>
       </c>
       <c r="C513" t="s">
-        <v>3188</v>
+        <v>3189</v>
       </c>
       <c r="D513" t="s">
-        <v>3189</v>
+        <v>3190</v>
       </c>
       <c r="E513"/>
       <c r="F513" t="s">
         <v>70</v>
       </c>
       <c r="G513" t="s">
         <v>336</v>
       </c>
       <c r="H513">
         <v>6</v>
       </c>
       <c r="I513" t="s">
-        <v>3190</v>
+        <v>3191</v>
       </c>
       <c r="J513" t="s">
         <v>581</v>
       </c>
       <c r="K513" t="s">
-        <v>3191</v>
+        <v>3192</v>
       </c>
       <c r="L513" t="s">
         <v>778</v>
       </c>
       <c r="M513" t="s">
-        <v>3110</v>
+        <v>3111</v>
       </c>
       <c r="N513" t="s">
-        <v>3192</v>
+        <v>3193</v>
       </c>
       <c r="O513" t="s">
-        <v>3193</v>
+        <v>3194</v>
       </c>
       <c r="P513" t="s">
-        <v>3194</v>
+        <v>3195</v>
       </c>
     </row>
     <row r="514" spans="1:16">
       <c r="A514">
         <v>513</v>
       </c>
       <c r="B514" t="s">
         <v>16</v>
       </c>
       <c r="C514" t="s">
-        <v>3195</v>
+        <v>3196</v>
       </c>
       <c r="D514" t="s">
-        <v>3196</v>
+        <v>3197</v>
       </c>
       <c r="E514"/>
       <c r="F514" t="s">
         <v>424</v>
       </c>
       <c r="G514" t="s">
         <v>336</v>
       </c>
       <c r="H514">
         <v>6</v>
       </c>
       <c r="I514" t="s">
-        <v>3197</v>
+        <v>3198</v>
       </c>
       <c r="J514" t="s">
         <v>827</v>
       </c>
       <c r="K514" t="s">
-        <v>3198</v>
+        <v>3199</v>
       </c>
       <c r="L514" t="s">
         <v>2728</v>
       </c>
       <c r="M514" t="s">
-        <v>3199</v>
+        <v>3200</v>
       </c>
       <c r="N514" t="s">
         <v>900</v>
       </c>
       <c r="O514" t="s">
-        <v>3200</v>
+        <v>3201</v>
       </c>
       <c r="P514" t="s">
-        <v>3201</v>
+        <v>3202</v>
       </c>
     </row>
     <row r="515" spans="1:16">
       <c r="A515">
         <v>514</v>
       </c>
       <c r="B515" t="s">
         <v>16</v>
       </c>
       <c r="C515" t="s">
-        <v>3202</v>
+        <v>3203</v>
       </c>
       <c r="D515" t="s">
-        <v>3203</v>
+        <v>3204</v>
       </c>
       <c r="E515"/>
       <c r="F515" t="s">
         <v>201</v>
       </c>
       <c r="G515" t="s">
         <v>336</v>
       </c>
       <c r="H515">
         <v>6</v>
       </c>
       <c r="I515" t="s">
-        <v>3204</v>
+        <v>3205</v>
       </c>
       <c r="J515" t="s">
-        <v>3056</v>
+        <v>3057</v>
       </c>
       <c r="K515" t="s">
-        <v>3057</v>
+        <v>3058</v>
       </c>
       <c r="L515" t="s">
         <v>910</v>
       </c>
       <c r="M515" t="s">
-        <v>3046</v>
+        <v>3047</v>
       </c>
       <c r="N515" t="s">
         <v>815</v>
       </c>
       <c r="O515" t="s">
         <v>2365</v>
       </c>
       <c r="P515" t="s">
-        <v>3205</v>
+        <v>3206</v>
       </c>
     </row>
     <row r="516" spans="1:16">
       <c r="A516">
         <v>515</v>
       </c>
       <c r="B516" t="s">
         <v>16</v>
       </c>
       <c r="C516" t="s">
-        <v>3206</v>
+        <v>3207</v>
       </c>
       <c r="D516" t="s">
-        <v>3207</v>
+        <v>3208</v>
       </c>
       <c r="E516" t="s">
-        <v>3208</v>
+        <v>3209</v>
       </c>
       <c r="F516" t="s">
         <v>655</v>
       </c>
       <c r="G516" t="s">
         <v>20</v>
       </c>
       <c r="H516">
         <v>6</v>
       </c>
       <c r="I516" t="s">
-        <v>3209</v>
+        <v>3210</v>
       </c>
       <c r="J516" t="s">
         <v>995</v>
       </c>
       <c r="K516" t="s">
-        <v>3210</v>
+        <v>3211</v>
       </c>
       <c r="L516" t="s">
         <v>863</v>
       </c>
       <c r="M516" t="s">
-        <v>3211</v>
+        <v>3212</v>
       </c>
       <c r="N516" t="s">
-        <v>3212</v>
+        <v>3213</v>
       </c>
       <c r="O516" t="s">
-        <v>3174</v>
+        <v>3175</v>
       </c>
       <c r="P516" t="s">
-        <v>3213</v>
+        <v>3214</v>
       </c>
     </row>
     <row r="517" spans="1:16">
       <c r="A517">
         <v>516</v>
       </c>
       <c r="B517" t="s">
         <v>16</v>
       </c>
       <c r="C517" t="s">
-        <v>3214</v>
+        <v>3215</v>
       </c>
       <c r="D517" t="s">
-        <v>3215</v>
+        <v>3216</v>
       </c>
       <c r="E517"/>
       <c r="F517"/>
       <c r="G517" t="s">
         <v>336</v>
       </c>
       <c r="H517">
         <v>6</v>
       </c>
       <c r="I517" t="s">
-        <v>3209</v>
+        <v>3210</v>
       </c>
       <c r="J517" t="s">
         <v>1310</v>
       </c>
       <c r="K517" t="s">
-        <v>3216</v>
+        <v>3217</v>
       </c>
       <c r="L517" t="s">
-        <v>3217</v>
+        <v>3218</v>
       </c>
       <c r="M517" t="s">
-        <v>3178</v>
+        <v>3179</v>
       </c>
       <c r="N517" t="s">
         <v>493</v>
       </c>
       <c r="O517" t="s">
-        <v>3014</v>
+        <v>3015</v>
       </c>
       <c r="P517" t="s">
-        <v>3218</v>
+        <v>3219</v>
       </c>
     </row>
     <row r="518" spans="1:16">
       <c r="A518">
         <v>517</v>
       </c>
       <c r="B518" t="s">
         <v>16</v>
       </c>
       <c r="C518" t="s">
         <v>1616</v>
       </c>
       <c r="D518" t="s">
-        <v>3219</v>
+        <v>3220</v>
       </c>
       <c r="E518" t="s">
-        <v>3220</v>
+        <v>3221</v>
       </c>
       <c r="F518" t="s">
         <v>70</v>
       </c>
       <c r="G518" t="s">
         <v>687</v>
       </c>
       <c r="H518">
         <v>6</v>
       </c>
       <c r="I518" t="s">
-        <v>3221</v>
+        <v>3222</v>
       </c>
       <c r="J518" t="s">
         <v>351</v>
       </c>
       <c r="K518" t="s">
         <v>2583</v>
       </c>
       <c r="L518" t="s">
         <v>2723</v>
       </c>
       <c r="M518" t="s">
-        <v>3222</v>
+        <v>3223</v>
       </c>
       <c r="N518" t="s">
         <v>1600</v>
       </c>
       <c r="O518" t="s">
-        <v>3223</v>
+        <v>3224</v>
       </c>
       <c r="P518" t="s">
-        <v>3224</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="519" spans="1:16">
       <c r="A519">
         <v>518</v>
       </c>
       <c r="B519" t="s">
         <v>16</v>
       </c>
       <c r="C519" t="s">
         <v>1794</v>
       </c>
       <c r="D519" t="s">
-        <v>3225</v>
+        <v>3226</v>
       </c>
       <c r="E519" t="s">
         <v>303</v>
       </c>
       <c r="F519" t="s">
         <v>70</v>
       </c>
       <c r="G519" t="s">
         <v>336</v>
       </c>
       <c r="H519">
         <v>6</v>
       </c>
       <c r="I519" t="s">
-        <v>3226</v>
+        <v>3227</v>
       </c>
       <c r="J519" t="s">
         <v>696</v>
       </c>
       <c r="K519" t="s">
         <v>2573</v>
       </c>
       <c r="L519" t="s">
-        <v>3002</v>
+        <v>3003</v>
       </c>
       <c r="M519" t="s">
-        <v>3227</v>
+        <v>3228</v>
       </c>
       <c r="N519" t="s">
         <v>1327</v>
       </c>
       <c r="O519" t="s">
-        <v>3058</v>
+        <v>3059</v>
       </c>
       <c r="P519" t="s">
-        <v>3228</v>
+        <v>3229</v>
       </c>
     </row>
     <row r="520" spans="1:16">
       <c r="A520">
         <v>519</v>
       </c>
       <c r="B520" t="s">
         <v>16</v>
       </c>
       <c r="C520" t="s">
         <v>2229</v>
       </c>
       <c r="D520" t="s">
-        <v>3229</v>
+        <v>3230</v>
       </c>
       <c r="E520" t="s">
-        <v>3230</v>
+        <v>3231</v>
       </c>
       <c r="F520" t="s">
         <v>335</v>
       </c>
       <c r="G520" t="s">
         <v>20</v>
       </c>
       <c r="H520">
         <v>6</v>
       </c>
       <c r="I520" t="s">
-        <v>3231</v>
+        <v>3232</v>
       </c>
       <c r="J520" t="s">
         <v>976</v>
       </c>
       <c r="K520" t="s">
-        <v>3232</v>
+        <v>3233</v>
       </c>
       <c r="L520" t="s">
-        <v>3233</v>
+        <v>3234</v>
       </c>
       <c r="M520" t="s">
-        <v>3234</v>
+        <v>3235</v>
       </c>
       <c r="N520" t="s">
         <v>695</v>
       </c>
       <c r="O520" t="s">
-        <v>3235</v>
+        <v>3236</v>
       </c>
       <c r="P520" t="s">
-        <v>3236</v>
+        <v>3237</v>
       </c>
     </row>
     <row r="521" spans="1:16">
       <c r="A521">
         <v>520</v>
       </c>
       <c r="B521" t="s">
         <v>16</v>
       </c>
       <c r="C521" t="s">
-        <v>3237</v>
+        <v>3238</v>
       </c>
       <c r="D521" t="s">
-        <v>3238</v>
+        <v>3239</v>
       </c>
       <c r="E521" t="s">
         <v>31</v>
       </c>
       <c r="F521" t="s">
         <v>70</v>
       </c>
       <c r="G521" t="s">
         <v>687</v>
       </c>
       <c r="H521">
         <v>6</v>
       </c>
       <c r="I521" t="s">
-        <v>3239</v>
+        <v>3240</v>
       </c>
       <c r="J521" t="s">
         <v>900</v>
       </c>
       <c r="K521" t="s">
-        <v>3240</v>
+        <v>3241</v>
       </c>
       <c r="L521" t="s">
         <v>995</v>
       </c>
       <c r="M521" t="s">
-        <v>3025</v>
+        <v>3026</v>
       </c>
       <c r="N521" t="s">
         <v>876</v>
       </c>
       <c r="O521" t="s">
-        <v>3131</v>
+        <v>3132</v>
       </c>
       <c r="P521" t="s">
-        <v>3241</v>
+        <v>3242</v>
       </c>
     </row>
     <row r="522" spans="1:16">
       <c r="A522">
         <v>521</v>
       </c>
       <c r="B522" t="s">
         <v>16</v>
       </c>
       <c r="C522" t="s">
         <v>2055</v>
       </c>
       <c r="D522" t="s">
-        <v>3242</v>
+        <v>3243</v>
       </c>
       <c r="E522" t="s">
-        <v>3243</v>
+        <v>3244</v>
       </c>
       <c r="F522" t="s">
         <v>70</v>
       </c>
       <c r="G522" t="s">
         <v>336</v>
       </c>
       <c r="H522">
         <v>6</v>
       </c>
       <c r="I522" t="s">
-        <v>3244</v>
+        <v>3245</v>
       </c>
       <c r="J522" t="s">
         <v>696</v>
       </c>
       <c r="K522" t="s">
-        <v>2934</v>
+        <v>2935</v>
       </c>
       <c r="L522" t="s">
         <v>804</v>
       </c>
       <c r="M522" t="s">
-        <v>2958</v>
+        <v>2959</v>
       </c>
       <c r="N522" t="s">
-        <v>3245</v>
+        <v>3246</v>
       </c>
       <c r="O522" t="s">
-        <v>3246</v>
+        <v>3247</v>
       </c>
       <c r="P522" t="s">
-        <v>3247</v>
+        <v>3248</v>
       </c>
     </row>
     <row r="523" spans="1:16">
       <c r="A523">
         <v>522</v>
       </c>
       <c r="B523" t="s">
         <v>16</v>
       </c>
       <c r="C523" t="s">
         <v>1146</v>
       </c>
       <c r="D523" t="s">
-        <v>3248</v>
+        <v>3249</v>
       </c>
       <c r="E523"/>
       <c r="F523" t="s">
         <v>304</v>
       </c>
       <c r="G523" t="s">
         <v>336</v>
       </c>
       <c r="H523">
         <v>6</v>
       </c>
       <c r="I523" t="s">
-        <v>3249</v>
+        <v>3250</v>
       </c>
       <c r="J523" t="s">
         <v>889</v>
       </c>
       <c r="K523" t="s">
-        <v>3164</v>
+        <v>3165</v>
       </c>
       <c r="L523" t="s">
         <v>952</v>
       </c>
       <c r="M523" t="s">
-        <v>3250</v>
+        <v>3251</v>
       </c>
       <c r="N523" t="s">
-        <v>3251</v>
+        <v>3252</v>
       </c>
       <c r="O523" t="s">
-        <v>3252</v>
+        <v>3253</v>
       </c>
       <c r="P523" t="s">
-        <v>3253</v>
+        <v>3254</v>
       </c>
     </row>
     <row r="524" spans="1:16">
       <c r="A524">
         <v>523</v>
       </c>
       <c r="B524" t="s">
         <v>16</v>
       </c>
       <c r="C524" t="s">
         <v>2055</v>
       </c>
       <c r="D524" t="s">
-        <v>3254</v>
+        <v>3255</v>
       </c>
       <c r="E524" t="s">
-        <v>3255</v>
+        <v>3256</v>
       </c>
       <c r="F524" t="s">
         <v>70</v>
       </c>
       <c r="G524" t="s">
         <v>336</v>
       </c>
       <c r="H524">
         <v>6</v>
       </c>
       <c r="I524" t="s">
-        <v>3256</v>
+        <v>3257</v>
       </c>
       <c r="J524" t="s">
         <v>755</v>
       </c>
       <c r="K524" t="s">
-        <v>2999</v>
+        <v>3000</v>
       </c>
       <c r="L524" t="s">
         <v>822</v>
       </c>
       <c r="M524" t="s">
-        <v>3257</v>
+        <v>3258</v>
       </c>
       <c r="N524" t="s">
         <v>990</v>
       </c>
       <c r="O524" t="s">
-        <v>3258</v>
+        <v>3259</v>
       </c>
       <c r="P524" t="s">
-        <v>3259</v>
+        <v>3260</v>
       </c>
     </row>
     <row r="525" spans="1:16">
       <c r="A525">
         <v>524</v>
       </c>
       <c r="B525" t="s">
         <v>16</v>
       </c>
       <c r="C525" t="s">
-        <v>3260</v>
+        <v>3261</v>
       </c>
       <c r="D525" t="s">
-        <v>3261</v>
+        <v>3262</v>
       </c>
       <c r="E525" t="s">
-        <v>3262</v>
+        <v>3263</v>
       </c>
       <c r="F525" t="s">
         <v>70</v>
       </c>
       <c r="G525" t="s">
         <v>336</v>
       </c>
       <c r="H525">
         <v>6</v>
       </c>
       <c r="I525" t="s">
-        <v>3263</v>
+        <v>3264</v>
       </c>
       <c r="J525" t="s">
         <v>1015</v>
       </c>
       <c r="K525" t="s">
-        <v>3264</v>
+        <v>3265</v>
       </c>
       <c r="L525" t="s">
         <v>1015</v>
       </c>
       <c r="M525" t="s">
-        <v>3025</v>
+        <v>3026</v>
       </c>
       <c r="N525" t="s">
-        <v>3265</v>
+        <v>3266</v>
       </c>
       <c r="O525" t="s">
-        <v>3166</v>
+        <v>3167</v>
       </c>
       <c r="P525" t="s">
-        <v>3266</v>
+        <v>3267</v>
       </c>
     </row>
     <row r="526" spans="1:16">
       <c r="A526">
         <v>525</v>
       </c>
       <c r="B526" t="s">
         <v>16</v>
       </c>
       <c r="C526" t="s">
         <v>1851</v>
       </c>
       <c r="D526" t="s">
-        <v>3267</v>
+        <v>3268</v>
       </c>
       <c r="E526"/>
       <c r="F526" t="s">
         <v>70</v>
       </c>
       <c r="G526" t="s">
         <v>687</v>
       </c>
       <c r="H526">
         <v>6</v>
       </c>
       <c r="I526" t="s">
-        <v>3268</v>
+        <v>3269</v>
       </c>
       <c r="J526" t="s">
         <v>1045</v>
       </c>
       <c r="K526" t="s">
-        <v>3193</v>
+        <v>3194</v>
       </c>
       <c r="L526" t="s">
         <v>1126</v>
       </c>
       <c r="M526" t="s">
-        <v>3269</v>
+        <v>3270</v>
       </c>
       <c r="N526" t="s">
         <v>876</v>
       </c>
       <c r="O526" t="s">
-        <v>3270</v>
+        <v>3271</v>
       </c>
       <c r="P526" t="s">
-        <v>3271</v>
+        <v>3272</v>
       </c>
     </row>
     <row r="527" spans="1:16">
       <c r="A527">
         <v>526</v>
       </c>
       <c r="B527" t="s">
         <v>16</v>
       </c>
       <c r="C527" t="s">
-        <v>3272</v>
+        <v>3273</v>
       </c>
       <c r="D527" t="s">
-        <v>3273</v>
+        <v>3274</v>
       </c>
       <c r="E527"/>
       <c r="F527" t="s">
-        <v>3274</v>
+        <v>3275</v>
       </c>
       <c r="G527" t="s">
         <v>336</v>
       </c>
       <c r="H527">
         <v>6</v>
       </c>
       <c r="I527" t="s">
-        <v>3275</v>
+        <v>3276</v>
       </c>
       <c r="J527" t="s">
         <v>493</v>
       </c>
       <c r="K527" t="s">
-        <v>3276</v>
+        <v>3277</v>
       </c>
       <c r="L527" t="s">
         <v>1160</v>
       </c>
       <c r="M527" t="s">
-        <v>3277</v>
+        <v>3278</v>
       </c>
       <c r="N527" t="s">
         <v>1189</v>
       </c>
       <c r="O527" t="s">
-        <v>3278</v>
+        <v>3279</v>
       </c>
       <c r="P527" t="s">
-        <v>3279</v>
+        <v>3280</v>
       </c>
     </row>
     <row r="528" spans="1:16">
       <c r="A528">
         <v>527</v>
       </c>
       <c r="B528" t="s">
         <v>16</v>
       </c>
       <c r="C528" t="s">
-        <v>3280</v>
+        <v>3281</v>
       </c>
       <c r="D528" t="s">
-        <v>3281</v>
+        <v>3282</v>
       </c>
       <c r="E528" t="s">
-        <v>3282</v>
+        <v>3283</v>
       </c>
       <c r="F528" t="s">
-        <v>3283</v>
+        <v>3284</v>
       </c>
       <c r="G528" t="s">
         <v>336</v>
       </c>
       <c r="H528">
         <v>6</v>
       </c>
       <c r="I528" t="s">
-        <v>3284</v>
+        <v>3285</v>
       </c>
       <c r="J528" t="s">
         <v>1775</v>
       </c>
       <c r="K528" t="s">
-        <v>3285</v>
+        <v>3286</v>
       </c>
       <c r="L528" t="s">
         <v>1215</v>
       </c>
       <c r="M528" t="s">
-        <v>3174</v>
+        <v>3175</v>
       </c>
       <c r="N528" t="s">
         <v>525</v>
       </c>
       <c r="O528" t="s">
         <v>2386</v>
       </c>
       <c r="P528" t="s">
-        <v>3286</v>
+        <v>3287</v>
       </c>
     </row>
     <row r="529" spans="1:16">
       <c r="A529">
         <v>528</v>
       </c>
       <c r="B529" t="s">
         <v>16</v>
       </c>
       <c r="C529" t="s">
         <v>1717</v>
       </c>
       <c r="D529" t="s">
-        <v>3287</v>
+        <v>3288</v>
       </c>
       <c r="E529" t="s">
         <v>303</v>
       </c>
       <c r="F529" t="s">
         <v>70</v>
       </c>
       <c r="G529" t="s">
         <v>336</v>
       </c>
       <c r="H529">
         <v>6</v>
       </c>
       <c r="I529" t="s">
-        <v>3288</v>
+        <v>3289</v>
       </c>
       <c r="J529" t="s">
         <v>953</v>
       </c>
       <c r="K529" t="s">
-        <v>3289</v>
+        <v>3290</v>
       </c>
       <c r="L529" t="s">
         <v>1203</v>
       </c>
       <c r="M529" t="s">
-        <v>3119</v>
+        <v>3120</v>
       </c>
       <c r="N529" t="s">
-        <v>3290</v>
+        <v>3291</v>
       </c>
       <c r="O529" t="s">
-        <v>3291</v>
+        <v>3292</v>
       </c>
       <c r="P529" t="s">
-        <v>3292</v>
+        <v>3293</v>
       </c>
     </row>
     <row r="530" spans="1:16">
       <c r="A530">
         <v>529</v>
       </c>
       <c r="B530" t="s">
         <v>16</v>
       </c>
       <c r="C530" t="s">
-        <v>3293</v>
+        <v>3294</v>
       </c>
       <c r="D530" t="s">
-        <v>3294</v>
+        <v>3295</v>
       </c>
       <c r="E530" t="s">
         <v>452</v>
       </c>
       <c r="F530" t="s">
         <v>70</v>
       </c>
       <c r="G530" t="s">
         <v>20</v>
       </c>
       <c r="H530">
         <v>6</v>
       </c>
       <c r="I530" t="s">
-        <v>3295</v>
+        <v>3296</v>
       </c>
       <c r="J530" t="s">
         <v>1296</v>
       </c>
       <c r="K530" t="s">
-        <v>3232</v>
+        <v>3233</v>
       </c>
       <c r="L530" t="s">
         <v>1085</v>
       </c>
       <c r="M530" t="s">
-        <v>3296</v>
+        <v>3297</v>
       </c>
       <c r="N530" t="s">
         <v>822</v>
       </c>
       <c r="O530" t="s">
-        <v>3297</v>
+        <v>3298</v>
       </c>
       <c r="P530" t="s">
-        <v>3298</v>
+        <v>3299</v>
       </c>
     </row>
     <row r="531" spans="1:16">
       <c r="A531">
         <v>530</v>
       </c>
       <c r="B531" t="s">
         <v>16</v>
       </c>
       <c r="C531" t="s">
-        <v>3299</v>
+        <v>3300</v>
       </c>
       <c r="D531" t="s">
-        <v>3300</v>
+        <v>3301</v>
       </c>
       <c r="E531" t="s">
         <v>452</v>
       </c>
       <c r="F531" t="s">
         <v>70</v>
       </c>
       <c r="G531" t="s">
         <v>20</v>
       </c>
       <c r="H531">
         <v>6</v>
       </c>
       <c r="I531" t="s">
-        <v>3295</v>
+        <v>3296</v>
       </c>
       <c r="J531" t="s">
         <v>1105</v>
       </c>
       <c r="K531" t="s">
-        <v>3232</v>
+        <v>3233</v>
       </c>
       <c r="L531" t="s">
         <v>999</v>
       </c>
       <c r="M531" t="s">
-        <v>3301</v>
+        <v>3302</v>
       </c>
       <c r="N531" t="s">
         <v>970</v>
       </c>
       <c r="O531" t="s">
-        <v>3297</v>
+        <v>3298</v>
       </c>
       <c r="P531" t="s">
-        <v>3302</v>
+        <v>3303</v>
       </c>
     </row>
     <row r="532" spans="1:16">
       <c r="A532">
         <v>531</v>
       </c>
       <c r="B532" t="s">
         <v>16</v>
       </c>
       <c r="C532" t="s">
-        <v>3303</v>
+        <v>3304</v>
       </c>
       <c r="D532" t="s">
-        <v>3304</v>
+        <v>3305</v>
       </c>
       <c r="E532" t="s">
         <v>452</v>
       </c>
       <c r="F532" t="s">
         <v>70</v>
       </c>
       <c r="G532" t="s">
         <v>336</v>
       </c>
       <c r="H532">
         <v>6</v>
       </c>
       <c r="I532" t="s">
-        <v>3295</v>
+        <v>3296</v>
       </c>
       <c r="J532" t="s">
         <v>1296</v>
       </c>
       <c r="K532" t="s">
-        <v>3232</v>
+        <v>3233</v>
       </c>
       <c r="L532" t="s">
         <v>999</v>
       </c>
       <c r="M532" t="s">
-        <v>3264</v>
+        <v>3265</v>
       </c>
       <c r="N532" t="s">
         <v>970</v>
       </c>
       <c r="O532" t="s">
-        <v>3305</v>
+        <v>3306</v>
       </c>
       <c r="P532" t="s">
-        <v>3306</v>
+        <v>3307</v>
       </c>
     </row>
     <row r="533" spans="1:16">
       <c r="A533">
         <v>532</v>
       </c>
       <c r="B533" t="s">
         <v>16</v>
       </c>
       <c r="C533" t="s">
-        <v>3307</v>
+        <v>3308</v>
       </c>
       <c r="D533" t="s">
-        <v>3308</v>
+        <v>3309</v>
       </c>
       <c r="E533" t="s">
         <v>31</v>
       </c>
       <c r="F533" t="s">
         <v>335</v>
       </c>
       <c r="G533" t="s">
         <v>687</v>
       </c>
       <c r="H533">
         <v>6</v>
       </c>
       <c r="I533" t="s">
-        <v>3309</v>
+        <v>3310</v>
       </c>
       <c r="J533" t="s">
         <v>1296</v>
       </c>
       <c r="K533" t="s">
-        <v>3310</v>
+        <v>3311</v>
       </c>
       <c r="L533" t="s">
         <v>1127</v>
       </c>
       <c r="M533" t="s">
-        <v>3185</v>
+        <v>3186</v>
       </c>
       <c r="N533" t="s">
         <v>1158</v>
       </c>
       <c r="O533" t="s">
-        <v>3311</v>
+        <v>3312</v>
       </c>
       <c r="P533" t="s">
-        <v>3312</v>
+        <v>3313</v>
       </c>
     </row>
     <row r="534" spans="1:16">
       <c r="A534">
         <v>533</v>
       </c>
       <c r="B534" t="s">
         <v>16</v>
       </c>
       <c r="C534" t="s">
         <v>404</v>
       </c>
       <c r="D534" t="s">
-        <v>3313</v>
+        <v>3314</v>
       </c>
       <c r="E534" t="s">
-        <v>3314</v>
+        <v>3315</v>
       </c>
       <c r="F534" t="s">
         <v>265</v>
       </c>
       <c r="G534" t="s">
         <v>20</v>
       </c>
       <c r="H534">
         <v>6</v>
       </c>
       <c r="I534" t="s">
-        <v>3315</v>
+        <v>3316</v>
       </c>
       <c r="J534" t="s">
         <v>349</v>
       </c>
       <c r="K534" t="s">
         <v>2557</v>
       </c>
       <c r="L534" t="s">
         <v>587</v>
       </c>
       <c r="M534" t="s">
-        <v>2840</v>
+        <v>2841</v>
       </c>
       <c r="N534" t="s">
         <v>2311</v>
       </c>
       <c r="O534" t="s">
-        <v>3316</v>
+        <v>3317</v>
       </c>
       <c r="P534" t="s">
-        <v>3317</v>
+        <v>3318</v>
       </c>
     </row>
     <row r="535" spans="1:16">
       <c r="A535">
         <v>534</v>
       </c>
       <c r="B535" t="s">
         <v>16</v>
       </c>
       <c r="C535" t="s">
         <v>79</v>
       </c>
       <c r="D535" t="s">
-        <v>3318</v>
+        <v>3319</v>
       </c>
       <c r="E535"/>
       <c r="F535" t="s">
-        <v>3319</v>
+        <v>3320</v>
       </c>
       <c r="G535" t="s">
         <v>116</v>
       </c>
       <c r="H535">
         <v>6</v>
       </c>
       <c r="I535" t="s">
-        <v>3320</v>
+        <v>3321</v>
       </c>
       <c r="J535" t="s">
         <v>748</v>
       </c>
       <c r="K535" t="s">
-        <v>3321</v>
+        <v>3322</v>
       </c>
       <c r="L535" t="s">
         <v>1009</v>
       </c>
       <c r="M535" t="s">
-        <v>3166</v>
+        <v>3167</v>
       </c>
       <c r="N535" t="s">
         <v>961</v>
       </c>
       <c r="O535" t="s">
-        <v>3322</v>
+        <v>3323</v>
       </c>
       <c r="P535" t="s">
-        <v>3323</v>
+        <v>3324</v>
       </c>
     </row>
     <row r="536" spans="1:16">
       <c r="A536">
         <v>535</v>
       </c>
       <c r="B536" t="s">
         <v>16</v>
       </c>
       <c r="C536" t="s">
-        <v>2941</v>
+        <v>2942</v>
       </c>
       <c r="D536" t="s">
-        <v>3324</v>
+        <v>3325</v>
       </c>
       <c r="E536" t="s">
-        <v>3325</v>
+        <v>3326</v>
       </c>
       <c r="F536" t="s">
         <v>655</v>
       </c>
       <c r="G536" t="s">
         <v>672</v>
       </c>
       <c r="H536">
         <v>6</v>
       </c>
       <c r="I536" t="s">
-        <v>3326</v>
+        <v>3327</v>
       </c>
       <c r="J536" t="s">
         <v>757</v>
       </c>
       <c r="K536" t="s">
-        <v>2992</v>
+        <v>2993</v>
       </c>
       <c r="L536" t="s">
         <v>953</v>
       </c>
       <c r="M536" t="s">
-        <v>3264</v>
+        <v>3265</v>
       </c>
       <c r="N536" t="s">
         <v>1349</v>
       </c>
       <c r="O536" t="s">
-        <v>3327</v>
+        <v>3328</v>
       </c>
       <c r="P536" t="s">
-        <v>3328</v>
+        <v>3329</v>
       </c>
     </row>
     <row r="537" spans="1:16">
       <c r="A537">
         <v>536</v>
       </c>
       <c r="B537" t="s">
         <v>16</v>
       </c>
       <c r="C537" t="s">
         <v>100</v>
       </c>
       <c r="D537" t="s">
-        <v>3329</v>
+        <v>3330</v>
       </c>
       <c r="E537"/>
       <c r="F537" t="s">
         <v>70</v>
       </c>
       <c r="G537" t="s">
         <v>20</v>
       </c>
       <c r="H537">
         <v>6</v>
       </c>
       <c r="I537" t="s">
-        <v>3330</v>
+        <v>3331</v>
       </c>
       <c r="J537" t="s">
-        <v>3076</v>
+        <v>3077</v>
       </c>
       <c r="K537" t="s">
-        <v>3331</v>
+        <v>3332</v>
       </c>
       <c r="L537" t="s">
         <v>505</v>
       </c>
       <c r="M537" t="s">
-        <v>2867</v>
+        <v>2868</v>
       </c>
       <c r="N537" t="s">
         <v>1239</v>
       </c>
       <c r="O537" t="s">
-        <v>3332</v>
+        <v>3333</v>
       </c>
       <c r="P537" t="s">
-        <v>3333</v>
+        <v>3334</v>
       </c>
     </row>
     <row r="538" spans="1:16">
       <c r="A538">
         <v>537</v>
       </c>
       <c r="B538" t="s">
         <v>16</v>
       </c>
       <c r="C538" t="s">
         <v>1717</v>
       </c>
       <c r="D538" t="s">
-        <v>3334</v>
+        <v>3335</v>
       </c>
       <c r="E538"/>
       <c r="F538" t="s">
         <v>70</v>
       </c>
       <c r="G538" t="s">
         <v>336</v>
       </c>
       <c r="H538">
         <v>6</v>
       </c>
       <c r="I538" t="s">
-        <v>3335</v>
+        <v>3336</v>
       </c>
       <c r="J538" t="s">
         <v>1105</v>
       </c>
       <c r="K538" t="s">
-        <v>3232</v>
+        <v>3233</v>
       </c>
       <c r="L538" t="s">
         <v>965</v>
       </c>
       <c r="M538" t="s">
-        <v>3269</v>
+        <v>3270</v>
       </c>
       <c r="N538" t="s">
         <v>965</v>
       </c>
       <c r="O538" t="s">
-        <v>3311</v>
+        <v>3312</v>
       </c>
       <c r="P538" t="s">
-        <v>3336</v>
+        <v>3337</v>
       </c>
     </row>
     <row r="539" spans="1:16">
       <c r="A539">
         <v>538</v>
       </c>
       <c r="B539" t="s">
         <v>16</v>
       </c>
       <c r="C539" t="s">
-        <v>3337</v>
+        <v>3338</v>
       </c>
       <c r="D539" t="s">
-        <v>3338</v>
+        <v>3339</v>
       </c>
       <c r="E539" t="s">
-        <v>3339</v>
+        <v>3340</v>
       </c>
       <c r="F539" t="s">
         <v>201</v>
       </c>
       <c r="G539" t="s">
         <v>336</v>
       </c>
       <c r="H539">
         <v>6</v>
       </c>
       <c r="I539" t="s">
-        <v>3340</v>
+        <v>3341</v>
       </c>
       <c r="J539" t="s">
         <v>1334</v>
       </c>
       <c r="K539" t="s">
         <v>2595</v>
       </c>
       <c r="L539" t="s">
         <v>1215</v>
       </c>
       <c r="M539" t="s">
-        <v>3310</v>
+        <v>3311</v>
       </c>
       <c r="N539" t="s">
         <v>1184</v>
       </c>
       <c r="O539" t="s">
-        <v>3341</v>
+        <v>3342</v>
       </c>
       <c r="P539" t="s">
-        <v>3342</v>
+        <v>3343</v>
       </c>
     </row>
     <row r="540" spans="1:16">
       <c r="A540">
         <v>539</v>
       </c>
       <c r="B540" t="s">
         <v>16</v>
       </c>
       <c r="C540" t="s">
         <v>1047</v>
       </c>
       <c r="D540" t="s">
-        <v>3343</v>
+        <v>3344</v>
       </c>
       <c r="E540"/>
       <c r="F540" t="s">
         <v>325</v>
       </c>
       <c r="G540" t="s">
         <v>20</v>
       </c>
       <c r="H540">
         <v>6</v>
       </c>
       <c r="I540" t="s">
-        <v>3344</v>
+        <v>3345</v>
       </c>
       <c r="J540" t="s">
         <v>1687</v>
       </c>
       <c r="K540" t="s">
-        <v>3345</v>
+        <v>3346</v>
       </c>
       <c r="L540" t="s">
-        <v>3346</v>
+        <v>3347</v>
       </c>
       <c r="M540" t="s">
-        <v>3291</v>
+        <v>3292</v>
       </c>
       <c r="N540" t="s">
         <v>526</v>
       </c>
       <c r="O540" t="s">
         <v>2311</v>
       </c>
       <c r="P540" t="s">
-        <v>3347</v>
+        <v>3348</v>
       </c>
     </row>
     <row r="541" spans="1:16">
       <c r="A541">
         <v>540</v>
       </c>
       <c r="B541" t="s">
         <v>16</v>
       </c>
       <c r="C541" t="s">
-        <v>3348</v>
+        <v>3349</v>
       </c>
       <c r="D541" t="s">
-        <v>3349</v>
+        <v>3350</v>
       </c>
       <c r="E541" t="s">
-        <v>3350</v>
+        <v>3351</v>
       </c>
       <c r="F541" t="s">
         <v>201</v>
       </c>
       <c r="G541" t="s">
         <v>336</v>
       </c>
       <c r="H541">
         <v>6</v>
       </c>
       <c r="I541" t="s">
-        <v>3351</v>
+        <v>3352</v>
       </c>
       <c r="J541" t="s">
         <v>1045</v>
       </c>
       <c r="K541" t="s">
-        <v>3341</v>
+        <v>3342</v>
       </c>
       <c r="L541" t="s">
         <v>1126</v>
       </c>
       <c r="M541" t="s">
-        <v>3352</v>
+        <v>3353</v>
       </c>
       <c r="N541" t="s">
-        <v>3353</v>
+        <v>3354</v>
       </c>
       <c r="O541" t="s">
-        <v>3354</v>
+        <v>3355</v>
       </c>
       <c r="P541" t="s">
-        <v>3355</v>
+        <v>3356</v>
       </c>
     </row>
     <row r="542" spans="1:16">
       <c r="A542">
         <v>541</v>
       </c>
       <c r="B542" t="s">
         <v>16</v>
       </c>
       <c r="C542" t="s">
         <v>599</v>
       </c>
       <c r="D542" t="s">
-        <v>3356</v>
+        <v>3357</v>
       </c>
       <c r="E542" t="s">
         <v>793</v>
       </c>
       <c r="F542" t="s">
         <v>70</v>
       </c>
       <c r="G542" t="s">
         <v>336</v>
       </c>
       <c r="H542">
         <v>6</v>
       </c>
       <c r="I542" t="s">
-        <v>3357</v>
+        <v>3358</v>
       </c>
       <c r="J542" t="s">
         <v>1105</v>
       </c>
       <c r="K542" t="s">
-        <v>3341</v>
+        <v>3342</v>
       </c>
       <c r="L542" t="s">
         <v>1158</v>
       </c>
       <c r="M542" t="s">
-        <v>3269</v>
+        <v>3270</v>
       </c>
       <c r="N542" t="s">
         <v>990</v>
       </c>
       <c r="O542" t="s">
-        <v>3358</v>
+        <v>3359</v>
       </c>
       <c r="P542" t="s">
-        <v>3359</v>
+        <v>3360</v>
       </c>
     </row>
     <row r="543" spans="1:16">
       <c r="A543">
         <v>542</v>
       </c>
       <c r="B543" t="s">
         <v>16</v>
       </c>
       <c r="C543" t="s">
         <v>100</v>
       </c>
       <c r="D543" t="s">
-        <v>3360</v>
+        <v>3361</v>
       </c>
       <c r="E543" t="s">
         <v>174</v>
       </c>
       <c r="F543" t="s">
         <v>174</v>
       </c>
       <c r="G543" t="s">
         <v>20</v>
       </c>
       <c r="H543">
         <v>6</v>
       </c>
       <c r="I543" t="s">
-        <v>3357</v>
+        <v>3358</v>
       </c>
       <c r="J543" t="s">
         <v>512</v>
       </c>
       <c r="K543" t="s">
         <v>2635</v>
       </c>
       <c r="L543" t="s">
         <v>2307</v>
       </c>
       <c r="M543" t="s">
-        <v>3361</v>
+        <v>3362</v>
       </c>
       <c r="N543" t="s">
         <v>995</v>
       </c>
       <c r="O543" t="s">
-        <v>3362</v>
+        <v>3363</v>
       </c>
       <c r="P543" t="s">
-        <v>3363</v>
+        <v>3364</v>
       </c>
     </row>
     <row r="544" spans="1:16">
       <c r="A544">
         <v>543</v>
       </c>
       <c r="B544" t="s">
         <v>16</v>
       </c>
       <c r="C544" t="s">
-        <v>3364</v>
+        <v>3365</v>
       </c>
       <c r="D544" t="s">
         <v>1765</v>
       </c>
       <c r="E544" t="s">
         <v>1936</v>
       </c>
       <c r="F544" t="s">
-        <v>3365</v>
+        <v>3366</v>
       </c>
       <c r="G544" t="s">
         <v>239</v>
       </c>
       <c r="H544">
         <v>6</v>
       </c>
       <c r="I544" t="s">
-        <v>3366</v>
+        <v>3367</v>
       </c>
       <c r="J544" t="s">
         <v>1044</v>
       </c>
       <c r="K544" t="s">
-        <v>3367</v>
+        <v>3368</v>
       </c>
       <c r="L544" t="s">
         <v>939</v>
       </c>
       <c r="M544" t="s">
-        <v>3368</v>
+        <v>3369</v>
       </c>
       <c r="N544" t="s">
         <v>1254</v>
       </c>
       <c r="O544" t="s">
-        <v>3369</v>
+        <v>3370</v>
       </c>
       <c r="P544" t="s">
-        <v>3370</v>
+        <v>3371</v>
       </c>
     </row>
     <row r="545" spans="1:16">
       <c r="A545">
         <v>544</v>
       </c>
       <c r="B545" t="s">
         <v>16</v>
       </c>
       <c r="C545" t="s">
-        <v>3371</v>
+        <v>3372</v>
       </c>
       <c r="D545" t="s">
         <v>892</v>
       </c>
       <c r="E545"/>
       <c r="F545" t="s">
         <v>70</v>
       </c>
       <c r="G545" t="s">
         <v>1438</v>
       </c>
       <c r="H545">
         <v>6</v>
       </c>
       <c r="I545" t="s">
-        <v>3372</v>
+        <v>3373</v>
       </c>
       <c r="J545" t="s">
-        <v>3373</v>
+        <v>3374</v>
       </c>
       <c r="K545" t="s">
-        <v>3374</v>
+        <v>3375</v>
       </c>
       <c r="L545" t="s">
         <v>1160</v>
       </c>
       <c r="M545" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
       <c r="N545" t="s">
         <v>1274</v>
       </c>
       <c r="O545" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="P545" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
     </row>
     <row r="546" spans="1:16">
       <c r="A546">
         <v>545</v>
       </c>
       <c r="B546" t="s">
         <v>16</v>
       </c>
       <c r="C546" t="s">
         <v>1717</v>
       </c>
       <c r="D546" t="s">
-        <v>3378</v>
+        <v>3379</v>
       </c>
       <c r="E546"/>
       <c r="F546" t="s">
         <v>70</v>
       </c>
       <c r="G546" t="s">
         <v>687</v>
       </c>
       <c r="H546">
         <v>6</v>
       </c>
       <c r="I546" t="s">
-        <v>3379</v>
+        <v>3380</v>
       </c>
       <c r="J546" t="s">
-        <v>3380</v>
+        <v>3381</v>
       </c>
       <c r="K546" t="s">
-        <v>3381</v>
+        <v>3382</v>
       </c>
       <c r="L546" t="s">
         <v>976</v>
       </c>
       <c r="M546" t="s">
-        <v>3382</v>
+        <v>3383</v>
       </c>
       <c r="N546" t="s">
-        <v>3353</v>
+        <v>3354</v>
       </c>
       <c r="O546" t="s">
-        <v>3278</v>
+        <v>3279</v>
       </c>
       <c r="P546" t="s">
-        <v>3383</v>
+        <v>3384</v>
       </c>
     </row>
     <row r="547" spans="1:16">
       <c r="A547">
         <v>546</v>
       </c>
       <c r="B547" t="s">
         <v>16</v>
       </c>
       <c r="C547" t="s">
         <v>1146</v>
       </c>
       <c r="D547" t="s">
-        <v>3146</v>
+        <v>3147</v>
       </c>
       <c r="E547" t="s">
-        <v>3384</v>
+        <v>3385</v>
       </c>
       <c r="F547" t="s">
         <v>70</v>
       </c>
       <c r="G547" t="s">
         <v>336</v>
       </c>
       <c r="H547">
         <v>6</v>
       </c>
       <c r="I547" t="s">
-        <v>3385</v>
+        <v>3386</v>
       </c>
       <c r="J547" t="s">
-        <v>2861</v>
+        <v>2862</v>
       </c>
       <c r="K547" t="s">
-        <v>3386</v>
+        <v>3387</v>
       </c>
       <c r="L547" t="s">
         <v>1183</v>
       </c>
       <c r="M547" t="s">
-        <v>3387</v>
+        <v>3388</v>
       </c>
       <c r="N547" t="s">
         <v>2076</v>
       </c>
       <c r="O547" t="s">
-        <v>3388</v>
+        <v>3389</v>
       </c>
       <c r="P547" t="s">
-        <v>3389</v>
+        <v>3390</v>
       </c>
     </row>
     <row r="548" spans="1:16">
       <c r="A548">
         <v>547</v>
       </c>
       <c r="B548" t="s">
         <v>1248</v>
       </c>
       <c r="C548" t="s">
-        <v>3390</v>
+        <v>3391</v>
       </c>
       <c r="D548" t="s">
-        <v>3391</v>
+        <v>3392</v>
       </c>
       <c r="E548"/>
       <c r="F548" t="s">
-        <v>3392</v>
+        <v>3393</v>
       </c>
       <c r="G548" t="s">
         <v>20</v>
       </c>
       <c r="H548">
         <v>6</v>
       </c>
       <c r="I548" t="s">
-        <v>3393</v>
+        <v>3394</v>
       </c>
       <c r="J548" t="s">
         <v>1505</v>
       </c>
       <c r="K548" t="s">
-        <v>3394</v>
+        <v>3395</v>
       </c>
       <c r="L548" t="s">
         <v>1027</v>
       </c>
       <c r="M548" t="s">
-        <v>3395</v>
+        <v>3396</v>
       </c>
       <c r="N548" t="s">
-        <v>3396</v>
+        <v>3397</v>
       </c>
       <c r="O548" t="s">
-        <v>3301</v>
+        <v>3302</v>
       </c>
       <c r="P548" t="s">
-        <v>3397</v>
+        <v>3398</v>
       </c>
     </row>
     <row r="549" spans="1:16">
       <c r="A549">
         <v>548</v>
       </c>
       <c r="B549" t="s">
         <v>16</v>
       </c>
       <c r="C549" t="s">
         <v>1782</v>
       </c>
       <c r="D549" t="s">
-        <v>3398</v>
+        <v>3399</v>
       </c>
       <c r="E549"/>
       <c r="F549" t="s">
         <v>346</v>
       </c>
       <c r="G549" t="s">
         <v>687</v>
       </c>
       <c r="H549">
         <v>6</v>
       </c>
       <c r="I549" t="s">
-        <v>3399</v>
+        <v>3400</v>
       </c>
       <c r="J549" t="s">
         <v>931</v>
       </c>
       <c r="K549" t="s">
-        <v>2959</v>
+        <v>2960</v>
       </c>
       <c r="L549" t="s">
         <v>1164</v>
       </c>
       <c r="M549" t="s">
-        <v>3400</v>
+        <v>3401</v>
       </c>
       <c r="N549" t="s">
         <v>1677</v>
       </c>
       <c r="O549" t="s">
-        <v>3401</v>
+        <v>3402</v>
       </c>
       <c r="P549" t="s">
-        <v>3402</v>
+        <v>3403</v>
       </c>
     </row>
     <row r="550" spans="1:16">
       <c r="A550">
         <v>549</v>
       </c>
       <c r="B550" t="s">
         <v>16</v>
       </c>
       <c r="C550" t="s">
-        <v>3403</v>
+        <v>3404</v>
       </c>
       <c r="D550" t="s">
-        <v>3404</v>
+        <v>3405</v>
       </c>
       <c r="E550" t="s">
         <v>785</v>
       </c>
       <c r="F550" t="s">
         <v>174</v>
       </c>
       <c r="G550" t="s">
         <v>336</v>
       </c>
       <c r="H550">
         <v>6</v>
       </c>
       <c r="I550" t="s">
-        <v>3405</v>
+        <v>3406</v>
       </c>
       <c r="J550" t="s">
         <v>901</v>
       </c>
       <c r="K550" t="s">
-        <v>3222</v>
+        <v>3223</v>
       </c>
       <c r="L550" t="s">
         <v>1537</v>
       </c>
       <c r="M550" t="s">
-        <v>3406</v>
+        <v>3407</v>
       </c>
       <c r="N550" t="s">
         <v>1774</v>
       </c>
       <c r="O550" t="s">
-        <v>3407</v>
+        <v>3408</v>
       </c>
       <c r="P550" t="s">
-        <v>3408</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="551" spans="1:16">
       <c r="A551">
         <v>550</v>
       </c>
       <c r="B551" t="s">
         <v>16</v>
       </c>
       <c r="C551" t="s">
-        <v>3409</v>
+        <v>3410</v>
       </c>
       <c r="D551" t="s">
-        <v>3410</v>
+        <v>3411</v>
       </c>
       <c r="E551"/>
       <c r="F551" t="s">
         <v>201</v>
       </c>
       <c r="G551" t="s">
         <v>336</v>
       </c>
       <c r="H551">
         <v>6</v>
       </c>
       <c r="I551" t="s">
-        <v>3411</v>
+        <v>3412</v>
       </c>
       <c r="J551" t="s">
         <v>952</v>
       </c>
       <c r="K551" t="s">
-        <v>3289</v>
+        <v>3290</v>
       </c>
       <c r="L551" t="s">
         <v>1122</v>
       </c>
       <c r="M551" t="s">
-        <v>3412</v>
+        <v>3413</v>
       </c>
       <c r="N551" t="s">
         <v>1315</v>
       </c>
       <c r="O551" t="s">
-        <v>3413</v>
+        <v>3414</v>
       </c>
       <c r="P551" t="s">
-        <v>3414</v>
+        <v>3415</v>
       </c>
     </row>
     <row r="552" spans="1:16">
       <c r="A552">
         <v>551</v>
       </c>
       <c r="B552" t="s">
         <v>16</v>
       </c>
       <c r="C552" t="s">
         <v>2448</v>
       </c>
       <c r="D552" t="s">
-        <v>3415</v>
+        <v>3416</v>
       </c>
       <c r="E552" t="s">
-        <v>3416</v>
+        <v>3417</v>
       </c>
       <c r="F552" t="s">
         <v>70</v>
       </c>
       <c r="G552" t="s">
         <v>336</v>
       </c>
       <c r="H552">
         <v>6</v>
       </c>
       <c r="I552" t="s">
-        <v>3417</v>
+        <v>3418</v>
       </c>
       <c r="J552" t="s">
         <v>1073</v>
       </c>
       <c r="K552" t="s">
-        <v>3418</v>
+        <v>3419</v>
       </c>
       <c r="L552" t="s">
         <v>1080</v>
       </c>
       <c r="M552" t="s">
-        <v>3419</v>
+        <v>3420</v>
       </c>
       <c r="N552" t="s">
         <v>1859</v>
       </c>
       <c r="O552" t="s">
-        <v>3285</v>
+        <v>3286</v>
       </c>
       <c r="P552" t="s">
-        <v>3420</v>
+        <v>3421</v>
       </c>
     </row>
     <row r="553" spans="1:16">
       <c r="A553">
         <v>552</v>
       </c>
       <c r="B553" t="s">
         <v>16</v>
       </c>
       <c r="C553" t="s">
         <v>2606</v>
       </c>
       <c r="D553" t="s">
-        <v>3421</v>
+        <v>3422</v>
       </c>
       <c r="E553" t="s">
         <v>31</v>
       </c>
       <c r="F553" t="s">
         <v>325</v>
       </c>
       <c r="G553" t="s">
         <v>336</v>
       </c>
       <c r="H553">
         <v>6</v>
       </c>
       <c r="I553" t="s">
-        <v>3422</v>
+        <v>3423</v>
       </c>
       <c r="J553" t="s">
         <v>1080</v>
       </c>
       <c r="K553" t="s">
-        <v>3423</v>
+        <v>3424</v>
       </c>
       <c r="L553" t="s">
         <v>1085</v>
       </c>
       <c r="M553" t="s">
-        <v>3424</v>
+        <v>3425</v>
       </c>
       <c r="N553" t="s">
-        <v>3425</v>
+        <v>3426</v>
       </c>
       <c r="O553" t="s">
-        <v>3426</v>
+        <v>3427</v>
       </c>
       <c r="P553" t="s">
-        <v>3427</v>
+        <v>3428</v>
       </c>
     </row>
     <row r="554" spans="1:16">
       <c r="A554">
         <v>553</v>
       </c>
       <c r="B554" t="s">
         <v>16</v>
       </c>
       <c r="C554" t="s">
         <v>333</v>
       </c>
       <c r="D554" t="s">
-        <v>3428</v>
+        <v>3429</v>
       </c>
       <c r="E554"/>
       <c r="F554" t="s">
         <v>70</v>
       </c>
       <c r="G554" t="s">
         <v>336</v>
       </c>
       <c r="H554">
         <v>6</v>
       </c>
       <c r="I554" t="s">
-        <v>3429</v>
+        <v>3430</v>
       </c>
       <c r="J554" t="s">
         <v>988</v>
       </c>
       <c r="K554" t="s">
-        <v>3258</v>
+        <v>3259</v>
       </c>
       <c r="L554" t="s">
         <v>1197</v>
       </c>
       <c r="M554" t="s">
-        <v>3142</v>
+        <v>3143</v>
       </c>
       <c r="N554" t="s">
         <v>1791</v>
       </c>
       <c r="O554" t="s">
-        <v>3430</v>
+        <v>3431</v>
       </c>
       <c r="P554" t="s">
-        <v>3431</v>
+        <v>3432</v>
       </c>
     </row>
     <row r="555" spans="1:16">
       <c r="A555">
         <v>554</v>
       </c>
       <c r="B555" t="s">
         <v>16</v>
       </c>
       <c r="C555" t="s">
         <v>17</v>
       </c>
       <c r="D555" t="s">
-        <v>3432</v>
+        <v>3433</v>
       </c>
       <c r="E555" t="s">
         <v>1282</v>
       </c>
       <c r="F555" t="s">
         <v>70</v>
       </c>
       <c r="G555" t="s">
         <v>20</v>
       </c>
       <c r="H555">
         <v>6</v>
       </c>
       <c r="I555" t="s">
-        <v>3433</v>
+        <v>3434</v>
       </c>
       <c r="J555" t="s">
-        <v>3233</v>
+        <v>3234</v>
       </c>
       <c r="K555" t="s">
-        <v>3434</v>
+        <v>3435</v>
       </c>
       <c r="L555" t="s">
         <v>1254</v>
       </c>
       <c r="M555" t="s">
-        <v>3435</v>
+        <v>3436</v>
       </c>
       <c r="N555" t="s">
         <v>1377</v>
       </c>
       <c r="O555" t="s">
-        <v>3436</v>
+        <v>3437</v>
       </c>
       <c r="P555" t="s">
-        <v>3437</v>
+        <v>3438</v>
       </c>
     </row>
     <row r="556" spans="1:16">
       <c r="A556">
         <v>555</v>
       </c>
       <c r="B556" t="s">
         <v>16</v>
       </c>
       <c r="C556" t="s">
         <v>354</v>
       </c>
       <c r="D556" t="s">
         <v>1907</v>
       </c>
       <c r="E556" t="s">
-        <v>3438</v>
+        <v>3439</v>
       </c>
       <c r="F556" t="s">
         <v>70</v>
       </c>
       <c r="G556" t="s">
         <v>116</v>
       </c>
       <c r="H556">
         <v>6</v>
       </c>
       <c r="I556" t="s">
-        <v>3433</v>
+        <v>3434</v>
       </c>
       <c r="J556" t="s">
-        <v>3233</v>
+        <v>3234</v>
       </c>
       <c r="K556" t="s">
-        <v>3434</v>
+        <v>3435</v>
       </c>
       <c r="L556" t="s">
         <v>1403</v>
       </c>
       <c r="M556" t="s">
-        <v>3435</v>
+        <v>3436</v>
       </c>
       <c r="N556" t="s">
         <v>1377</v>
       </c>
       <c r="O556" t="s">
-        <v>3436</v>
+        <v>3437</v>
       </c>
       <c r="P556" t="s">
-        <v>3439</v>
+        <v>3440</v>
       </c>
     </row>
     <row r="557" spans="1:16">
       <c r="A557">
         <v>556</v>
       </c>
       <c r="B557" t="s">
         <v>16</v>
       </c>
       <c r="C557" t="s">
         <v>2055</v>
       </c>
       <c r="D557" t="s">
-        <v>3440</v>
+        <v>3441</v>
       </c>
       <c r="E557" t="s">
-        <v>3081</v>
+        <v>3082</v>
       </c>
       <c r="F557" t="s">
-        <v>3441</v>
+        <v>3442</v>
       </c>
       <c r="G557" t="s">
         <v>687</v>
       </c>
       <c r="H557">
         <v>6</v>
       </c>
       <c r="I557" t="s">
-        <v>3442</v>
+        <v>3443</v>
       </c>
       <c r="J557" t="s">
-        <v>3443</v>
+        <v>3444</v>
       </c>
       <c r="K557" t="s">
-        <v>3258</v>
+        <v>3259</v>
       </c>
       <c r="L557" t="s">
-        <v>3444</v>
+        <v>3445</v>
       </c>
       <c r="M557" t="s">
-        <v>2850</v>
+        <v>2851</v>
       </c>
       <c r="N557" t="s">
-        <v>3445</v>
+        <v>3446</v>
       </c>
       <c r="O557" t="s">
-        <v>3446</v>
+        <v>3447</v>
       </c>
       <c r="P557" t="s">
-        <v>3447</v>
+        <v>3448</v>
       </c>
     </row>
     <row r="558" spans="1:16">
       <c r="A558">
         <v>557</v>
       </c>
       <c r="B558" t="s">
         <v>16</v>
       </c>
       <c r="C558" t="s">
         <v>1336</v>
       </c>
       <c r="D558" t="s">
-        <v>3448</v>
+        <v>3449</v>
       </c>
       <c r="E558" t="s">
         <v>201</v>
       </c>
       <c r="F558" t="s">
         <v>70</v>
       </c>
       <c r="G558" t="s">
         <v>336</v>
       </c>
       <c r="H558">
         <v>6</v>
       </c>
       <c r="I558" t="s">
-        <v>3449</v>
+        <v>3450</v>
       </c>
       <c r="J558" t="s">
         <v>623</v>
       </c>
       <c r="K558" t="s">
-        <v>3110</v>
+        <v>3111</v>
       </c>
       <c r="L558" t="s">
         <v>1545</v>
       </c>
       <c r="M558" t="s">
-        <v>3450</v>
+        <v>3451</v>
       </c>
       <c r="N558" t="s">
         <v>2199</v>
       </c>
       <c r="O558" t="s">
-        <v>3451</v>
+        <v>3452</v>
       </c>
       <c r="P558" t="s">
-        <v>3452</v>
+        <v>3453</v>
       </c>
     </row>
     <row r="559" spans="1:16">
       <c r="A559">
         <v>558</v>
       </c>
       <c r="B559" t="s">
         <v>16</v>
       </c>
       <c r="C559" t="s">
         <v>312</v>
       </c>
       <c r="D559" t="s">
-        <v>3453</v>
+        <v>3454</v>
       </c>
       <c r="E559" t="s">
-        <v>3454</v>
+        <v>3455</v>
       </c>
       <c r="F559" t="s">
         <v>70</v>
       </c>
       <c r="G559" t="s">
         <v>20</v>
       </c>
       <c r="H559">
         <v>6</v>
       </c>
       <c r="I559" t="s">
-        <v>3455</v>
+        <v>3456</v>
       </c>
       <c r="J559" t="s">
         <v>1980</v>
       </c>
       <c r="K559" t="s">
-        <v>3456</v>
+        <v>3457</v>
       </c>
       <c r="L559" t="s">
         <v>1381</v>
       </c>
       <c r="M559" t="s">
-        <v>3457</v>
+        <v>3458</v>
       </c>
       <c r="N559" t="s">
         <v>1215</v>
       </c>
       <c r="O559" t="s">
-        <v>3458</v>
+        <v>3459</v>
       </c>
       <c r="P559" t="s">
-        <v>3459</v>
+        <v>3460</v>
       </c>
     </row>
     <row r="560" spans="1:16">
       <c r="A560">
         <v>559</v>
       </c>
       <c r="B560" t="s">
         <v>16</v>
       </c>
       <c r="C560" t="s">
         <v>1146</v>
       </c>
       <c r="D560" t="s">
-        <v>3033</v>
+        <v>3034</v>
       </c>
       <c r="E560" t="s">
-        <v>3454</v>
+        <v>3455</v>
       </c>
       <c r="F560" t="s">
         <v>70</v>
       </c>
       <c r="G560" t="s">
         <v>336</v>
       </c>
       <c r="H560">
         <v>6</v>
       </c>
       <c r="I560" t="s">
-        <v>3455</v>
+        <v>3456</v>
       </c>
       <c r="J560" t="s">
-        <v>3460</v>
+        <v>3461</v>
       </c>
       <c r="K560" t="s">
-        <v>3456</v>
+        <v>3457</v>
       </c>
       <c r="L560" t="s">
         <v>1381</v>
       </c>
       <c r="M560" t="s">
-        <v>3461</v>
+        <v>3462</v>
       </c>
       <c r="N560" t="s">
         <v>999</v>
       </c>
       <c r="O560" t="s">
-        <v>3232</v>
+        <v>3233</v>
       </c>
       <c r="P560" t="s">
-        <v>3462</v>
+        <v>3463</v>
       </c>
     </row>
     <row r="561" spans="1:16">
       <c r="A561">
         <v>560</v>
       </c>
       <c r="B561" t="s">
         <v>16</v>
       </c>
       <c r="C561" t="s">
-        <v>3463</v>
+        <v>3464</v>
       </c>
       <c r="D561" t="s">
         <v>2405</v>
       </c>
       <c r="E561"/>
       <c r="F561" t="s">
         <v>265</v>
       </c>
       <c r="G561" t="s">
         <v>687</v>
       </c>
       <c r="H561">
         <v>6</v>
       </c>
       <c r="I561" t="s">
-        <v>3464</v>
+        <v>3465</v>
       </c>
       <c r="J561" t="s">
-        <v>3444</v>
+        <v>3445</v>
       </c>
       <c r="K561" t="s">
-        <v>3465</v>
+        <v>3466</v>
       </c>
       <c r="L561" t="s">
         <v>1205</v>
       </c>
       <c r="M561" t="s">
-        <v>3466</v>
+        <v>3467</v>
       </c>
       <c r="N561" t="s">
         <v>1721</v>
       </c>
       <c r="O561" t="s">
-        <v>3467</v>
+        <v>3468</v>
       </c>
       <c r="P561" t="s">
-        <v>3468</v>
+        <v>3469</v>
       </c>
     </row>
     <row r="562" spans="1:16">
       <c r="A562">
         <v>561</v>
       </c>
       <c r="B562" t="s">
         <v>16</v>
       </c>
       <c r="C562" t="s">
-        <v>3469</v>
+        <v>3470</v>
       </c>
       <c r="D562" t="s">
-        <v>3470</v>
+        <v>3471</v>
       </c>
       <c r="E562"/>
       <c r="F562" t="s">
         <v>655</v>
       </c>
       <c r="G562" t="s">
         <v>336</v>
       </c>
       <c r="H562">
         <v>6</v>
       </c>
       <c r="I562" t="s">
-        <v>3471</v>
+        <v>3472</v>
       </c>
       <c r="J562" t="s">
         <v>1327</v>
       </c>
       <c r="K562" t="s">
-        <v>3472</v>
+        <v>3473</v>
       </c>
       <c r="L562" t="s">
         <v>2113</v>
       </c>
       <c r="M562" t="s">
-        <v>3473</v>
+        <v>3474</v>
       </c>
       <c r="N562" t="s">
         <v>1849</v>
       </c>
       <c r="O562" t="s">
-        <v>3474</v>
+        <v>3475</v>
       </c>
       <c r="P562" t="s">
-        <v>3475</v>
+        <v>3476</v>
       </c>
     </row>
     <row r="563" spans="1:16">
       <c r="A563">
         <v>562</v>
       </c>
       <c r="B563" t="s">
         <v>16</v>
       </c>
       <c r="C563" t="s">
-        <v>3476</v>
+        <v>3477</v>
       </c>
       <c r="D563" t="s">
         <v>80</v>
       </c>
       <c r="E563" t="s">
-        <v>3477</v>
+        <v>3478</v>
       </c>
       <c r="F563" t="s">
         <v>201</v>
       </c>
       <c r="G563" t="s">
         <v>116</v>
       </c>
       <c r="H563">
         <v>6</v>
       </c>
       <c r="I563" t="s">
-        <v>3478</v>
+        <v>3479</v>
       </c>
       <c r="J563" t="s">
-        <v>3443</v>
+        <v>3444</v>
       </c>
       <c r="K563" t="s">
-        <v>3277</v>
+        <v>3278</v>
       </c>
       <c r="L563" t="s">
-        <v>3479</v>
+        <v>3480</v>
       </c>
       <c r="M563" t="s">
-        <v>3291</v>
+        <v>3292</v>
       </c>
       <c r="N563" t="s">
         <v>2260</v>
       </c>
       <c r="O563" t="s">
-        <v>3480</v>
+        <v>3481</v>
       </c>
       <c r="P563" t="s">
-        <v>3481</v>
+        <v>3482</v>
       </c>
     </row>
     <row r="564" spans="1:16">
       <c r="A564">
         <v>563</v>
       </c>
       <c r="B564" t="s">
         <v>16</v>
       </c>
       <c r="C564" t="s">
-        <v>3482</v>
+        <v>3483</v>
       </c>
       <c r="D564" t="s">
-        <v>3483</v>
+        <v>3484</v>
       </c>
       <c r="E564" t="s">
         <v>81</v>
       </c>
       <c r="F564" t="s">
         <v>265</v>
       </c>
       <c r="G564" t="s">
         <v>116</v>
       </c>
       <c r="H564">
         <v>6</v>
       </c>
       <c r="I564" t="s">
-        <v>3484</v>
+        <v>3485</v>
       </c>
       <c r="J564" t="s">
         <v>1269</v>
       </c>
       <c r="K564" t="s">
-        <v>3485</v>
+        <v>3486</v>
       </c>
       <c r="L564" t="s">
-        <v>3486</v>
+        <v>3487</v>
       </c>
       <c r="M564" t="s">
-        <v>3487</v>
+        <v>3488</v>
       </c>
       <c r="N564" t="s">
         <v>2509</v>
       </c>
       <c r="O564" t="s">
-        <v>3488</v>
+        <v>3489</v>
       </c>
       <c r="P564" t="s">
-        <v>3489</v>
+        <v>3490</v>
       </c>
     </row>
     <row r="565" spans="1:16">
       <c r="A565">
         <v>564</v>
       </c>
       <c r="B565" t="s">
         <v>16</v>
       </c>
       <c r="C565" t="s">
-        <v>3490</v>
+        <v>3491</v>
       </c>
       <c r="D565" t="s">
-        <v>3491</v>
+        <v>3492</v>
       </c>
       <c r="E565" t="s">
         <v>929</v>
       </c>
       <c r="F565" t="s">
         <v>655</v>
       </c>
       <c r="G565" t="s">
         <v>20</v>
       </c>
       <c r="H565">
         <v>6</v>
       </c>
       <c r="I565" t="s">
-        <v>3492</v>
+        <v>3493</v>
       </c>
       <c r="J565" t="s">
-        <v>3493</v>
+        <v>3494</v>
       </c>
       <c r="K565" t="s">
-        <v>3494</v>
+        <v>3495</v>
       </c>
       <c r="L565" t="s">
         <v>1600</v>
       </c>
       <c r="M565" t="s">
-        <v>3495</v>
+        <v>3496</v>
       </c>
       <c r="N565" t="s">
         <v>1627</v>
       </c>
       <c r="O565" t="s">
-        <v>3496</v>
+        <v>3497</v>
       </c>
       <c r="P565" t="s">
-        <v>3497</v>
+        <v>3498</v>
       </c>
     </row>
     <row r="566" spans="1:16">
       <c r="A566">
         <v>565</v>
       </c>
       <c r="B566" t="s">
         <v>16</v>
       </c>
       <c r="C566" t="s">
-        <v>3498</v>
+        <v>3499</v>
       </c>
       <c r="D566" t="s">
-        <v>3499</v>
+        <v>3500</v>
       </c>
       <c r="E566" t="s">
         <v>303</v>
       </c>
       <c r="F566" t="s">
         <v>70</v>
       </c>
       <c r="G566" t="s">
         <v>336</v>
       </c>
       <c r="H566">
         <v>6</v>
       </c>
       <c r="I566" t="s">
-        <v>3492</v>
+        <v>3493</v>
       </c>
       <c r="J566" t="s">
-        <v>3500</v>
+        <v>3501</v>
       </c>
       <c r="K566" t="s">
-        <v>3394</v>
+        <v>3395</v>
       </c>
       <c r="L566" t="s">
         <v>1600</v>
       </c>
       <c r="M566" t="s">
-        <v>3159</v>
+        <v>3160</v>
       </c>
       <c r="N566" t="s">
-        <v>3501</v>
+        <v>3502</v>
       </c>
       <c r="O566" t="s">
-        <v>3502</v>
+        <v>3503</v>
       </c>
       <c r="P566" t="s">
-        <v>3503</v>
+        <v>3504</v>
       </c>
     </row>
     <row r="567" spans="1:16">
       <c r="A567">
         <v>566</v>
       </c>
       <c r="B567" t="s">
         <v>16</v>
       </c>
       <c r="C567" t="s">
         <v>2339</v>
       </c>
       <c r="D567" t="s">
-        <v>3504</v>
+        <v>3505</v>
       </c>
       <c r="E567"/>
       <c r="F567" t="s">
         <v>70</v>
       </c>
       <c r="G567" t="s">
         <v>336</v>
       </c>
       <c r="H567">
         <v>6</v>
       </c>
       <c r="I567" t="s">
-        <v>3505</v>
+        <v>3506</v>
       </c>
       <c r="J567" t="s">
-        <v>3506</v>
+        <v>3507</v>
       </c>
       <c r="K567" t="s">
-        <v>3507</v>
+        <v>3508</v>
       </c>
       <c r="L567" t="s">
         <v>1648</v>
       </c>
       <c r="M567" t="s">
-        <v>3508</v>
+        <v>3509</v>
       </c>
       <c r="N567" t="s">
         <v>1769</v>
       </c>
       <c r="O567" t="s">
-        <v>3361</v>
+        <v>3362</v>
       </c>
       <c r="P567" t="s">
-        <v>3509</v>
+        <v>3510</v>
       </c>
     </row>
     <row r="568" spans="1:16">
       <c r="A568">
         <v>567</v>
       </c>
       <c r="B568" t="s">
         <v>16</v>
       </c>
       <c r="C568" t="s">
         <v>480</v>
       </c>
       <c r="D568" t="s">
-        <v>3510</v>
+        <v>3511</v>
       </c>
       <c r="E568"/>
       <c r="F568" t="s">
         <v>70</v>
       </c>
       <c r="G568" t="s">
         <v>20</v>
       </c>
       <c r="H568">
         <v>6</v>
       </c>
       <c r="I568" t="s">
-        <v>3511</v>
+        <v>3512</v>
       </c>
       <c r="J568" t="s">
-        <v>3192</v>
+        <v>3193</v>
       </c>
       <c r="K568" t="s">
-        <v>3358</v>
+        <v>3359</v>
       </c>
       <c r="L568" t="s">
         <v>1419</v>
       </c>
       <c r="M568" t="s">
-        <v>3512</v>
+        <v>3513</v>
       </c>
       <c r="N568" t="s">
         <v>2566</v>
       </c>
       <c r="O568" t="s">
-        <v>3513</v>
+        <v>3514</v>
       </c>
       <c r="P568" t="s">
-        <v>3514</v>
+        <v>3515</v>
       </c>
     </row>
     <row r="569" spans="1:16">
       <c r="A569">
         <v>568</v>
       </c>
       <c r="B569" t="s">
         <v>16</v>
       </c>
       <c r="C569" t="s">
         <v>1146</v>
       </c>
       <c r="D569" t="s">
-        <v>3515</v>
+        <v>3516</v>
       </c>
       <c r="E569"/>
       <c r="F569" t="s">
         <v>70</v>
       </c>
       <c r="G569" t="s">
         <v>336</v>
       </c>
       <c r="H569">
         <v>6</v>
       </c>
       <c r="I569" t="s">
-        <v>3511</v>
+        <v>3512</v>
       </c>
       <c r="J569" t="s">
         <v>976</v>
       </c>
       <c r="K569" t="s">
-        <v>3424</v>
+        <v>3425</v>
       </c>
       <c r="L569" t="s">
         <v>1633</v>
       </c>
       <c r="M569" t="s">
-        <v>3512</v>
+        <v>3513</v>
       </c>
       <c r="N569" t="s">
         <v>2391</v>
       </c>
       <c r="O569" t="s">
-        <v>3513</v>
+        <v>3514</v>
       </c>
       <c r="P569" t="s">
-        <v>3516</v>
+        <v>3517</v>
       </c>
     </row>
     <row r="570" spans="1:16">
       <c r="A570">
         <v>569</v>
       </c>
       <c r="B570" t="s">
         <v>16</v>
       </c>
       <c r="C570" t="s">
-        <v>3517</v>
+        <v>3518</v>
       </c>
       <c r="D570" t="s">
-        <v>3518</v>
+        <v>3519</v>
       </c>
       <c r="E570"/>
       <c r="F570" t="s">
         <v>70</v>
       </c>
       <c r="G570" t="s">
         <v>336</v>
       </c>
       <c r="H570">
         <v>6</v>
       </c>
       <c r="I570" t="s">
-        <v>3519</v>
+        <v>3520</v>
       </c>
       <c r="J570" t="s">
         <v>1775</v>
       </c>
       <c r="K570" t="s">
-        <v>3097</v>
+        <v>3098</v>
       </c>
       <c r="L570" t="s">
         <v>1068</v>
       </c>
       <c r="M570" t="s">
-        <v>3520</v>
+        <v>3521</v>
       </c>
       <c r="N570" t="s">
         <v>1899</v>
       </c>
       <c r="O570" t="s">
-        <v>3488</v>
+        <v>3489</v>
       </c>
       <c r="P570" t="s">
-        <v>3521</v>
+        <v>3522</v>
       </c>
     </row>
     <row r="571" spans="1:16">
       <c r="A571">
         <v>570</v>
       </c>
       <c r="B571" t="s">
         <v>16</v>
       </c>
       <c r="C571" t="s">
         <v>1497</v>
       </c>
       <c r="D571" t="s">
-        <v>3522</v>
+        <v>3523</v>
       </c>
       <c r="E571"/>
       <c r="F571" t="s">
         <v>325</v>
       </c>
       <c r="G571" t="s">
         <v>336</v>
       </c>
       <c r="H571">
         <v>6</v>
       </c>
       <c r="I571" t="s">
-        <v>3523</v>
+        <v>3524</v>
       </c>
       <c r="J571" t="s">
         <v>1412</v>
       </c>
       <c r="K571" t="s">
-        <v>3524</v>
+        <v>3525</v>
       </c>
       <c r="L571" t="s">
         <v>1859</v>
       </c>
       <c r="M571" t="s">
-        <v>3525</v>
+        <v>3526</v>
       </c>
       <c r="N571" t="s">
         <v>1761</v>
       </c>
       <c r="O571" t="s">
-        <v>3526</v>
+        <v>3527</v>
       </c>
       <c r="P571" t="s">
-        <v>3527</v>
+        <v>3528</v>
       </c>
     </row>
     <row r="572" spans="1:16">
       <c r="A572">
         <v>571</v>
       </c>
       <c r="B572" t="s">
         <v>16</v>
       </c>
       <c r="C572" t="s">
         <v>2234</v>
       </c>
       <c r="D572" t="s">
-        <v>3528</v>
+        <v>3529</v>
       </c>
       <c r="E572"/>
       <c r="F572" t="s">
-        <v>3529</v>
+        <v>3530</v>
       </c>
       <c r="G572" t="s">
         <v>336</v>
       </c>
       <c r="H572">
         <v>6</v>
       </c>
       <c r="I572" t="s">
-        <v>3530</v>
+        <v>3531</v>
       </c>
       <c r="J572" t="s">
         <v>1179</v>
       </c>
       <c r="K572" t="s">
-        <v>3531</v>
+        <v>3532</v>
       </c>
       <c r="L572" t="s">
         <v>2113</v>
       </c>
       <c r="M572" t="s">
-        <v>3532</v>
+        <v>3533</v>
       </c>
       <c r="N572" t="s">
         <v>2105</v>
       </c>
       <c r="O572" t="s">
-        <v>3533</v>
+        <v>3534</v>
       </c>
       <c r="P572" t="s">
-        <v>3534</v>
+        <v>3535</v>
       </c>
     </row>
     <row r="573" spans="1:16">
       <c r="A573">
         <v>572</v>
       </c>
       <c r="B573" t="s">
         <v>16</v>
       </c>
       <c r="C573" t="s">
         <v>1999</v>
       </c>
       <c r="D573" t="s">
-        <v>3535</v>
+        <v>3536</v>
       </c>
       <c r="E573"/>
       <c r="F573" t="s">
         <v>325</v>
       </c>
       <c r="G573" t="s">
         <v>336</v>
       </c>
       <c r="H573">
         <v>6</v>
       </c>
       <c r="I573" t="s">
-        <v>3536</v>
+        <v>3537</v>
       </c>
       <c r="J573" t="s">
         <v>1505</v>
       </c>
       <c r="K573" t="s">
-        <v>3524</v>
+        <v>3525</v>
       </c>
       <c r="L573" t="s">
         <v>1859</v>
       </c>
       <c r="M573" t="s">
-        <v>3525</v>
+        <v>3526</v>
       </c>
       <c r="N573" t="s">
         <v>2110</v>
       </c>
       <c r="O573" t="s">
-        <v>3537</v>
+        <v>3538</v>
       </c>
       <c r="P573" t="s">
-        <v>3538</v>
+        <v>3539</v>
       </c>
     </row>
     <row r="574" spans="1:16">
       <c r="A574">
         <v>573</v>
       </c>
       <c r="B574" t="s">
         <v>16</v>
       </c>
       <c r="C574" t="s">
-        <v>3539</v>
+        <v>3540</v>
       </c>
       <c r="D574" t="s">
-        <v>3540</v>
+        <v>3541</v>
       </c>
       <c r="E574" t="s">
-        <v>3081</v>
+        <v>3082</v>
       </c>
       <c r="F574" t="s">
         <v>1361</v>
       </c>
       <c r="G574" t="s">
         <v>687</v>
       </c>
       <c r="H574">
         <v>6</v>
       </c>
       <c r="I574" t="s">
-        <v>3541</v>
+        <v>3542</v>
       </c>
       <c r="J574" t="s">
         <v>1590</v>
       </c>
       <c r="K574" t="s">
-        <v>3542</v>
+        <v>3543</v>
       </c>
       <c r="L574" t="s">
         <v>1859</v>
       </c>
       <c r="M574" t="s">
-        <v>3543</v>
+        <v>3544</v>
       </c>
       <c r="N574" t="s">
         <v>1887</v>
       </c>
       <c r="O574" t="s">
-        <v>3544</v>
+        <v>3545</v>
       </c>
       <c r="P574" t="s">
-        <v>3545</v>
+        <v>3546</v>
       </c>
     </row>
     <row r="575" spans="1:16">
       <c r="A575">
         <v>574</v>
       </c>
       <c r="B575" t="s">
         <v>16</v>
       </c>
       <c r="C575" t="s">
-        <v>3546</v>
+        <v>3547</v>
       </c>
       <c r="D575" t="s">
-        <v>3547</v>
+        <v>3548</v>
       </c>
       <c r="E575"/>
       <c r="F575" t="s">
         <v>70</v>
       </c>
       <c r="G575" t="s">
         <v>336</v>
       </c>
       <c r="H575">
         <v>6</v>
       </c>
       <c r="I575" t="s">
-        <v>3548</v>
+        <v>3549</v>
       </c>
       <c r="J575" t="s">
-        <v>2865</v>
+        <v>2866</v>
       </c>
       <c r="K575" t="s">
-        <v>3549</v>
+        <v>3550</v>
       </c>
       <c r="L575" t="s">
         <v>310</v>
       </c>
       <c r="M575" t="s">
         <v>2301</v>
       </c>
       <c r="N575" t="s">
-        <v>3550</v>
+        <v>3551</v>
       </c>
       <c r="O575" t="s">
-        <v>3551</v>
+        <v>3552</v>
       </c>
       <c r="P575" t="s">
-        <v>3552</v>
+        <v>3553</v>
       </c>
     </row>
     <row r="576" spans="1:16">
       <c r="A576">
         <v>575</v>
       </c>
       <c r="B576" t="s">
         <v>16</v>
       </c>
       <c r="C576" t="s">
         <v>1717</v>
       </c>
       <c r="D576" t="s">
-        <v>3553</v>
+        <v>3554</v>
       </c>
       <c r="E576" t="s">
         <v>31</v>
       </c>
       <c r="F576" t="s">
         <v>70</v>
       </c>
       <c r="G576" t="s">
         <v>336</v>
       </c>
       <c r="H576">
         <v>6</v>
       </c>
       <c r="I576" t="s">
-        <v>3554</v>
+        <v>3555</v>
       </c>
       <c r="J576" t="s">
-        <v>3425</v>
+        <v>3426</v>
       </c>
       <c r="K576" t="s">
-        <v>3555</v>
+        <v>3556</v>
       </c>
       <c r="L576" t="s">
         <v>2048</v>
       </c>
       <c r="M576" t="s">
-        <v>3556</v>
+        <v>3557</v>
       </c>
       <c r="N576" t="s">
         <v>1926</v>
       </c>
       <c r="O576" t="s">
-        <v>3557</v>
+        <v>3558</v>
       </c>
       <c r="P576" t="s">
-        <v>3558</v>
+        <v>3559</v>
       </c>
     </row>
     <row r="577" spans="1:16">
       <c r="A577">
         <v>576</v>
       </c>
       <c r="B577" t="s">
         <v>16</v>
       </c>
       <c r="C577" t="s">
         <v>2367</v>
       </c>
       <c r="D577" t="s">
-        <v>3559</v>
+        <v>3560</v>
       </c>
       <c r="E577" t="s">
-        <v>3081</v>
+        <v>3082</v>
       </c>
       <c r="F577" t="s">
         <v>1361</v>
       </c>
       <c r="G577" t="s">
         <v>336</v>
       </c>
       <c r="H577">
         <v>6</v>
       </c>
       <c r="I577" t="s">
-        <v>3560</v>
+        <v>3561</v>
       </c>
       <c r="J577" t="s">
-        <v>3445</v>
+        <v>3446</v>
       </c>
       <c r="K577" t="s">
-        <v>3285</v>
+        <v>3286</v>
       </c>
       <c r="L577" t="s">
         <v>1462</v>
       </c>
       <c r="M577" t="s">
-        <v>3561</v>
+        <v>3562</v>
       </c>
       <c r="N577" t="s">
         <v>2391</v>
       </c>
       <c r="O577" t="s">
-        <v>3562</v>
+        <v>3563</v>
       </c>
       <c r="P577" t="s">
-        <v>3563</v>
+        <v>3564</v>
       </c>
     </row>
     <row r="578" spans="1:16">
       <c r="A578">
         <v>577</v>
       </c>
       <c r="B578" t="s">
         <v>16</v>
       </c>
       <c r="C578" t="s">
         <v>2606</v>
       </c>
       <c r="D578" t="s">
-        <v>3564</v>
+        <v>3565</v>
       </c>
       <c r="E578" t="s">
-        <v>3565</v>
+        <v>3566</v>
       </c>
       <c r="F578" t="s">
         <v>70</v>
       </c>
       <c r="G578" t="s">
         <v>336</v>
       </c>
       <c r="H578">
         <v>6</v>
       </c>
       <c r="I578" t="s">
-        <v>3566</v>
+        <v>3567</v>
       </c>
       <c r="J578" t="s">
         <v>2063</v>
       </c>
       <c r="K578" t="s">
-        <v>3567</v>
+        <v>3568</v>
       </c>
       <c r="L578" t="s">
         <v>1649</v>
       </c>
       <c r="M578" t="s">
-        <v>3568</v>
+        <v>3569</v>
       </c>
       <c r="N578" t="s">
         <v>2325</v>
       </c>
       <c r="O578" t="s">
-        <v>3569</v>
+        <v>3570</v>
       </c>
       <c r="P578" t="s">
-        <v>3570</v>
+        <v>3571</v>
       </c>
     </row>
     <row r="579" spans="1:16">
       <c r="A579">
         <v>578</v>
       </c>
       <c r="B579" t="s">
         <v>16</v>
       </c>
       <c r="C579" t="s">
-        <v>3571</v>
+        <v>3572</v>
       </c>
       <c r="D579" t="s">
-        <v>3572</v>
+        <v>3573</v>
       </c>
       <c r="E579"/>
       <c r="F579" t="s">
         <v>70</v>
       </c>
       <c r="G579" t="s">
         <v>1438</v>
       </c>
       <c r="H579">
         <v>6</v>
       </c>
       <c r="I579" t="s">
-        <v>3573</v>
+        <v>3574</v>
       </c>
       <c r="J579" t="s">
         <v>1786</v>
       </c>
       <c r="K579" t="s">
-        <v>3574</v>
+        <v>3575</v>
       </c>
       <c r="L579" t="s">
         <v>2444</v>
       </c>
       <c r="M579" t="s">
-        <v>3575</v>
+        <v>3576</v>
       </c>
       <c r="N579" t="s">
-        <v>2933</v>
+        <v>2934</v>
       </c>
       <c r="O579" t="s">
-        <v>3576</v>
+        <v>3577</v>
       </c>
       <c r="P579" t="s">
-        <v>3577</v>
+        <v>3578</v>
       </c>
     </row>
     <row r="580" spans="1:16">
       <c r="A580">
         <v>579</v>
       </c>
       <c r="B580" t="s">
         <v>16</v>
       </c>
       <c r="C580" t="s">
         <v>79</v>
       </c>
       <c r="D580" t="s">
         <v>792</v>
       </c>
       <c r="E580" t="s">
-        <v>3578</v>
+        <v>3579</v>
       </c>
       <c r="F580"/>
       <c r="G580" t="s">
         <v>672</v>
       </c>
       <c r="H580">
         <v>6</v>
       </c>
       <c r="I580" t="s">
-        <v>3579</v>
+        <v>3580</v>
       </c>
       <c r="J580" t="s">
-        <v>3580</v>
+        <v>3581</v>
       </c>
       <c r="K580" t="s">
-        <v>3581</v>
+        <v>3582</v>
       </c>
       <c r="L580" t="s">
         <v>2452</v>
       </c>
       <c r="M580" t="s">
-        <v>3582</v>
+        <v>3583</v>
       </c>
       <c r="N580" t="s">
         <v>2748</v>
       </c>
       <c r="O580" t="s">
-        <v>3583</v>
+        <v>3584</v>
       </c>
       <c r="P580" t="s">
-        <v>3584</v>
+        <v>3585</v>
       </c>
     </row>
     <row r="581" spans="1:16">
       <c r="A581">
         <v>580</v>
       </c>
       <c r="B581" t="s">
         <v>16</v>
       </c>
       <c r="C581" t="s">
-        <v>3585</v>
+        <v>3586</v>
       </c>
       <c r="D581" t="s">
-        <v>3586</v>
+        <v>3587</v>
       </c>
       <c r="E581" t="s">
         <v>1911</v>
       </c>
       <c r="F581" t="s">
         <v>70</v>
       </c>
       <c r="G581" t="s">
         <v>1438</v>
       </c>
       <c r="H581">
         <v>6</v>
       </c>
       <c r="I581" t="s">
-        <v>3587</v>
+        <v>3588</v>
       </c>
       <c r="J581" t="s">
-        <v>2966</v>
+        <v>2967</v>
       </c>
       <c r="K581" t="s">
-        <v>3588</v>
+        <v>3589</v>
       </c>
       <c r="L581" t="s">
         <v>2680</v>
       </c>
       <c r="M581" t="s">
-        <v>3589</v>
+        <v>3590</v>
       </c>
       <c r="N581" t="s">
         <v>2535</v>
       </c>
       <c r="O581" t="s">
-        <v>3590</v>
+        <v>3591</v>
       </c>
       <c r="P581" t="s">
-        <v>3591</v>
+        <v>3592</v>
       </c>
     </row>
     <row r="582" spans="1:16">
       <c r="A582">
         <v>581</v>
       </c>
       <c r="B582" t="s">
         <v>16</v>
       </c>
       <c r="C582" t="s">
-        <v>3592</v>
+        <v>3593</v>
       </c>
       <c r="D582" t="s">
-        <v>3593</v>
+        <v>3594</v>
       </c>
       <c r="E582" t="s">
-        <v>3594</v>
+        <v>3595</v>
       </c>
       <c r="F582" t="s">
         <v>265</v>
       </c>
       <c r="G582" t="s">
         <v>672</v>
       </c>
       <c r="H582">
         <v>6</v>
       </c>
       <c r="I582" t="s">
-        <v>3595</v>
+        <v>3596</v>
       </c>
       <c r="J582" t="s">
         <v>2714</v>
       </c>
       <c r="K582" t="s">
-        <v>3596</v>
+        <v>3597</v>
       </c>
       <c r="L582" t="s">
-        <v>3597</v>
+        <v>3598</v>
       </c>
       <c r="M582" t="s">
-        <v>3598</v>
+        <v>3599</v>
       </c>
       <c r="N582" t="s">
-        <v>3599</v>
+        <v>3600</v>
       </c>
       <c r="O582" t="s">
-        <v>3600</v>
+        <v>3601</v>
       </c>
       <c r="P582" t="s">
-        <v>3601</v>
+        <v>3602</v>
       </c>
     </row>
     <row r="583" spans="1:16">
       <c r="A583">
         <v>582</v>
       </c>
       <c r="B583" t="s">
         <v>16</v>
       </c>
       <c r="C583" t="s">
-        <v>3602</v>
+        <v>3603</v>
       </c>
       <c r="D583" t="s">
-        <v>3603</v>
+        <v>3604</v>
       </c>
       <c r="E583" t="s">
-        <v>3604</v>
+        <v>3605</v>
       </c>
       <c r="F583" t="s">
         <v>766</v>
       </c>
       <c r="G583" t="s">
         <v>336</v>
       </c>
       <c r="H583">
         <v>6</v>
       </c>
       <c r="I583" t="s">
-        <v>3605</v>
+        <v>3606</v>
       </c>
       <c r="J583" t="s">
         <v>2543</v>
       </c>
       <c r="K583" t="s">
-        <v>3606</v>
+        <v>3607</v>
       </c>
       <c r="L583" t="s">
-        <v>2875</v>
+        <v>2876</v>
       </c>
       <c r="M583" t="s">
-        <v>3607</v>
+        <v>3608</v>
       </c>
       <c r="N583" t="s">
-        <v>3608</v>
+        <v>3609</v>
       </c>
       <c r="O583" t="s">
-        <v>3609</v>
+        <v>3610</v>
       </c>
       <c r="P583" t="s">
-        <v>3610</v>
+        <v>3611</v>
       </c>
     </row>
     <row r="584" spans="1:16">
       <c r="A584">
         <v>583</v>
       </c>
       <c r="B584" t="s">
         <v>16</v>
       </c>
       <c r="C584" t="s">
         <v>653</v>
       </c>
       <c r="D584" t="s">
-        <v>3611</v>
+        <v>3612</v>
       </c>
       <c r="E584"/>
       <c r="F584" t="s">
         <v>70</v>
       </c>
       <c r="G584" t="s">
         <v>20</v>
       </c>
       <c r="H584">
         <v>6</v>
       </c>
       <c r="I584" t="s">
-        <v>3612</v>
+        <v>3613</v>
       </c>
       <c r="J584" t="s">
         <v>2759</v>
       </c>
       <c r="K584" t="s">
-        <v>3613</v>
+        <v>3614</v>
       </c>
       <c r="L584" t="s">
-        <v>2855</v>
+        <v>2856</v>
       </c>
       <c r="M584" t="s">
-        <v>3614</v>
+        <v>3615</v>
       </c>
       <c r="N584" t="s">
-        <v>3615</v>
+        <v>3616</v>
       </c>
       <c r="O584" t="s">
-        <v>3616</v>
+        <v>3617</v>
       </c>
       <c r="P584" t="s">
-        <v>3617</v>
+        <v>3618</v>
       </c>
     </row>
     <row r="585" spans="1:16">
       <c r="A585" t="s">
         <v>571</v>
       </c>
       <c r="B585" t="s">
         <v>16</v>
       </c>
       <c r="C585" t="s">
         <v>619</v>
       </c>
       <c r="D585" t="s">
-        <v>3618</v>
+        <v>3619</v>
       </c>
       <c r="E585" t="s">
-        <v>3619</v>
+        <v>3620</v>
       </c>
       <c r="F585"/>
       <c r="G585" t="s">
         <v>20</v>
       </c>
       <c r="H585">
         <v>4</v>
       </c>
       <c r="I585" t="s">
-        <v>3620</v>
+        <v>3621</v>
       </c>
       <c r="J585" t="s">
-        <v>3621</v>
+        <v>3622</v>
       </c>
       <c r="K585" t="s">
         <v>658</v>
       </c>
       <c r="L585" t="s">
         <v>588</v>
       </c>
       <c r="M585" t="s">
         <v>705</v>
       </c>
       <c r="N585"/>
       <c r="O585"/>
       <c r="P585" t="s">
-        <v>3622</v>
+        <v>3623</v>
       </c>
     </row>
     <row r="586" spans="1:16">
       <c r="A586" t="s">
         <v>571</v>
       </c>
       <c r="B586" t="s">
         <v>16</v>
       </c>
       <c r="C586" t="s">
         <v>942</v>
       </c>
       <c r="D586" t="s">
-        <v>3623</v>
+        <v>3624</v>
       </c>
       <c r="E586" t="s">
-        <v>3624</v>
+        <v>3625</v>
       </c>
       <c r="F586" t="s">
-        <v>3625</v>
+        <v>3626</v>
       </c>
       <c r="G586" t="s">
         <v>20</v>
       </c>
       <c r="H586">
         <v>4</v>
       </c>
       <c r="I586" t="s">
-        <v>3620</v>
+        <v>3621</v>
       </c>
       <c r="J586" t="s">
         <v>307</v>
       </c>
       <c r="K586" t="s">
-        <v>2829</v>
+        <v>2830</v>
       </c>
       <c r="L586" t="s">
         <v>2557</v>
       </c>
       <c r="M586" t="s">
-        <v>3626</v>
+        <v>3627</v>
       </c>
       <c r="N586"/>
       <c r="O586"/>
       <c r="P586" t="s">
-        <v>3627</v>
+        <v>3628</v>
       </c>
     </row>
     <row r="587" spans="1:16">
       <c r="A587" t="s">
         <v>571</v>
       </c>
       <c r="B587" t="s">
         <v>16</v>
       </c>
       <c r="C587" t="s">
         <v>79</v>
       </c>
       <c r="D587" t="s">
-        <v>3628</v>
+        <v>3629</v>
       </c>
       <c r="E587"/>
       <c r="F587"/>
       <c r="G587" t="s">
         <v>672</v>
       </c>
       <c r="H587">
         <v>3</v>
       </c>
       <c r="I587" t="s">
-        <v>3620</v>
+        <v>3621</v>
       </c>
       <c r="J587" t="s">
         <v>1115</v>
       </c>
       <c r="K587" t="s">
-        <v>3395</v>
+        <v>3396</v>
       </c>
       <c r="L587" t="s">
         <v>990</v>
       </c>
       <c r="M587"/>
       <c r="N587"/>
       <c r="O587"/>
       <c r="P587" t="s">
-        <v>3629</v>
+        <v>3630</v>
       </c>
     </row>
     <row r="588" spans="1:16">
       <c r="A588" t="s">
         <v>571</v>
       </c>
       <c r="B588" t="s">
         <v>16</v>
       </c>
       <c r="C588" t="s">
         <v>160</v>
       </c>
       <c r="D588" t="s">
-        <v>3630</v>
+        <v>3631</v>
       </c>
       <c r="E588" t="s">
-        <v>3631</v>
+        <v>3632</v>
       </c>
       <c r="F588" t="s">
         <v>70</v>
       </c>
       <c r="G588" t="s">
         <v>20</v>
       </c>
       <c r="H588">
         <v>1</v>
       </c>
       <c r="I588" t="s">
-        <v>3620</v>
+        <v>3621</v>
       </c>
       <c r="J588" t="s">
         <v>138</v>
       </c>
       <c r="K588"/>
       <c r="L588"/>
       <c r="M588"/>
       <c r="N588"/>
       <c r="O588"/>
       <c r="P588"/>
     </row>
     <row r="589" spans="1:16">
       <c r="A589" t="s">
         <v>571</v>
       </c>
       <c r="B589" t="s">
         <v>16</v>
       </c>
       <c r="C589" t="s">
         <v>2202</v>
       </c>
       <c r="D589" t="s">
-        <v>3632</v>
+        <v>3633</v>
       </c>
       <c r="E589" t="s">
-        <v>3633</v>
+        <v>3634</v>
       </c>
       <c r="F589" t="s">
         <v>201</v>
       </c>
       <c r="G589" t="s">
         <v>672</v>
       </c>
       <c r="H589"/>
       <c r="I589" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J589"/>
       <c r="K589"/>
       <c r="L589"/>
       <c r="M589"/>
       <c r="N589"/>
       <c r="O589"/>
       <c r="P589"/>
     </row>
     <row r="590" spans="1:16">
       <c r="A590" t="s">
         <v>571</v>
       </c>
       <c r="B590" t="s">
         <v>16</v>
       </c>
       <c r="C590" t="s">
         <v>363</v>
       </c>
       <c r="D590" t="s">
-        <v>3635</v>
+        <v>3636</v>
       </c>
       <c r="E590"/>
       <c r="F590" t="s">
         <v>201</v>
       </c>
       <c r="G590" t="s">
         <v>20</v>
       </c>
       <c r="H590"/>
       <c r="I590" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J590"/>
       <c r="K590"/>
       <c r="L590"/>
       <c r="M590"/>
       <c r="N590"/>
       <c r="O590"/>
       <c r="P590"/>
     </row>
     <row r="591" spans="1:16">
       <c r="A591" t="s">
         <v>571</v>
       </c>
       <c r="B591" t="s">
         <v>16</v>
       </c>
       <c r="C591" t="s">
         <v>606</v>
       </c>
       <c r="D591" t="s">
-        <v>3636</v>
+        <v>3637</v>
       </c>
       <c r="E591" t="s">
-        <v>3637</v>
+        <v>3638</v>
       </c>
       <c r="F591" t="s">
         <v>325</v>
       </c>
       <c r="G591" t="s">
         <v>20</v>
       </c>
       <c r="H591"/>
       <c r="I591" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J591"/>
       <c r="K591"/>
       <c r="L591"/>
       <c r="M591"/>
       <c r="N591"/>
       <c r="O591"/>
       <c r="P591"/>
     </row>
     <row r="592" spans="1:16">
       <c r="A592" t="s">
         <v>571</v>
       </c>
       <c r="B592" t="s">
         <v>16</v>
       </c>
       <c r="C592" t="s">
         <v>181</v>
       </c>
       <c r="D592" t="s">
-        <v>3638</v>
+        <v>3639</v>
       </c>
       <c r="E592"/>
       <c r="F592" t="s">
         <v>335</v>
       </c>
       <c r="G592" t="s">
         <v>20</v>
       </c>
       <c r="H592"/>
       <c r="I592" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J592"/>
       <c r="K592"/>
       <c r="L592"/>
       <c r="M592"/>
       <c r="N592"/>
       <c r="O592"/>
       <c r="P592"/>
     </row>
     <row r="593" spans="1:16">
       <c r="A593" t="s">
         <v>571</v>
       </c>
       <c r="B593" t="s">
         <v>16</v>
       </c>
       <c r="C593" t="s">
         <v>1593</v>
       </c>
       <c r="D593" t="s">
-        <v>3639</v>
+        <v>3640</v>
       </c>
       <c r="E593" t="s">
         <v>1422</v>
       </c>
       <c r="F593" t="s">
         <v>70</v>
       </c>
       <c r="G593" t="s">
         <v>20</v>
       </c>
       <c r="H593"/>
       <c r="I593" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J593"/>
       <c r="K593"/>
       <c r="L593"/>
       <c r="M593"/>
       <c r="N593"/>
       <c r="O593"/>
       <c r="P593"/>
     </row>
     <row r="594" spans="1:16">
       <c r="A594" t="s">
         <v>571</v>
       </c>
       <c r="B594" t="s">
         <v>16</v>
       </c>
       <c r="C594" t="s">
-        <v>3640</v>
+        <v>3641</v>
       </c>
       <c r="D594" t="s">
-        <v>3641</v>
+        <v>3642</v>
       </c>
       <c r="E594" t="s">
         <v>1422</v>
       </c>
       <c r="F594" t="s">
         <v>70</v>
       </c>
       <c r="G594" t="s">
         <v>20</v>
       </c>
       <c r="H594"/>
       <c r="I594" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J594"/>
       <c r="K594"/>
       <c r="L594"/>
       <c r="M594"/>
       <c r="N594"/>
       <c r="O594"/>
       <c r="P594"/>
     </row>
     <row r="595" spans="1:16">
       <c r="A595" t="s">
         <v>571</v>
       </c>
       <c r="B595" t="s">
         <v>16</v>
       </c>
       <c r="C595" t="s">
         <v>800</v>
       </c>
       <c r="D595" t="s">
-        <v>3642</v>
+        <v>3643</v>
       </c>
       <c r="E595"/>
       <c r="F595" t="s">
         <v>397</v>
       </c>
       <c r="G595" t="s">
         <v>116</v>
       </c>
       <c r="H595"/>
       <c r="I595" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J595"/>
       <c r="K595"/>
       <c r="L595"/>
       <c r="M595"/>
       <c r="N595"/>
       <c r="O595"/>
       <c r="P595"/>
     </row>
     <row r="596" spans="1:16">
       <c r="A596" t="s">
         <v>571</v>
       </c>
       <c r="B596" t="s">
         <v>16</v>
       </c>
       <c r="C596" t="s">
         <v>1264</v>
       </c>
       <c r="D596" t="s">
-        <v>3643</v>
+        <v>3644</v>
       </c>
       <c r="E596" t="s">
-        <v>3644</v>
+        <v>3645</v>
       </c>
       <c r="F596" t="s">
-        <v>3645</v>
+        <v>3646</v>
       </c>
       <c r="G596" t="s">
         <v>20</v>
       </c>
       <c r="H596"/>
       <c r="I596" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J596"/>
       <c r="K596"/>
       <c r="L596"/>
       <c r="M596"/>
       <c r="N596"/>
       <c r="O596"/>
       <c r="P596"/>
     </row>
     <row r="597" spans="1:16">
       <c r="A597" t="s">
         <v>571</v>
       </c>
       <c r="B597" t="s">
         <v>16</v>
       </c>
       <c r="C597" t="s">
         <v>378</v>
       </c>
       <c r="D597" t="s">
-        <v>3646</v>
+        <v>3647</v>
       </c>
       <c r="E597" t="s">
-        <v>3647</v>
+        <v>3648</v>
       </c>
       <c r="F597" t="s">
         <v>70</v>
       </c>
       <c r="G597" t="s">
         <v>336</v>
       </c>
       <c r="H597"/>
       <c r="I597" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J597"/>
       <c r="K597"/>
       <c r="L597"/>
       <c r="M597"/>
       <c r="N597"/>
       <c r="O597"/>
       <c r="P597"/>
     </row>
     <row r="598" spans="1:16">
       <c r="A598" t="s">
         <v>571</v>
       </c>
       <c r="B598" t="s">
         <v>16</v>
       </c>
       <c r="C598" t="s">
         <v>730</v>
       </c>
       <c r="D598" t="s">
-        <v>3648</v>
+        <v>3649</v>
       </c>
       <c r="E598" t="s">
-        <v>3649</v>
+        <v>3650</v>
       </c>
       <c r="F598" t="s">
         <v>70</v>
       </c>
       <c r="G598" t="s">
         <v>20</v>
       </c>
       <c r="H598"/>
       <c r="I598" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J598"/>
       <c r="K598"/>
       <c r="L598"/>
       <c r="M598"/>
       <c r="N598"/>
       <c r="O598"/>
       <c r="P598"/>
     </row>
     <row r="599" spans="1:16">
       <c r="A599" t="s">
         <v>571</v>
       </c>
       <c r="B599" t="s">
         <v>1248</v>
       </c>
       <c r="C599" t="s">
-        <v>2994</v>
+        <v>2995</v>
       </c>
       <c r="D599" t="s">
-        <v>2995</v>
+        <v>2996</v>
       </c>
       <c r="E599" t="s">
-        <v>2996</v>
+        <v>2997</v>
       </c>
       <c r="F599" t="s">
-        <v>2997</v>
+        <v>2998</v>
       </c>
       <c r="G599" t="s">
         <v>672</v>
       </c>
       <c r="H599"/>
       <c r="I599" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J599"/>
       <c r="K599"/>
       <c r="L599"/>
       <c r="M599"/>
       <c r="N599"/>
       <c r="O599"/>
       <c r="P599"/>
     </row>
     <row r="600" spans="1:16">
       <c r="A600" t="s">
         <v>571</v>
       </c>
       <c r="B600" t="s">
         <v>16</v>
       </c>
       <c r="C600" t="s">
         <v>2448</v>
       </c>
       <c r="D600" t="s">
-        <v>3650</v>
+        <v>3651</v>
       </c>
       <c r="E600" t="s">
-        <v>3651</v>
+        <v>3652</v>
       </c>
       <c r="F600" t="s">
         <v>655</v>
       </c>
       <c r="G600" t="s">
         <v>687</v>
       </c>
       <c r="H600"/>
       <c r="I600" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J600"/>
       <c r="K600"/>
       <c r="L600"/>
       <c r="M600"/>
       <c r="N600"/>
       <c r="O600"/>
       <c r="P600"/>
     </row>
     <row r="601" spans="1:16">
       <c r="A601" t="s">
         <v>571</v>
       </c>
       <c r="B601" t="s">
         <v>16</v>
       </c>
       <c r="C601" t="s">
         <v>333</v>
       </c>
       <c r="D601" t="s">
-        <v>3652</v>
+        <v>3653</v>
       </c>
       <c r="E601"/>
       <c r="F601" t="s">
         <v>70</v>
       </c>
       <c r="G601" t="s">
         <v>336</v>
       </c>
       <c r="H601"/>
       <c r="I601" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J601"/>
       <c r="K601"/>
       <c r="L601"/>
       <c r="M601"/>
       <c r="N601"/>
       <c r="O601"/>
       <c r="P601"/>
     </row>
     <row r="602" spans="1:16">
       <c r="A602" t="s">
         <v>571</v>
       </c>
       <c r="B602" t="s">
         <v>16</v>
       </c>
       <c r="C602" t="s">
-        <v>3653</v>
+        <v>3654</v>
       </c>
       <c r="D602" t="s">
-        <v>3654</v>
+        <v>3655</v>
       </c>
       <c r="E602"/>
       <c r="F602" t="s">
         <v>70</v>
       </c>
       <c r="G602" t="s">
         <v>336</v>
       </c>
       <c r="H602"/>
       <c r="I602" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J602"/>
       <c r="K602"/>
       <c r="L602"/>
       <c r="M602"/>
       <c r="N602"/>
       <c r="O602"/>
       <c r="P602"/>
     </row>
     <row r="603" spans="1:16">
       <c r="A603" t="s">
         <v>571</v>
       </c>
       <c r="B603" t="s">
         <v>2262</v>
       </c>
       <c r="C603" t="s">
-        <v>3655</v>
+        <v>3656</v>
       </c>
       <c r="D603" t="s">
-        <v>3656</v>
+        <v>3657</v>
       </c>
       <c r="E603"/>
       <c r="F603" t="s">
         <v>655</v>
       </c>
       <c r="G603" t="s">
         <v>116</v>
       </c>
       <c r="H603"/>
       <c r="I603" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J603"/>
       <c r="K603"/>
       <c r="L603"/>
       <c r="M603"/>
       <c r="N603"/>
       <c r="O603"/>
       <c r="P603"/>
     </row>
     <row r="604" spans="1:16">
       <c r="A604" t="s">
         <v>571</v>
       </c>
       <c r="B604" t="s">
         <v>16</v>
       </c>
       <c r="C604" t="s">
         <v>421</v>
       </c>
       <c r="D604" t="s">
-        <v>3657</v>
+        <v>3658</v>
       </c>
       <c r="E604" t="s">
-        <v>3658</v>
+        <v>3659</v>
       </c>
       <c r="F604" t="s">
         <v>70</v>
       </c>
       <c r="G604" t="s">
         <v>20</v>
       </c>
       <c r="H604"/>
       <c r="I604" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J604"/>
       <c r="K604"/>
       <c r="L604"/>
       <c r="M604"/>
       <c r="N604"/>
       <c r="O604"/>
       <c r="P604"/>
     </row>
     <row r="605" spans="1:16">
       <c r="A605" t="s">
         <v>571</v>
       </c>
       <c r="B605" t="s">
         <v>16</v>
       </c>
       <c r="C605" t="s">
-        <v>3659</v>
+        <v>3660</v>
       </c>
       <c r="D605" t="s">
-        <v>3660</v>
+        <v>3661</v>
       </c>
       <c r="E605" t="s">
         <v>469</v>
       </c>
       <c r="F605" t="s">
         <v>70</v>
       </c>
       <c r="G605" t="s">
         <v>20</v>
       </c>
       <c r="H605"/>
       <c r="I605" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J605"/>
       <c r="K605"/>
       <c r="L605"/>
       <c r="M605"/>
       <c r="N605"/>
       <c r="O605"/>
       <c r="P605"/>
     </row>
     <row r="606" spans="1:16">
       <c r="A606" t="s">
         <v>571</v>
       </c>
       <c r="B606" t="s">
         <v>16</v>
       </c>
       <c r="C606" t="s">
         <v>1180</v>
       </c>
       <c r="D606" t="s">
-        <v>3661</v>
+        <v>3662</v>
       </c>
       <c r="E606"/>
       <c r="F606" t="s">
         <v>201</v>
       </c>
       <c r="G606" t="s">
         <v>336</v>
       </c>
       <c r="H606"/>
       <c r="I606" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J606"/>
       <c r="K606"/>
       <c r="L606"/>
       <c r="M606"/>
       <c r="N606"/>
       <c r="O606"/>
       <c r="P606"/>
     </row>
     <row r="607" spans="1:16">
       <c r="A607" t="s">
         <v>571</v>
       </c>
       <c r="B607" t="s">
         <v>16</v>
       </c>
       <c r="C607" t="s">
         <v>17</v>
       </c>
       <c r="D607" t="s">
-        <v>3662</v>
+        <v>3663</v>
       </c>
       <c r="E607" t="s">
-        <v>3663</v>
+        <v>3664</v>
       </c>
       <c r="F607" t="s">
-        <v>3664</v>
+        <v>3665</v>
       </c>
       <c r="G607" t="s">
         <v>20</v>
       </c>
       <c r="H607"/>
       <c r="I607" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J607"/>
       <c r="K607"/>
       <c r="L607"/>
       <c r="M607"/>
       <c r="N607"/>
       <c r="O607"/>
       <c r="P607"/>
     </row>
     <row r="608" spans="1:16">
       <c r="A608" t="s">
         <v>571</v>
       </c>
       <c r="B608" t="s">
         <v>16</v>
       </c>
       <c r="C608" t="s">
         <v>17</v>
       </c>
       <c r="D608" t="s">
-        <v>3127</v>
+        <v>3128</v>
       </c>
       <c r="E608"/>
       <c r="F608"/>
       <c r="G608" t="s">
         <v>20</v>
       </c>
       <c r="H608"/>
       <c r="I608" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J608"/>
       <c r="K608"/>
       <c r="L608"/>
       <c r="M608"/>
       <c r="N608"/>
       <c r="O608"/>
       <c r="P608"/>
     </row>
     <row r="609" spans="1:16">
       <c r="A609" t="s">
         <v>571</v>
       </c>
       <c r="B609" t="s">
         <v>16</v>
       </c>
       <c r="C609" t="s">
-        <v>3665</v>
+        <v>3666</v>
       </c>
       <c r="D609" t="s">
-        <v>3666</v>
+        <v>3667</v>
       </c>
       <c r="E609"/>
       <c r="F609" t="s">
         <v>265</v>
       </c>
       <c r="G609" t="s">
         <v>687</v>
       </c>
       <c r="H609"/>
       <c r="I609" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J609"/>
       <c r="K609"/>
       <c r="L609"/>
       <c r="M609"/>
       <c r="N609"/>
       <c r="O609"/>
       <c r="P609"/>
     </row>
     <row r="610" spans="1:16">
       <c r="A610" t="s">
         <v>571</v>
       </c>
       <c r="B610" t="s">
         <v>16</v>
       </c>
       <c r="C610" t="s">
-        <v>3667</v>
+        <v>3668</v>
       </c>
       <c r="D610" t="s">
-        <v>3668</v>
+        <v>3669</v>
       </c>
       <c r="E610" t="s">
-        <v>3669</v>
+        <v>3670</v>
       </c>
       <c r="F610" t="s">
         <v>655</v>
       </c>
       <c r="G610" t="s">
         <v>20</v>
       </c>
       <c r="H610"/>
       <c r="I610" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J610"/>
       <c r="K610"/>
       <c r="L610"/>
       <c r="M610"/>
       <c r="N610"/>
       <c r="O610"/>
       <c r="P610"/>
     </row>
     <row r="611" spans="1:16">
       <c r="A611" t="s">
         <v>571</v>
       </c>
       <c r="B611" t="s">
         <v>16</v>
       </c>
       <c r="C611" t="s">
-        <v>3670</v>
+        <v>3671</v>
       </c>
       <c r="D611" t="s">
-        <v>3671</v>
+        <v>3672</v>
       </c>
       <c r="E611"/>
       <c r="F611" t="s">
         <v>70</v>
       </c>
       <c r="G611" t="s">
         <v>336</v>
       </c>
       <c r="H611"/>
       <c r="I611" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J611"/>
       <c r="K611"/>
       <c r="L611"/>
       <c r="M611"/>
       <c r="N611"/>
       <c r="O611"/>
       <c r="P611"/>
     </row>
     <row r="612" spans="1:16">
       <c r="A612" t="s">
         <v>571</v>
       </c>
       <c r="B612" t="s">
         <v>16</v>
       </c>
       <c r="C612" t="s">
         <v>1851</v>
       </c>
       <c r="D612" t="s">
-        <v>3672</v>
+        <v>3673</v>
       </c>
       <c r="E612" t="s">
-        <v>3673</v>
+        <v>3674</v>
       </c>
       <c r="F612" t="s">
         <v>442</v>
       </c>
       <c r="G612" t="s">
         <v>336</v>
       </c>
       <c r="H612"/>
       <c r="I612" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J612"/>
       <c r="K612"/>
       <c r="L612"/>
       <c r="M612"/>
       <c r="N612"/>
       <c r="O612"/>
       <c r="P612"/>
     </row>
     <row r="613" spans="1:16">
       <c r="A613" t="s">
         <v>571</v>
       </c>
       <c r="B613" t="s">
         <v>16</v>
       </c>
       <c r="C613" t="s">
         <v>800</v>
       </c>
       <c r="D613" t="s">
-        <v>3674</v>
+        <v>3675</v>
       </c>
       <c r="E613" t="s">
-        <v>3675</v>
+        <v>3676</v>
       </c>
       <c r="F613" t="s">
         <v>201</v>
       </c>
       <c r="G613" t="s">
         <v>20</v>
       </c>
       <c r="H613"/>
       <c r="I613" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J613"/>
       <c r="K613"/>
       <c r="L613"/>
       <c r="M613"/>
       <c r="N613"/>
       <c r="O613"/>
       <c r="P613"/>
     </row>
     <row r="614" spans="1:16">
       <c r="A614" t="s">
         <v>571</v>
       </c>
       <c r="B614" t="s">
         <v>16</v>
       </c>
       <c r="C614" t="s">
         <v>2448</v>
       </c>
       <c r="D614" t="s">
-        <v>3676</v>
+        <v>3677</v>
       </c>
       <c r="E614" t="s">
-        <v>3677</v>
+        <v>3678</v>
       </c>
       <c r="F614" t="s">
         <v>655</v>
       </c>
       <c r="G614" t="s">
         <v>336</v>
       </c>
       <c r="H614"/>
       <c r="I614" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J614"/>
       <c r="K614"/>
       <c r="L614"/>
       <c r="M614"/>
       <c r="N614"/>
       <c r="O614"/>
       <c r="P614"/>
     </row>
     <row r="615" spans="1:16">
       <c r="A615" t="s">
         <v>571</v>
       </c>
       <c r="B615" t="s">
         <v>16</v>
       </c>
       <c r="C615" t="s">
-        <v>3678</v>
+        <v>3679</v>
       </c>
       <c r="D615" t="s">
         <v>192</v>
       </c>
       <c r="E615"/>
       <c r="F615"/>
       <c r="G615" t="s">
         <v>20</v>
       </c>
       <c r="H615"/>
       <c r="I615" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J615"/>
       <c r="K615"/>
       <c r="L615"/>
       <c r="M615"/>
       <c r="N615"/>
       <c r="O615"/>
       <c r="P615"/>
     </row>
     <row r="616" spans="1:16">
       <c r="A616" t="s">
         <v>571</v>
       </c>
       <c r="B616" t="s">
         <v>16</v>
       </c>
       <c r="C616" t="s">
         <v>134</v>
       </c>
       <c r="D616" t="s">
-        <v>3679</v>
+        <v>3680</v>
       </c>
       <c r="E616"/>
       <c r="F616" t="s">
-        <v>3680</v>
+        <v>3681</v>
       </c>
       <c r="G616" t="s">
         <v>239</v>
       </c>
       <c r="H616"/>
       <c r="I616" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J616"/>
       <c r="K616"/>
       <c r="L616"/>
       <c r="M616"/>
       <c r="N616"/>
       <c r="O616"/>
       <c r="P616"/>
     </row>
     <row r="617" spans="1:16">
       <c r="A617" t="s">
         <v>571</v>
       </c>
       <c r="B617" t="s">
         <v>16</v>
       </c>
       <c r="C617" t="s">
-        <v>3681</v>
+        <v>3682</v>
       </c>
       <c r="D617" t="s">
-        <v>3682</v>
+        <v>3683</v>
       </c>
       <c r="E617" t="s">
-        <v>3683</v>
+        <v>3684</v>
       </c>
       <c r="F617" t="s">
         <v>70</v>
       </c>
       <c r="G617" t="s">
         <v>20</v>
       </c>
       <c r="H617"/>
       <c r="I617" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J617"/>
       <c r="K617"/>
       <c r="L617"/>
       <c r="M617"/>
       <c r="N617"/>
       <c r="O617"/>
       <c r="P617"/>
     </row>
     <row r="618" spans="1:16">
       <c r="A618" t="s">
         <v>571</v>
       </c>
       <c r="B618" t="s">
         <v>16</v>
       </c>
       <c r="C618" t="s">
         <v>1192</v>
       </c>
       <c r="D618" t="s">
-        <v>3684</v>
+        <v>3685</v>
       </c>
       <c r="E618"/>
       <c r="F618" t="s">
         <v>70</v>
       </c>
       <c r="G618" t="s">
         <v>116</v>
       </c>
       <c r="H618"/>
       <c r="I618" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J618"/>
       <c r="K618"/>
       <c r="L618"/>
       <c r="M618"/>
       <c r="N618"/>
       <c r="O618"/>
       <c r="P618"/>
     </row>
     <row r="619" spans="1:16">
       <c r="A619" t="s">
         <v>571</v>
       </c>
       <c r="B619" t="s">
         <v>16</v>
       </c>
       <c r="C619" t="s">
         <v>354</v>
       </c>
       <c r="D619" t="s">
-        <v>3685</v>
+        <v>3686</v>
       </c>
       <c r="E619" t="s">
-        <v>3686</v>
+        <v>3687</v>
       </c>
       <c r="F619" t="s">
         <v>325</v>
       </c>
       <c r="G619" t="s">
         <v>20</v>
       </c>
       <c r="H619"/>
       <c r="I619" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J619"/>
       <c r="K619"/>
       <c r="L619"/>
       <c r="M619"/>
       <c r="N619"/>
       <c r="O619"/>
       <c r="P619"/>
     </row>
     <row r="620" spans="1:16">
       <c r="A620" t="s">
         <v>571</v>
       </c>
       <c r="B620" t="s">
         <v>16</v>
       </c>
       <c r="C620" t="s">
         <v>421</v>
       </c>
       <c r="D620" t="s">
         <v>2465</v>
       </c>
       <c r="E620"/>
       <c r="F620" t="s">
         <v>70</v>
       </c>
       <c r="G620" t="s">
         <v>20</v>
       </c>
       <c r="H620"/>
       <c r="I620" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J620"/>
       <c r="K620"/>
       <c r="L620"/>
       <c r="M620"/>
       <c r="N620"/>
       <c r="O620"/>
       <c r="P620"/>
     </row>
     <row r="621" spans="1:16">
       <c r="A621" t="s">
         <v>571</v>
       </c>
       <c r="B621" t="s">
         <v>16</v>
       </c>
       <c r="C621" t="s">
         <v>1146</v>
       </c>
       <c r="D621" t="s">
-        <v>3687</v>
+        <v>3688</v>
       </c>
       <c r="E621"/>
       <c r="F621" t="s">
-        <v>3688</v>
+        <v>3689</v>
       </c>
       <c r="G621" t="s">
         <v>336</v>
       </c>
       <c r="H621"/>
       <c r="I621" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J621"/>
       <c r="K621"/>
       <c r="L621"/>
       <c r="M621"/>
       <c r="N621"/>
       <c r="O621"/>
       <c r="P621"/>
     </row>
     <row r="622" spans="1:16">
       <c r="A622" t="s">
         <v>571</v>
       </c>
       <c r="B622" t="s">
         <v>16</v>
       </c>
       <c r="C622" t="s">
         <v>2448</v>
       </c>
       <c r="D622" t="s">
-        <v>3689</v>
+        <v>3690</v>
       </c>
       <c r="E622"/>
       <c r="F622" t="s">
         <v>265</v>
       </c>
       <c r="G622" t="s">
         <v>336</v>
       </c>
       <c r="H622"/>
       <c r="I622" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J622"/>
       <c r="K622"/>
       <c r="L622"/>
       <c r="M622"/>
       <c r="N622"/>
       <c r="O622"/>
       <c r="P622"/>
     </row>
     <row r="623" spans="1:16">
       <c r="A623" t="s">
         <v>571</v>
       </c>
       <c r="B623" t="s">
         <v>16</v>
       </c>
       <c r="C623" t="s">
         <v>829</v>
       </c>
       <c r="D623" t="s">
-        <v>3690</v>
+        <v>3691</v>
       </c>
       <c r="E623" t="s">
-        <v>3691</v>
+        <v>3692</v>
       </c>
       <c r="F623" t="s">
-        <v>3692</v>
+        <v>3693</v>
       </c>
       <c r="G623" t="s">
         <v>116</v>
       </c>
       <c r="H623"/>
       <c r="I623" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J623"/>
       <c r="K623"/>
       <c r="L623"/>
       <c r="M623"/>
       <c r="N623"/>
       <c r="O623"/>
       <c r="P623"/>
     </row>
     <row r="624" spans="1:16">
       <c r="A624" t="s">
         <v>571</v>
       </c>
       <c r="B624" t="s">
         <v>16</v>
       </c>
       <c r="C624" t="s">
         <v>17</v>
       </c>
       <c r="D624" t="s">
-        <v>3693</v>
+        <v>3694</v>
       </c>
       <c r="E624" t="s">
         <v>1282</v>
       </c>
       <c r="F624" t="s">
         <v>70</v>
       </c>
       <c r="G624" t="s">
         <v>20</v>
       </c>
       <c r="H624"/>
       <c r="I624" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J624"/>
       <c r="K624"/>
       <c r="L624"/>
       <c r="M624"/>
       <c r="N624"/>
       <c r="O624"/>
       <c r="P624"/>
     </row>
     <row r="625" spans="1:16">
       <c r="A625" t="s">
         <v>571</v>
       </c>
       <c r="B625" t="s">
         <v>16</v>
       </c>
       <c r="C625" t="s">
         <v>1717</v>
       </c>
       <c r="D625" t="s">
-        <v>3694</v>
+        <v>3695</v>
       </c>
       <c r="E625" t="s">
         <v>1282</v>
       </c>
       <c r="F625" t="s">
         <v>70</v>
       </c>
       <c r="G625" t="s">
         <v>336</v>
       </c>
       <c r="H625"/>
       <c r="I625" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J625"/>
       <c r="K625"/>
       <c r="L625"/>
       <c r="M625"/>
       <c r="N625"/>
       <c r="O625"/>
       <c r="P625"/>
     </row>
     <row r="626" spans="1:16">
       <c r="A626" t="s">
         <v>571</v>
       </c>
       <c r="B626" t="s">
         <v>16</v>
       </c>
       <c r="C626" t="s">
         <v>1219</v>
       </c>
       <c r="D626" t="s">
-        <v>3695</v>
+        <v>3696</v>
       </c>
       <c r="E626" t="s">
-        <v>3696</v>
+        <v>3697</v>
       </c>
       <c r="F626" t="s">
         <v>201</v>
       </c>
       <c r="G626" t="s">
         <v>20</v>
       </c>
       <c r="H626"/>
       <c r="I626" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J626"/>
       <c r="K626"/>
       <c r="L626"/>
       <c r="M626"/>
       <c r="N626"/>
       <c r="O626"/>
       <c r="P626"/>
     </row>
     <row r="627" spans="1:16">
       <c r="A627" t="s">
         <v>571</v>
       </c>
       <c r="B627" t="s">
         <v>16</v>
       </c>
       <c r="C627" t="s">
-        <v>3697</v>
+        <v>3698</v>
       </c>
       <c r="D627" t="s">
-        <v>3698</v>
+        <v>3699</v>
       </c>
       <c r="E627" t="s">
         <v>81</v>
       </c>
       <c r="F627" t="s">
         <v>92</v>
       </c>
       <c r="G627" t="s">
         <v>116</v>
       </c>
       <c r="H627"/>
       <c r="I627" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J627"/>
       <c r="K627"/>
       <c r="L627"/>
       <c r="M627"/>
       <c r="N627"/>
       <c r="O627"/>
       <c r="P627"/>
     </row>
     <row r="628" spans="1:16">
       <c r="A628" t="s">
         <v>571</v>
       </c>
       <c r="B628" t="s">
         <v>16</v>
       </c>
       <c r="C628" t="s">
         <v>354</v>
       </c>
       <c r="D628" t="s">
-        <v>3699</v>
+        <v>3700</v>
       </c>
       <c r="E628" t="s">
         <v>31</v>
       </c>
       <c r="F628"/>
       <c r="G628" t="s">
         <v>672</v>
       </c>
       <c r="H628"/>
       <c r="I628" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J628"/>
       <c r="K628"/>
       <c r="L628"/>
       <c r="M628"/>
       <c r="N628"/>
       <c r="O628"/>
       <c r="P628"/>
     </row>
     <row r="629" spans="1:16">
       <c r="A629" t="s">
         <v>571</v>
       </c>
       <c r="B629" t="s">
         <v>16</v>
       </c>
       <c r="C629" t="s">
         <v>1851</v>
       </c>
       <c r="D629" t="s">
-        <v>3700</v>
+        <v>3701</v>
       </c>
       <c r="E629" t="s">
-        <v>3701</v>
+        <v>3702</v>
       </c>
       <c r="F629" t="s">
         <v>335</v>
       </c>
       <c r="G629" t="s">
         <v>336</v>
       </c>
       <c r="H629"/>
       <c r="I629" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J629"/>
       <c r="K629"/>
       <c r="L629"/>
       <c r="M629"/>
       <c r="N629"/>
       <c r="O629"/>
       <c r="P629"/>
     </row>
     <row r="630" spans="1:16">
       <c r="A630" t="s">
         <v>571</v>
       </c>
       <c r="B630" t="s">
         <v>16</v>
       </c>
       <c r="C630" t="s">
-        <v>3702</v>
+        <v>3703</v>
       </c>
       <c r="D630" t="s">
         <v>2708</v>
       </c>
       <c r="E630" t="s">
-        <v>3701</v>
+        <v>3702</v>
       </c>
       <c r="F630" t="s">
-        <v>3703</v>
+        <v>3704</v>
       </c>
       <c r="G630" t="s">
         <v>116</v>
       </c>
       <c r="H630"/>
       <c r="I630" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J630"/>
       <c r="K630"/>
       <c r="L630"/>
       <c r="M630"/>
       <c r="N630"/>
       <c r="O630"/>
       <c r="P630"/>
     </row>
     <row r="631" spans="1:16">
       <c r="A631" t="s">
         <v>571</v>
       </c>
       <c r="B631" t="s">
         <v>16</v>
       </c>
       <c r="C631" t="s">
-        <v>3195</v>
+        <v>3196</v>
       </c>
       <c r="D631" t="s">
-        <v>3704</v>
+        <v>3705</v>
       </c>
       <c r="E631"/>
       <c r="F631" t="s">
         <v>70</v>
       </c>
       <c r="G631" t="s">
         <v>336</v>
       </c>
       <c r="H631"/>
       <c r="I631" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J631"/>
       <c r="K631"/>
       <c r="L631"/>
       <c r="M631"/>
       <c r="N631"/>
       <c r="O631"/>
       <c r="P631"/>
     </row>
     <row r="632" spans="1:16">
       <c r="A632" t="s">
         <v>571</v>
       </c>
       <c r="B632" t="s">
         <v>16</v>
       </c>
       <c r="C632" t="s">
         <v>972</v>
       </c>
       <c r="D632" t="s">
-        <v>3705</v>
+        <v>3706</v>
       </c>
       <c r="E632" t="s">
-        <v>3669</v>
+        <v>3670</v>
       </c>
       <c r="F632" t="s">
         <v>655</v>
       </c>
       <c r="G632" t="s">
         <v>20</v>
       </c>
       <c r="H632"/>
       <c r="I632" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J632"/>
       <c r="K632"/>
       <c r="L632"/>
       <c r="M632"/>
       <c r="N632"/>
       <c r="O632"/>
       <c r="P632"/>
     </row>
     <row r="633" spans="1:16">
       <c r="A633" t="s">
         <v>571</v>
       </c>
       <c r="B633" t="s">
         <v>16</v>
       </c>
       <c r="C633" t="s">
-        <v>2826</v>
+        <v>2827</v>
       </c>
       <c r="D633" t="s">
-        <v>3706</v>
+        <v>3707</v>
       </c>
       <c r="E633"/>
       <c r="F633" t="s">
         <v>2801</v>
       </c>
       <c r="G633" t="s">
         <v>336</v>
       </c>
       <c r="H633"/>
       <c r="I633" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J633"/>
       <c r="K633"/>
       <c r="L633"/>
       <c r="M633"/>
       <c r="N633"/>
       <c r="O633"/>
       <c r="P633"/>
     </row>
     <row r="634" spans="1:16">
       <c r="A634" t="s">
         <v>571</v>
       </c>
       <c r="B634" t="s">
         <v>16</v>
       </c>
       <c r="C634" t="s">
         <v>2398</v>
       </c>
       <c r="D634" t="s">
-        <v>3707</v>
+        <v>3708</v>
       </c>
       <c r="E634" t="s">
         <v>31</v>
       </c>
       <c r="F634" t="s">
-        <v>3708</v>
+        <v>3709</v>
       </c>
       <c r="G634" t="s">
         <v>20</v>
       </c>
       <c r="H634"/>
       <c r="I634" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J634"/>
       <c r="K634"/>
       <c r="L634"/>
       <c r="M634"/>
       <c r="N634"/>
       <c r="O634"/>
       <c r="P634"/>
     </row>
     <row r="635" spans="1:16">
       <c r="A635" t="s">
         <v>571</v>
       </c>
       <c r="B635" t="s">
         <v>16</v>
       </c>
       <c r="C635" t="s">
         <v>430</v>
       </c>
       <c r="D635" t="s">
-        <v>3709</v>
+        <v>3710</v>
       </c>
       <c r="E635" t="s">
         <v>905</v>
       </c>
       <c r="F635" t="s">
-        <v>3710</v>
+        <v>3711</v>
       </c>
       <c r="G635" t="s">
         <v>116</v>
       </c>
       <c r="H635"/>
       <c r="I635" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J635"/>
       <c r="K635"/>
       <c r="L635"/>
       <c r="M635"/>
       <c r="N635"/>
       <c r="O635"/>
       <c r="P635"/>
     </row>
     <row r="636" spans="1:16">
       <c r="A636" t="s">
         <v>571</v>
       </c>
       <c r="B636" t="s">
         <v>16</v>
       </c>
       <c r="C636" t="s">
-        <v>2890</v>
+        <v>2891</v>
       </c>
       <c r="D636" t="s">
         <v>537</v>
       </c>
       <c r="E636"/>
       <c r="F636" t="s">
         <v>70</v>
       </c>
       <c r="G636" t="s">
         <v>687</v>
       </c>
       <c r="H636"/>
       <c r="I636" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J636"/>
       <c r="K636"/>
       <c r="L636"/>
       <c r="M636"/>
       <c r="N636"/>
       <c r="O636"/>
       <c r="P636"/>
     </row>
     <row r="637" spans="1:16">
       <c r="A637" t="s">
         <v>571</v>
       </c>
       <c r="B637" t="s">
         <v>16</v>
       </c>
       <c r="C637" t="s">
         <v>1717</v>
       </c>
       <c r="D637" t="s">
-        <v>3711</v>
+        <v>3712</v>
       </c>
       <c r="E637"/>
       <c r="F637" t="s">
         <v>70</v>
       </c>
       <c r="G637" t="s">
         <v>336</v>
       </c>
       <c r="H637"/>
       <c r="I637" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J637"/>
       <c r="K637"/>
       <c r="L637"/>
       <c r="M637"/>
       <c r="N637"/>
       <c r="O637"/>
       <c r="P637"/>
     </row>
     <row r="638" spans="1:16">
       <c r="A638" t="s">
         <v>571</v>
       </c>
       <c r="B638" t="s">
         <v>16</v>
       </c>
       <c r="C638" t="s">
         <v>100</v>
       </c>
       <c r="D638" t="s">
         <v>1425</v>
       </c>
       <c r="E638"/>
       <c r="F638" t="s">
         <v>304</v>
       </c>
       <c r="G638" t="s">
         <v>20</v>
       </c>
       <c r="H638"/>
       <c r="I638" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J638"/>
       <c r="K638"/>
       <c r="L638"/>
       <c r="M638"/>
       <c r="N638"/>
       <c r="O638"/>
       <c r="P638"/>
     </row>
     <row r="639" spans="1:16">
       <c r="A639" t="s">
         <v>571</v>
       </c>
       <c r="B639" t="s">
         <v>16</v>
       </c>
       <c r="C639" t="s">
         <v>1901</v>
       </c>
       <c r="D639" t="s">
-        <v>3712</v>
+        <v>3713</v>
       </c>
       <c r="E639" t="s">
-        <v>3713</v>
+        <v>3714</v>
       </c>
       <c r="F639" t="s">
         <v>70</v>
       </c>
       <c r="G639" t="s">
         <v>20</v>
       </c>
       <c r="H639"/>
       <c r="I639" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J639"/>
       <c r="K639"/>
       <c r="L639"/>
       <c r="M639"/>
       <c r="N639"/>
       <c r="O639"/>
       <c r="P639"/>
     </row>
     <row r="640" spans="1:16">
       <c r="A640" t="s">
         <v>571</v>
       </c>
       <c r="B640" t="s">
         <v>16</v>
       </c>
       <c r="C640" t="s">
         <v>1192</v>
       </c>
       <c r="D640" t="s">
-        <v>3714</v>
+        <v>3715</v>
       </c>
       <c r="E640"/>
       <c r="F640" t="s">
         <v>335</v>
       </c>
       <c r="G640" t="s">
         <v>20</v>
       </c>
       <c r="H640"/>
       <c r="I640" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J640"/>
       <c r="K640"/>
       <c r="L640"/>
       <c r="M640"/>
       <c r="N640"/>
       <c r="O640"/>
       <c r="P640"/>
     </row>
     <row r="641" spans="1:16">
       <c r="A641" t="s">
         <v>571</v>
       </c>
       <c r="B641" t="s">
         <v>16</v>
       </c>
       <c r="C641" t="s">
         <v>2281</v>
       </c>
       <c r="D641" t="s">
-        <v>3715</v>
+        <v>3716</v>
       </c>
       <c r="E641" t="s">
         <v>91</v>
       </c>
       <c r="F641" t="s">
         <v>92</v>
       </c>
       <c r="G641" t="s">
         <v>336</v>
       </c>
       <c r="H641"/>
       <c r="I641" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J641"/>
       <c r="K641"/>
       <c r="L641"/>
       <c r="M641"/>
       <c r="N641"/>
       <c r="O641"/>
       <c r="P641"/>
     </row>
     <row r="642" spans="1:16">
       <c r="A642" t="s">
         <v>571</v>
       </c>
       <c r="B642" t="s">
         <v>16</v>
       </c>
       <c r="C642" t="s">
         <v>134</v>
       </c>
       <c r="D642" t="s">
-        <v>3716</v>
+        <v>3717</v>
       </c>
       <c r="E642" t="s">
-        <v>3669</v>
+        <v>3670</v>
       </c>
       <c r="F642" t="s">
-        <v>3157</v>
+        <v>3158</v>
       </c>
       <c r="G642" t="s">
         <v>20</v>
       </c>
       <c r="H642"/>
       <c r="I642" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J642"/>
       <c r="K642"/>
       <c r="L642"/>
       <c r="M642"/>
       <c r="N642"/>
       <c r="O642"/>
       <c r="P642"/>
     </row>
     <row r="643" spans="1:16">
       <c r="A643" t="s">
         <v>571</v>
       </c>
       <c r="B643" t="s">
         <v>16</v>
       </c>
       <c r="C643" t="s">
         <v>2606</v>
       </c>
       <c r="D643" t="s">
-        <v>3717</v>
+        <v>3718</v>
       </c>
       <c r="E643" t="s">
         <v>31</v>
       </c>
       <c r="F643" t="s">
         <v>70</v>
       </c>
       <c r="G643" t="s">
         <v>336</v>
       </c>
       <c r="H643"/>
       <c r="I643" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J643"/>
       <c r="K643"/>
       <c r="L643"/>
       <c r="M643"/>
       <c r="N643"/>
       <c r="O643"/>
       <c r="P643"/>
     </row>
     <row r="644" spans="1:16">
       <c r="A644" t="s">
         <v>571</v>
       </c>
       <c r="B644" t="s">
         <v>16</v>
       </c>
       <c r="C644" t="s">
         <v>2055</v>
       </c>
       <c r="D644" t="s">
-        <v>3718</v>
+        <v>3719</v>
       </c>
       <c r="E644" t="s">
-        <v>3719</v>
+        <v>3720</v>
       </c>
       <c r="F644" t="s">
-        <v>3720</v>
+        <v>3721</v>
       </c>
       <c r="G644" t="s">
         <v>336</v>
       </c>
       <c r="H644"/>
       <c r="I644" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J644"/>
       <c r="K644"/>
       <c r="L644"/>
       <c r="M644"/>
       <c r="N644"/>
       <c r="O644"/>
       <c r="P644"/>
     </row>
     <row r="645" spans="1:16">
       <c r="A645" t="s">
         <v>571</v>
       </c>
       <c r="B645" t="s">
         <v>16</v>
       </c>
       <c r="C645" t="s">
         <v>1053</v>
       </c>
       <c r="D645" t="s">
-        <v>3721</v>
+        <v>3722</v>
       </c>
       <c r="E645"/>
       <c r="F645" t="s">
         <v>201</v>
       </c>
       <c r="G645" t="s">
         <v>20</v>
       </c>
       <c r="H645"/>
       <c r="I645" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J645"/>
       <c r="K645"/>
       <c r="L645"/>
       <c r="M645"/>
       <c r="N645"/>
       <c r="O645"/>
       <c r="P645"/>
     </row>
     <row r="646" spans="1:16">
       <c r="A646" t="s">
         <v>571</v>
       </c>
       <c r="B646" t="s">
         <v>16</v>
       </c>
       <c r="C646" t="s">
         <v>698</v>
       </c>
       <c r="D646" t="s">
-        <v>3722</v>
+        <v>3723</v>
       </c>
       <c r="E646" t="s">
-        <v>3723</v>
+        <v>3724</v>
       </c>
       <c r="F646" t="s">
         <v>70</v>
       </c>
       <c r="G646" t="s">
         <v>116</v>
       </c>
       <c r="H646"/>
       <c r="I646" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J646"/>
       <c r="K646"/>
       <c r="L646"/>
       <c r="M646"/>
       <c r="N646"/>
       <c r="O646"/>
       <c r="P646"/>
     </row>
     <row r="647" spans="1:16">
       <c r="A647" t="s">
         <v>571</v>
       </c>
       <c r="B647" t="s">
         <v>16</v>
       </c>
       <c r="C647" t="s">
         <v>372</v>
       </c>
       <c r="D647" t="s">
-        <v>3724</v>
+        <v>3725</v>
       </c>
       <c r="E647" t="s">
-        <v>3725</v>
+        <v>3726</v>
       </c>
       <c r="F647" t="s">
-        <v>3035</v>
+        <v>3036</v>
       </c>
       <c r="G647" t="s">
         <v>1438</v>
       </c>
       <c r="H647"/>
       <c r="I647" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J647"/>
       <c r="K647"/>
       <c r="L647"/>
       <c r="M647"/>
       <c r="N647"/>
       <c r="O647"/>
       <c r="P647"/>
     </row>
     <row r="648" spans="1:16">
       <c r="A648" t="s">
         <v>571</v>
       </c>
       <c r="B648" t="s">
         <v>16</v>
       </c>
       <c r="C648" t="s">
-        <v>3726</v>
+        <v>3727</v>
       </c>
       <c r="D648" t="s">
-        <v>3727</v>
+        <v>3728</v>
       </c>
       <c r="E648" t="s">
-        <v>3727</v>
+        <v>3728</v>
       </c>
       <c r="F648" t="s">
         <v>201</v>
       </c>
       <c r="G648" t="s">
         <v>336</v>
       </c>
       <c r="H648"/>
       <c r="I648" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J648"/>
       <c r="K648"/>
       <c r="L648"/>
       <c r="M648"/>
       <c r="N648"/>
       <c r="O648"/>
       <c r="P648"/>
     </row>
     <row r="649" spans="1:16">
       <c r="A649" t="s">
         <v>571</v>
       </c>
       <c r="B649" t="s">
         <v>16</v>
       </c>
       <c r="C649" t="s">
         <v>1271</v>
       </c>
       <c r="D649" t="s">
-        <v>3728</v>
+        <v>3729</v>
       </c>
       <c r="E649"/>
       <c r="F649" t="s">
         <v>760</v>
       </c>
       <c r="G649" t="s">
         <v>20</v>
       </c>
       <c r="H649"/>
       <c r="I649" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J649"/>
       <c r="K649"/>
       <c r="L649"/>
       <c r="M649"/>
       <c r="N649"/>
       <c r="O649"/>
       <c r="P649"/>
     </row>
     <row r="650" spans="1:16">
       <c r="A650" t="s">
         <v>571</v>
       </c>
       <c r="B650" t="s">
         <v>16</v>
       </c>
       <c r="C650" t="s">
-        <v>3729</v>
+        <v>3730</v>
       </c>
       <c r="D650" t="s">
         <v>1617</v>
       </c>
       <c r="E650" t="s">
         <v>469</v>
       </c>
       <c r="F650" t="s">
         <v>70</v>
       </c>
       <c r="G650" t="s">
         <v>336</v>
       </c>
       <c r="H650"/>
       <c r="I650" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J650"/>
       <c r="K650"/>
       <c r="L650"/>
       <c r="M650"/>
       <c r="N650"/>
       <c r="O650"/>
       <c r="P650"/>
     </row>
     <row r="651" spans="1:16">
       <c r="A651" t="s">
         <v>571</v>
       </c>
       <c r="B651" t="s">
         <v>16</v>
       </c>
       <c r="C651" t="s">
-        <v>2869</v>
+        <v>2870</v>
       </c>
       <c r="D651" t="s">
         <v>1617</v>
       </c>
       <c r="E651"/>
       <c r="F651" t="s">
         <v>201</v>
       </c>
       <c r="G651" t="s">
         <v>336</v>
       </c>
       <c r="H651"/>
       <c r="I651" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J651"/>
       <c r="K651"/>
       <c r="L651"/>
       <c r="M651"/>
       <c r="N651"/>
       <c r="O651"/>
       <c r="P651"/>
     </row>
     <row r="652" spans="1:16">
       <c r="A652" t="s">
         <v>571</v>
       </c>
       <c r="B652" t="s">
         <v>16</v>
       </c>
       <c r="C652" t="s">
         <v>2448</v>
       </c>
       <c r="D652" t="s">
-        <v>3448</v>
+        <v>3449</v>
       </c>
       <c r="E652"/>
       <c r="F652" t="s">
         <v>201</v>
       </c>
       <c r="G652" t="s">
         <v>336</v>
       </c>
       <c r="H652"/>
       <c r="I652" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J652"/>
       <c r="K652"/>
       <c r="L652"/>
       <c r="M652"/>
       <c r="N652"/>
       <c r="O652"/>
       <c r="P652"/>
     </row>
     <row r="653" spans="1:16">
       <c r="A653" t="s">
         <v>571</v>
       </c>
       <c r="B653" t="s">
         <v>16</v>
       </c>
       <c r="C653" t="s">
         <v>2448</v>
       </c>
       <c r="D653" t="s">
-        <v>3730</v>
+        <v>3731</v>
       </c>
       <c r="E653"/>
       <c r="F653" t="s">
         <v>70</v>
       </c>
       <c r="G653" t="s">
         <v>336</v>
       </c>
       <c r="H653"/>
       <c r="I653" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J653"/>
       <c r="K653"/>
       <c r="L653"/>
       <c r="M653"/>
       <c r="N653"/>
       <c r="O653"/>
       <c r="P653"/>
     </row>
     <row r="654" spans="1:16">
       <c r="A654" t="s">
         <v>571</v>
       </c>
       <c r="B654" t="s">
         <v>16</v>
       </c>
       <c r="C654" t="s">
         <v>79</v>
       </c>
       <c r="D654" t="s">
-        <v>3731</v>
+        <v>3732</v>
       </c>
       <c r="E654" t="s">
         <v>40</v>
       </c>
       <c r="F654" t="s">
-        <v>3732</v>
+        <v>3733</v>
       </c>
       <c r="G654" t="s">
         <v>116</v>
       </c>
       <c r="H654"/>
       <c r="I654" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J654"/>
       <c r="K654"/>
       <c r="L654"/>
       <c r="M654"/>
       <c r="N654"/>
       <c r="O654"/>
       <c r="P654"/>
     </row>
     <row r="655" spans="1:16">
       <c r="A655" t="s">
         <v>571</v>
       </c>
       <c r="B655" t="s">
         <v>16</v>
       </c>
       <c r="C655" t="s">
-        <v>3733</v>
+        <v>3734</v>
       </c>
       <c r="D655" t="s">
-        <v>3734</v>
+        <v>3735</v>
       </c>
       <c r="E655"/>
       <c r="F655" t="s">
         <v>201</v>
       </c>
       <c r="G655" t="s">
         <v>20</v>
       </c>
       <c r="H655"/>
       <c r="I655" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J655"/>
       <c r="K655"/>
       <c r="L655"/>
       <c r="M655"/>
       <c r="N655"/>
       <c r="O655"/>
       <c r="P655"/>
     </row>
     <row r="656" spans="1:16">
       <c r="A656" t="s">
         <v>571</v>
       </c>
       <c r="B656" t="s">
         <v>16</v>
       </c>
       <c r="C656" t="s">
         <v>404</v>
       </c>
       <c r="D656" t="s">
-        <v>3735</v>
+        <v>3736</v>
       </c>
       <c r="E656"/>
       <c r="F656"/>
       <c r="G656" t="s">
         <v>20</v>
       </c>
       <c r="H656"/>
       <c r="I656" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J656"/>
       <c r="K656"/>
       <c r="L656"/>
       <c r="M656"/>
       <c r="N656"/>
       <c r="O656"/>
       <c r="P656"/>
     </row>
     <row r="657" spans="1:16">
       <c r="A657" t="s">
         <v>571</v>
       </c>
       <c r="B657" t="s">
         <v>111</v>
       </c>
       <c r="C657" t="s">
-        <v>3736</v>
+        <v>3737</v>
       </c>
       <c r="D657" t="s">
-        <v>3737</v>
+        <v>3738</v>
       </c>
       <c r="E657" t="s">
         <v>114</v>
       </c>
       <c r="F657" t="s">
         <v>115</v>
       </c>
       <c r="G657" t="s">
         <v>116</v>
       </c>
       <c r="H657"/>
       <c r="I657" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J657"/>
       <c r="K657"/>
       <c r="L657"/>
       <c r="M657"/>
       <c r="N657"/>
       <c r="O657"/>
       <c r="P657"/>
     </row>
     <row r="658" spans="1:16">
       <c r="A658" t="s">
         <v>571</v>
       </c>
       <c r="B658" t="s">
         <v>16</v>
       </c>
       <c r="C658" t="s">
         <v>1507</v>
       </c>
       <c r="D658" t="s">
-        <v>3738</v>
+        <v>3739</v>
       </c>
       <c r="E658" t="s">
-        <v>3739</v>
+        <v>3740</v>
       </c>
       <c r="F658" t="s">
         <v>201</v>
       </c>
       <c r="G658" t="s">
         <v>20</v>
       </c>
       <c r="H658"/>
       <c r="I658" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J658"/>
       <c r="K658"/>
       <c r="L658"/>
       <c r="M658"/>
       <c r="N658"/>
       <c r="O658"/>
       <c r="P658"/>
     </row>
     <row r="659" spans="1:16">
       <c r="A659" t="s">
         <v>571</v>
       </c>
       <c r="B659" t="s">
         <v>16</v>
       </c>
       <c r="C659" t="s">
         <v>2367</v>
       </c>
       <c r="D659" t="s">
-        <v>3740</v>
+        <v>3741</v>
       </c>
       <c r="E659"/>
       <c r="F659"/>
       <c r="G659" t="s">
         <v>336</v>
       </c>
       <c r="H659"/>
       <c r="I659" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J659"/>
       <c r="K659"/>
       <c r="L659"/>
       <c r="M659"/>
       <c r="N659"/>
       <c r="O659"/>
       <c r="P659"/>
     </row>
     <row r="660" spans="1:16">
       <c r="A660" t="s">
         <v>571</v>
       </c>
       <c r="B660" t="s">
         <v>16</v>
       </c>
       <c r="C660" t="s">
         <v>2061</v>
       </c>
       <c r="D660" t="s">
-        <v>3741</v>
+        <v>3742</v>
       </c>
       <c r="E660" t="s">
-        <v>3742</v>
+        <v>3743</v>
       </c>
       <c r="F660" t="s">
         <v>92</v>
       </c>
       <c r="G660" t="s">
         <v>116</v>
       </c>
       <c r="H660"/>
       <c r="I660" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J660"/>
       <c r="K660"/>
       <c r="L660"/>
       <c r="M660"/>
       <c r="N660"/>
       <c r="O660"/>
       <c r="P660"/>
     </row>
     <row r="661" spans="1:16">
       <c r="A661" t="s">
         <v>571</v>
       </c>
       <c r="B661" t="s">
         <v>16</v>
       </c>
       <c r="C661" t="s">
-        <v>3743</v>
+        <v>3744</v>
       </c>
       <c r="D661" t="s">
-        <v>3744</v>
+        <v>3745</v>
       </c>
       <c r="E661" t="s">
         <v>1455</v>
       </c>
       <c r="F661" t="s">
         <v>70</v>
       </c>
       <c r="G661" t="s">
         <v>336</v>
       </c>
       <c r="H661"/>
       <c r="I661" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J661"/>
       <c r="K661"/>
       <c r="L661"/>
       <c r="M661"/>
       <c r="N661"/>
       <c r="O661"/>
       <c r="P661"/>
     </row>
     <row r="662" spans="1:16">
       <c r="A662" t="s">
         <v>571</v>
       </c>
       <c r="B662" t="s">
         <v>16</v>
       </c>
       <c r="C662" t="s">
-        <v>3048</v>
+        <v>3049</v>
       </c>
       <c r="D662" t="s">
-        <v>3745</v>
+        <v>3746</v>
       </c>
       <c r="E662" t="s">
         <v>1201</v>
       </c>
       <c r="F662" t="s">
         <v>70</v>
       </c>
       <c r="G662" t="s">
         <v>336</v>
       </c>
       <c r="H662"/>
       <c r="I662" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J662"/>
       <c r="K662"/>
       <c r="L662"/>
       <c r="M662"/>
       <c r="N662"/>
       <c r="O662"/>
       <c r="P662"/>
     </row>
     <row r="663" spans="1:16">
       <c r="A663" t="s">
         <v>571</v>
       </c>
       <c r="B663" t="s">
         <v>16</v>
       </c>
       <c r="C663" t="s">
-        <v>3746</v>
+        <v>3747</v>
       </c>
       <c r="D663" t="s">
-        <v>3747</v>
+        <v>3748</v>
       </c>
       <c r="E663"/>
       <c r="F663" t="s">
         <v>655</v>
       </c>
       <c r="G663" t="s">
         <v>336</v>
       </c>
       <c r="H663"/>
       <c r="I663" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J663"/>
       <c r="K663"/>
       <c r="L663"/>
       <c r="M663"/>
       <c r="N663"/>
       <c r="O663"/>
       <c r="P663"/>
     </row>
     <row r="664" spans="1:16">
       <c r="A664" t="s">
         <v>571</v>
       </c>
       <c r="B664" t="s">
         <v>16</v>
       </c>
       <c r="C664" t="s">
         <v>718</v>
       </c>
       <c r="D664" t="s">
-        <v>3748</v>
+        <v>3749</v>
       </c>
       <c r="E664"/>
       <c r="F664"/>
       <c r="G664" t="s">
         <v>20</v>
       </c>
       <c r="H664"/>
       <c r="I664" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J664"/>
       <c r="K664"/>
       <c r="L664"/>
       <c r="M664"/>
       <c r="N664"/>
       <c r="O664"/>
       <c r="P664"/>
     </row>
     <row r="665" spans="1:16">
       <c r="A665" t="s">
         <v>571</v>
       </c>
       <c r="B665" t="s">
         <v>16</v>
       </c>
       <c r="C665" t="s">
         <v>718</v>
       </c>
       <c r="D665" t="s">
-        <v>3749</v>
+        <v>3750</v>
       </c>
       <c r="E665"/>
       <c r="F665" t="s">
         <v>70</v>
       </c>
       <c r="G665" t="s">
         <v>20</v>
       </c>
       <c r="H665"/>
       <c r="I665" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J665"/>
       <c r="K665"/>
       <c r="L665"/>
       <c r="M665"/>
       <c r="N665"/>
       <c r="O665"/>
       <c r="P665"/>
     </row>
     <row r="666" spans="1:16">
       <c r="A666" t="s">
         <v>571</v>
       </c>
       <c r="B666" t="s">
         <v>16</v>
       </c>
       <c r="C666" t="s">
         <v>984</v>
       </c>
       <c r="D666" t="s">
-        <v>3750</v>
+        <v>3751</v>
       </c>
       <c r="E666" t="s">
         <v>1233</v>
       </c>
       <c r="F666" t="s">
         <v>70</v>
       </c>
       <c r="G666" t="s">
         <v>336</v>
       </c>
       <c r="H666"/>
       <c r="I666" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J666"/>
       <c r="K666"/>
       <c r="L666"/>
       <c r="M666"/>
       <c r="N666"/>
       <c r="O666"/>
       <c r="P666"/>
     </row>
     <row r="667" spans="1:16">
       <c r="A667" t="s">
         <v>571</v>
       </c>
       <c r="B667" t="s">
         <v>16</v>
       </c>
       <c r="C667" t="s">
         <v>1794</v>
       </c>
       <c r="D667" t="s">
-        <v>3751</v>
+        <v>3752</v>
       </c>
       <c r="E667"/>
       <c r="F667" t="s">
         <v>70</v>
       </c>
       <c r="G667" t="s">
         <v>687</v>
       </c>
       <c r="H667"/>
       <c r="I667" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J667"/>
       <c r="K667"/>
       <c r="L667"/>
       <c r="M667"/>
       <c r="N667"/>
       <c r="O667"/>
       <c r="P667"/>
     </row>
     <row r="668" spans="1:16">
       <c r="A668" t="s">
         <v>571</v>
       </c>
       <c r="B668" t="s">
-        <v>2985</v>
+        <v>2986</v>
       </c>
       <c r="C668" t="s">
         <v>730</v>
       </c>
       <c r="D668" t="s">
-        <v>3752</v>
+        <v>3753</v>
       </c>
       <c r="E668" t="s">
-        <v>3753</v>
+        <v>3754</v>
       </c>
       <c r="F668"/>
       <c r="G668" t="s">
         <v>20</v>
       </c>
       <c r="H668"/>
       <c r="I668" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J668"/>
       <c r="K668"/>
       <c r="L668"/>
       <c r="M668"/>
       <c r="N668"/>
       <c r="O668"/>
       <c r="P668"/>
     </row>
     <row r="669" spans="1:16">
       <c r="A669" t="s">
         <v>571</v>
       </c>
       <c r="B669" t="s">
         <v>16</v>
       </c>
       <c r="C669" t="s">
         <v>248</v>
       </c>
       <c r="D669" t="s">
-        <v>3754</v>
+        <v>3755</v>
       </c>
       <c r="E669"/>
       <c r="F669" t="s">
         <v>304</v>
       </c>
       <c r="G669" t="s">
         <v>20</v>
       </c>
       <c r="H669"/>
       <c r="I669" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J669"/>
       <c r="K669"/>
       <c r="L669"/>
       <c r="M669"/>
       <c r="N669"/>
       <c r="O669"/>
       <c r="P669"/>
     </row>
     <row r="670" spans="1:16">
       <c r="A670" t="s">
         <v>571</v>
       </c>
       <c r="B670" t="s">
         <v>16</v>
       </c>
       <c r="C670" t="s">
         <v>800</v>
       </c>
       <c r="D670" t="s">
-        <v>3755</v>
+        <v>3756</v>
       </c>
       <c r="E670"/>
       <c r="F670" t="s">
         <v>460</v>
       </c>
       <c r="G670" t="s">
         <v>20</v>
       </c>
       <c r="H670"/>
       <c r="I670" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J670"/>
       <c r="K670"/>
       <c r="L670"/>
       <c r="M670"/>
       <c r="N670"/>
       <c r="O670"/>
       <c r="P670"/>
     </row>
     <row r="671" spans="1:16">
       <c r="A671" t="s">
         <v>571</v>
       </c>
       <c r="B671" t="s">
         <v>16</v>
       </c>
       <c r="C671" t="s">
-        <v>3756</v>
+        <v>3757</v>
       </c>
       <c r="D671" t="s">
-        <v>3757</v>
+        <v>3758</v>
       </c>
       <c r="E671" t="s">
         <v>237</v>
       </c>
       <c r="F671" t="s">
         <v>70</v>
       </c>
       <c r="G671" t="s">
         <v>336</v>
       </c>
       <c r="H671"/>
       <c r="I671" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J671"/>
       <c r="K671"/>
       <c r="L671"/>
       <c r="M671"/>
       <c r="N671"/>
       <c r="O671"/>
       <c r="P671"/>
     </row>
     <row r="672" spans="1:16">
       <c r="A672" t="s">
         <v>571</v>
       </c>
       <c r="B672" t="s">
         <v>16</v>
       </c>
       <c r="C672" t="s">
-        <v>3758</v>
+        <v>3759</v>
       </c>
       <c r="D672" t="s">
-        <v>3759</v>
+        <v>3760</v>
       </c>
       <c r="E672" t="s">
         <v>785</v>
       </c>
       <c r="F672" t="s">
         <v>174</v>
       </c>
       <c r="G672" t="s">
         <v>20</v>
       </c>
       <c r="H672"/>
       <c r="I672" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J672"/>
       <c r="K672"/>
       <c r="L672"/>
       <c r="M672"/>
       <c r="N672"/>
       <c r="O672"/>
       <c r="P672"/>
     </row>
     <row r="673" spans="1:16">
       <c r="A673" t="s">
         <v>571</v>
       </c>
       <c r="B673" t="s">
         <v>16</v>
       </c>
       <c r="C673" t="s">
         <v>89</v>
       </c>
       <c r="D673" t="s">
-        <v>3760</v>
+        <v>3761</v>
       </c>
       <c r="E673"/>
       <c r="F673" t="s">
         <v>1361</v>
       </c>
       <c r="G673" t="s">
         <v>20</v>
       </c>
       <c r="H673"/>
       <c r="I673" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J673"/>
       <c r="K673"/>
       <c r="L673"/>
       <c r="M673"/>
       <c r="N673"/>
       <c r="O673"/>
       <c r="P673"/>
     </row>
     <row r="674" spans="1:16">
       <c r="A674" t="s">
         <v>571</v>
       </c>
       <c r="B674" t="s">
         <v>16</v>
       </c>
       <c r="C674" t="s">
-        <v>3702</v>
+        <v>3703</v>
       </c>
       <c r="D674" t="s">
-        <v>3761</v>
+        <v>3762</v>
       </c>
       <c r="E674" t="s">
-        <v>3762</v>
+        <v>3763</v>
       </c>
       <c r="F674" t="s">
         <v>294</v>
       </c>
       <c r="G674" t="s">
         <v>20</v>
       </c>
       <c r="H674"/>
       <c r="I674" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J674"/>
       <c r="K674"/>
       <c r="L674"/>
       <c r="M674"/>
       <c r="N674"/>
       <c r="O674"/>
       <c r="P674"/>
     </row>
     <row r="675" spans="1:16">
       <c r="A675" t="s">
         <v>571</v>
       </c>
       <c r="B675" t="s">
         <v>16</v>
       </c>
       <c r="C675" t="s">
         <v>17</v>
       </c>
       <c r="D675" t="s">
-        <v>3763</v>
+        <v>3764</v>
       </c>
       <c r="E675"/>
       <c r="F675" t="s">
         <v>283</v>
       </c>
       <c r="G675" t="s">
         <v>116</v>
       </c>
       <c r="H675"/>
       <c r="I675" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J675"/>
       <c r="K675"/>
       <c r="L675"/>
       <c r="M675"/>
       <c r="N675"/>
       <c r="O675"/>
       <c r="P675"/>
     </row>
     <row r="676" spans="1:16">
       <c r="A676" t="s">
         <v>571</v>
       </c>
       <c r="B676" t="s">
         <v>16</v>
       </c>
       <c r="C676" t="s">
-        <v>3764</v>
+        <v>3765</v>
       </c>
       <c r="D676" t="s">
-        <v>3765</v>
+        <v>3766</v>
       </c>
       <c r="E676" t="s">
-        <v>3766</v>
+        <v>3767</v>
       </c>
       <c r="F676" t="s">
         <v>144</v>
       </c>
       <c r="G676" t="s">
         <v>116</v>
       </c>
       <c r="H676"/>
       <c r="I676" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J676"/>
       <c r="K676"/>
       <c r="L676"/>
       <c r="M676"/>
       <c r="N676"/>
       <c r="O676"/>
       <c r="P676"/>
     </row>
     <row r="677" spans="1:16">
       <c r="A677" t="s">
         <v>571</v>
       </c>
       <c r="B677" t="s">
         <v>16</v>
       </c>
       <c r="C677" t="s">
         <v>1497</v>
       </c>
       <c r="D677" t="s">
-        <v>3767</v>
+        <v>3768</v>
       </c>
       <c r="E677" t="s">
         <v>1201</v>
       </c>
       <c r="F677" t="s">
         <v>265</v>
       </c>
       <c r="G677" t="s">
         <v>336</v>
       </c>
       <c r="H677"/>
       <c r="I677" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J677"/>
       <c r="K677"/>
       <c r="L677"/>
       <c r="M677"/>
       <c r="N677"/>
       <c r="O677"/>
       <c r="P677"/>
     </row>
     <row r="678" spans="1:16">
       <c r="A678" t="s">
         <v>571</v>
       </c>
       <c r="B678" t="s">
         <v>16</v>
       </c>
       <c r="C678" t="s">
         <v>354</v>
       </c>
       <c r="D678" t="s">
-        <v>3768</v>
+        <v>3769</v>
       </c>
       <c r="E678" t="s">
-        <v>3769</v>
+        <v>3770</v>
       </c>
       <c r="F678" t="s">
         <v>304</v>
       </c>
       <c r="G678" t="s">
         <v>20</v>
       </c>
       <c r="H678"/>
       <c r="I678" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J678"/>
       <c r="K678"/>
       <c r="L678"/>
       <c r="M678"/>
       <c r="N678"/>
       <c r="O678"/>
       <c r="P678"/>
     </row>
     <row r="679" spans="1:16">
       <c r="A679" t="s">
         <v>571</v>
       </c>
       <c r="B679" t="s">
         <v>16</v>
       </c>
       <c r="C679" t="s">
-        <v>2869</v>
+        <v>2870</v>
       </c>
       <c r="D679" t="s">
-        <v>3770</v>
+        <v>3771</v>
       </c>
       <c r="E679" t="s">
         <v>571</v>
       </c>
       <c r="F679" t="s">
         <v>70</v>
       </c>
       <c r="G679" t="s">
         <v>336</v>
       </c>
       <c r="H679"/>
       <c r="I679" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J679"/>
       <c r="K679"/>
       <c r="L679"/>
       <c r="M679"/>
       <c r="N679"/>
       <c r="O679"/>
       <c r="P679"/>
     </row>
     <row r="680" spans="1:16">
       <c r="A680" t="s">
         <v>571</v>
       </c>
       <c r="B680" t="s">
         <v>16</v>
       </c>
       <c r="C680" t="s">
         <v>59</v>
       </c>
       <c r="D680" t="s">
-        <v>3771</v>
+        <v>3772</v>
       </c>
       <c r="E680"/>
       <c r="F680" t="s">
         <v>70</v>
       </c>
       <c r="G680" t="s">
         <v>20</v>
       </c>
       <c r="H680"/>
       <c r="I680" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J680"/>
       <c r="K680"/>
       <c r="L680"/>
       <c r="M680"/>
       <c r="N680"/>
       <c r="O680"/>
       <c r="P680"/>
     </row>
     <row r="681" spans="1:16">
       <c r="A681" t="s">
         <v>571</v>
       </c>
       <c r="B681" t="s">
         <v>16</v>
       </c>
       <c r="C681" t="s">
         <v>150</v>
       </c>
       <c r="D681" t="s">
-        <v>3772</v>
+        <v>3773</v>
       </c>
       <c r="E681"/>
       <c r="F681"/>
       <c r="G681" t="s">
         <v>20</v>
       </c>
       <c r="H681"/>
       <c r="I681" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J681"/>
       <c r="K681"/>
       <c r="L681"/>
       <c r="M681"/>
       <c r="N681"/>
       <c r="O681"/>
       <c r="P681"/>
     </row>
     <row r="682" spans="1:16">
       <c r="A682" t="s">
         <v>571</v>
       </c>
       <c r="B682" t="s">
         <v>16</v>
       </c>
       <c r="C682" t="s">
-        <v>3773</v>
+        <v>3774</v>
       </c>
       <c r="D682" t="s">
-        <v>3774</v>
+        <v>3775</v>
       </c>
       <c r="E682" t="s">
         <v>31</v>
       </c>
       <c r="F682" t="s">
-        <v>3775</v>
+        <v>3776</v>
       </c>
       <c r="G682" t="s">
         <v>336</v>
       </c>
       <c r="H682"/>
       <c r="I682" t="s">
-        <v>3634</v>
+        <v>3635</v>
       </c>
       <c r="J682"/>
       <c r="K682"/>
       <c r="L682"/>
       <c r="M682"/>
       <c r="N682"/>
       <c r="O682"/>
       <c r="P682"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 