--- v0 (2025-11-21)
+++ v1 (2026-10-14)
@@ -728,51 +728,51 @@
   <si>
     <t>0:25:05</t>
   </si>
   <si>
     <t>0:25:37</t>
   </si>
   <si>
     <t>Igors</t>
   </si>
   <si>
     <t>Kozlovskis</t>
   </si>
   <si>
     <t>0:50:58</t>
   </si>
   <si>
     <t>0:24:51</t>
   </si>
   <si>
     <t>0:26:08</t>
   </si>
   <si>
     <t>Laura</t>
   </si>
   <si>
-    <t>Ābeltiņa</t>
+    <t>Jakobsone</t>
   </si>
   <si>
     <t>0:51:13</t>
   </si>
   <si>
     <t>0:24:52</t>
   </si>
   <si>
     <t>0:26:22</t>
   </si>
   <si>
     <t>Čudars</t>
   </si>
   <si>
     <t>0:51:23</t>
   </si>
   <si>
     <t>0:27:28</t>
   </si>
   <si>
     <t>Māris</t>
   </si>
   <si>
     <t>Kalveršs</t>
   </si>