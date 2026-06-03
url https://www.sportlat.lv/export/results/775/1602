--- v0 (2025-10-04)
+++ v1 (2026-06-03)
@@ -5259,51 +5259,51 @@
       <c r="E89"/>
       <c r="F89" t="s">
         <v>15</v>
       </c>
       <c r="G89" t="s">
         <v>16</v>
       </c>
       <c r="H89">
         <v>1</v>
       </c>
       <c r="I89" t="s">
         <v>512</v>
       </c>
       <c r="J89" t="s">
         <v>513</v>
       </c>
       <c r="K89" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
-        <v>11</v>
+        <v>497</v>
       </c>
       <c r="C90" t="s">
         <v>515</v>
       </c>
       <c r="D90" t="s">
         <v>516</v>
       </c>
       <c r="E90"/>
       <c r="F90" t="s">
         <v>517</v>
       </c>
       <c r="G90" t="s">
         <v>247</v>
       </c>
       <c r="H90">
         <v>1</v>
       </c>
       <c r="I90" t="s">
         <v>518</v>
       </c>
       <c r="J90" t="s">
         <v>519</v>
       </c>
       <c r="K90" t="s">
         <v>520</v>