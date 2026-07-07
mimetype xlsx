--- v0 (2025-10-04)
+++ v1 (2026-07-07)
@@ -29041,51 +29041,51 @@
       </c>
       <c r="I443" t="s">
         <v>2377</v>
       </c>
       <c r="J443" t="s">
         <v>2378</v>
       </c>
       <c r="K443" t="s">
         <v>1928</v>
       </c>
       <c r="L443" t="s">
         <v>1753</v>
       </c>
       <c r="M443" t="s">
         <v>2379</v>
       </c>
       <c r="N443" t="s">
         <v>2380</v>
       </c>
     </row>
     <row r="444" spans="1:14">
       <c r="A444">
         <v>443</v>
       </c>
       <c r="B444" t="s">
-        <v>14</v>
+        <v>1331</v>
       </c>
       <c r="C444" t="s">
         <v>2381</v>
       </c>
       <c r="D444" t="s">
         <v>2382</v>
       </c>
       <c r="E444"/>
       <c r="F444" t="s">
         <v>385</v>
       </c>
       <c r="G444" t="s">
         <v>169</v>
       </c>
       <c r="H444">
         <v>5</v>
       </c>
       <c r="I444" t="s">
         <v>2383</v>
       </c>
       <c r="J444" t="s">
         <v>2105</v>
       </c>
       <c r="K444" t="s">
         <v>2292</v>