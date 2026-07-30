--- v0 (2025-10-08)
+++ v1 (2026-07-30)
@@ -656,51 +656,51 @@
   <si>
     <t>0:22:50</t>
   </si>
   <si>
     <t>0:10:09</t>
   </si>
   <si>
     <t>0:12:42</t>
   </si>
   <si>
     <t>Linda</t>
   </si>
   <si>
     <t>0:23:36</t>
   </si>
   <si>
     <t>0:11:20</t>
   </si>
   <si>
     <t>0:12:16</t>
   </si>
   <si>
     <t>Evita</t>
   </si>
   <si>
-    <t>Leitāne</t>
+    <t>Puriņa</t>
   </si>
   <si>
     <t>0:23:41</t>
   </si>
   <si>
     <t>0:11:26</t>
   </si>
   <si>
     <t>0:12:15</t>
   </si>
   <si>
     <t>Niks</t>
   </si>
   <si>
     <t>Zilišs</t>
   </si>
   <si>
     <t>0:23:43</t>
   </si>
   <si>
     <t>0:11:44</t>
   </si>
   <si>
     <t>0:11:59</t>
   </si>