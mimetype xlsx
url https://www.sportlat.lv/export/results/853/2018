--- v0 (2025-11-04)
+++ v1 (2026-08-04)
@@ -3525,51 +3525,53 @@
       </c>
       <c r="E74" t="s">
         <v>256</v>
       </c>
       <c r="F74" t="s">
         <v>23</v>
       </c>
       <c r="G74" t="s">
         <v>177</v>
       </c>
       <c r="H74">
         <v>1</v>
       </c>
       <c r="I74" t="s">
         <v>252</v>
       </c>
       <c r="J74" t="s">
         <v>252</v>
       </c>
       <c r="K74"/>
     </row>
     <row r="75" spans="1:11">
       <c r="A75">
         <v>74</v>
       </c>
-      <c r="B75"/>
+      <c r="B75" t="s">
+        <v>11</v>
+      </c>
       <c r="C75" t="s">
         <v>257</v>
       </c>
       <c r="D75" t="s">
         <v>258</v>
       </c>
       <c r="E75"/>
       <c r="F75" t="s">
         <v>259</v>
       </c>
       <c r="G75" t="s">
         <v>170</v>
       </c>
       <c r="H75">
         <v>1</v>
       </c>
       <c r="I75" t="s">
         <v>260</v>
       </c>
       <c r="J75" t="s">
         <v>260</v>
       </c>
       <c r="K75"/>
     </row>
     <row r="76" spans="1:11">