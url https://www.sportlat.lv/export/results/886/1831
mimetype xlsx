--- v0 (2025-10-04)
+++ v1 (2026-06-27)
@@ -13158,51 +13158,53 @@
       </c>
       <c r="E248" t="s">
         <v>774</v>
       </c>
       <c r="F248" t="s">
         <v>38</v>
       </c>
       <c r="G248" t="s">
         <v>21</v>
       </c>
       <c r="H248">
         <v>1</v>
       </c>
       <c r="I248" t="s">
         <v>775</v>
       </c>
       <c r="J248" t="s">
         <v>775</v>
       </c>
       <c r="K248"/>
     </row>
     <row r="249" spans="1:11">
       <c r="A249">
         <v>248</v>
       </c>
-      <c r="B249"/>
+      <c r="B249" t="s">
+        <v>11</v>
+      </c>
       <c r="C249" t="s">
         <v>428</v>
       </c>
       <c r="D249" t="s">
         <v>776</v>
       </c>
       <c r="E249"/>
       <c r="F249" t="s">
         <v>67</v>
       </c>
       <c r="G249" t="s">
         <v>21</v>
       </c>
       <c r="H249">
         <v>1</v>
       </c>
       <c r="I249" t="s">
         <v>777</v>
       </c>
       <c r="J249" t="s">
         <v>777</v>
       </c>
       <c r="K249"/>
     </row>
     <row r="250" spans="1:11">