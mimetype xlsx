--- v0 (2025-11-03)
+++ v1 (2026-06-27)
@@ -14464,51 +14464,53 @@
       </c>
       <c r="N154" t="s">
         <v>1629</v>
       </c>
       <c r="O154" t="s">
         <v>1630</v>
       </c>
       <c r="P154" t="s">
         <v>1566</v>
       </c>
       <c r="Q154" t="s">
         <v>1631</v>
       </c>
       <c r="R154" t="s">
         <v>1632</v>
       </c>
       <c r="S154" t="s">
         <v>1626</v>
       </c>
       <c r="T154"/>
     </row>
     <row r="155" spans="1:20">
       <c r="A155">
         <v>154</v>
       </c>
-      <c r="B155"/>
+      <c r="B155" t="s">
+        <v>19</v>
+      </c>
       <c r="C155" t="s">
         <v>1633</v>
       </c>
       <c r="D155" t="s">
         <v>1634</v>
       </c>
       <c r="E155"/>
       <c r="F155" t="s">
         <v>833</v>
       </c>
       <c r="G155" t="s">
         <v>23</v>
       </c>
       <c r="H155">
         <v>8</v>
       </c>
       <c r="I155" t="s">
         <v>1635</v>
       </c>
       <c r="J155" t="s">
         <v>1504</v>
       </c>
       <c r="K155" t="s">
         <v>1636</v>
       </c>