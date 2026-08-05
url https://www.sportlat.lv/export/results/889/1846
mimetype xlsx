--- v0 (2025-11-01)
+++ v1 (2026-08-05)
@@ -16763,51 +16763,53 @@
         <v>945</v>
       </c>
       <c r="D313" t="s">
         <v>946</v>
       </c>
       <c r="E313"/>
       <c r="F313"/>
       <c r="G313" t="s">
         <v>119</v>
       </c>
       <c r="H313">
         <v>1</v>
       </c>
       <c r="I313" t="s">
         <v>944</v>
       </c>
       <c r="J313" t="s">
         <v>944</v>
       </c>
       <c r="K313"/>
     </row>
     <row r="314" spans="1:11">
       <c r="A314">
         <v>313</v>
       </c>
-      <c r="B314"/>
+      <c r="B314" t="s">
+        <v>11</v>
+      </c>
       <c r="C314" t="s">
         <v>790</v>
       </c>
       <c r="D314" t="s">
         <v>947</v>
       </c>
       <c r="E314" t="s">
         <v>948</v>
       </c>
       <c r="F314" t="s">
         <v>137</v>
       </c>
       <c r="G314" t="s">
         <v>21</v>
       </c>
       <c r="H314">
         <v>1</v>
       </c>
       <c r="I314" t="s">
         <v>949</v>
       </c>
       <c r="J314" t="s">
         <v>949</v>
       </c>
       <c r="K314"/>