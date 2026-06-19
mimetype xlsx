--- v0 (2025-12-20)
+++ v1 (2026-06-19)
@@ -6456,51 +6456,51 @@
       <c r="E144" t="s">
         <v>326</v>
       </c>
       <c r="F144" t="s">
         <v>15</v>
       </c>
       <c r="G144" t="s">
         <v>73</v>
       </c>
       <c r="H144">
         <v>0</v>
       </c>
       <c r="I144" t="s">
         <v>436</v>
       </c>
       <c r="J144" t="s">
         <v>436</v>
       </c>
       <c r="K144"/>
     </row>
     <row r="145" spans="1:11">
       <c r="A145" t="s">
         <v>354</v>
       </c>
       <c r="B145" t="s">
-        <v>11</v>
+        <v>384</v>
       </c>
       <c r="C145" t="s">
         <v>471</v>
       </c>
       <c r="D145" t="s">
         <v>472</v>
       </c>
       <c r="E145"/>
       <c r="F145" t="s">
         <v>259</v>
       </c>
       <c r="G145" t="s">
         <v>73</v>
       </c>
       <c r="H145">
         <v>0</v>
       </c>
       <c r="I145" t="s">
         <v>436</v>
       </c>
       <c r="J145" t="s">
         <v>436</v>
       </c>
       <c r="K145"/>
     </row>