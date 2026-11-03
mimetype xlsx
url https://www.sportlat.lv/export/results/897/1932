--- v0 (2025-11-11)
+++ v1 (2026-11-03)
@@ -410,51 +410,51 @@
   <si>
     <t>0:23:19</t>
   </si>
   <si>
     <t>Valerijs</t>
   </si>
   <si>
     <t>Jegorovs</t>
   </si>
   <si>
     <t>LSC</t>
   </si>
   <si>
     <t>RIGA</t>
   </si>
   <si>
     <t>0:47:40</t>
   </si>
   <si>
     <t>0:22:27</t>
   </si>
   <si>
     <t>Laura</t>
   </si>
   <si>
-    <t>Ābeltiņa</t>
+    <t>Jakobsone</t>
   </si>
   <si>
     <t>0:47:59</t>
   </si>
   <si>
     <t>0:22:34</t>
   </si>
   <si>
     <t>Askolds</t>
   </si>
   <si>
     <t>0:48:28</t>
   </si>
   <si>
     <t>0:23:07</t>
   </si>
   <si>
     <t>Marčenkovs</t>
   </si>
   <si>
     <t>0:49:00</t>
   </si>
   <si>
     <t>0:24:42</t>
   </si>