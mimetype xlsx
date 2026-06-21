--- v0 (2025-10-08)
+++ v1 (2026-06-21)
@@ -796,51 +796,53 @@
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" t="s">
         <v>30</v>
       </c>
       <c r="L3" t="s">
         <v>31</v>
       </c>
       <c r="M3" t="s">
         <v>32</v>
       </c>
       <c r="N3" t="s">
         <v>33</v>
       </c>
       <c r="O3"/>
     </row>
     <row r="4" spans="1:15">
       <c r="A4">
         <v>3</v>
       </c>
-      <c r="B4"/>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
       <c r="C4" t="s">
         <v>34</v>
       </c>
       <c r="D4" t="s">
         <v>35</v>
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
         <v>36</v>
       </c>
       <c r="G4" t="s">
         <v>19</v>
       </c>
       <c r="H4">
         <v>5</v>
       </c>
       <c r="I4" t="s">
         <v>37</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" t="s">
         <v>38</v>
       </c>