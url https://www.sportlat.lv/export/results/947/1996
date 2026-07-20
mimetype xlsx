--- v0 (2025-10-07)
+++ v1 (2026-07-20)
@@ -506,51 +506,51 @@
   <si>
     <t>ind.</t>
   </si>
   <si>
     <t>Mārupe</t>
   </si>
   <si>
     <t>0:45:29</t>
   </si>
   <si>
     <t>0:07:15</t>
   </si>
   <si>
     <t>0:02:38</t>
   </si>
   <si>
     <t>0:21:03</t>
   </si>
   <si>
     <t>0:14:03</t>
   </si>
   <si>
     <t>Evita</t>
   </si>
   <si>
-    <t>Leitāne</t>
+    <t>Puriņa</t>
   </si>
   <si>
     <t>FO (tautas klase)</t>
   </si>
   <si>
     <t>0:45:56</t>
   </si>
   <si>
     <t>0:11:41</t>
   </si>
   <si>
     <t>0:00:55</t>
   </si>
   <si>
     <t>0:20:07</t>
   </si>
   <si>
     <t>0:12:47</t>
   </si>
   <si>
     <t>Andrians</t>
   </si>
   <si>
     <t>Bulko</t>
   </si>
@@ -2032,51 +2032,53 @@
       </c>
       <c r="I22" t="s">
         <v>180</v>
       </c>
       <c r="J22" t="s">
         <v>181</v>
       </c>
       <c r="K22" t="s">
         <v>182</v>
       </c>
       <c r="L22" t="s">
         <v>183</v>
       </c>
       <c r="M22" t="s">
         <v>184</v>
       </c>
       <c r="N22" t="s">
         <v>185</v>
       </c>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23">
         <v>22</v>
       </c>
-      <c r="B23"/>
+      <c r="B23" t="s">
+        <v>15</v>
+      </c>
       <c r="C23" t="s">
         <v>186</v>
       </c>
       <c r="D23" t="s">
         <v>187</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
         <v>108</v>
       </c>
       <c r="G23" t="s">
         <v>38</v>
       </c>
       <c r="H23">
         <v>8</v>
       </c>
       <c r="I23" t="s">
         <v>188</v>
       </c>
       <c r="J23" t="s">
         <v>189</v>
       </c>
       <c r="K23" t="s">
         <v>190</v>
       </c>