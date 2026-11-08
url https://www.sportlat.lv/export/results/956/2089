--- v0 (2025-11-21)
+++ v1 (2026-11-08)
@@ -407,51 +407,51 @@
   <si>
     <t>Lūse</t>
   </si>
   <si>
     <t>Carnikavas Sporta centrs</t>
   </si>
   <si>
     <t>Carnikava</t>
   </si>
   <si>
     <t>S50</t>
   </si>
   <si>
     <t>0:43:04</t>
   </si>
   <si>
     <t>0:21:37</t>
   </si>
   <si>
     <t>0:21:27</t>
   </si>
   <si>
     <t>Laura</t>
   </si>
   <si>
-    <t>Ābeltiņa</t>
+    <t>Jakobsone</t>
   </si>
   <si>
     <t>S30</t>
   </si>
   <si>
     <t>0:43:15</t>
   </si>
   <si>
     <t>0:21:10</t>
   </si>
   <si>
     <t>0:22:06</t>
   </si>
   <si>
     <t>Edgars</t>
   </si>
   <si>
     <t>Freilibs</t>
   </si>
   <si>
     <t>0:43:25</t>
   </si>
   <si>
     <t>0:21:50</t>
   </si>