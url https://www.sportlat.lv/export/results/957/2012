--- v0 (2025-10-12)
+++ v1 (2026-08-06)
@@ -2096,51 +2096,51 @@
   <si>
     <t>0:19:37</t>
   </si>
   <si>
     <t>Sofija</t>
   </si>
   <si>
     <t>Danilevica</t>
   </si>
   <si>
     <t>DTC Jauniba</t>
   </si>
   <si>
     <t>1:25:52</t>
   </si>
   <si>
     <t>0:50:14</t>
   </si>
   <si>
     <t>0:02:45</t>
   </si>
   <si>
     <t>Evita</t>
   </si>
   <si>
-    <t>Leitāne</t>
+    <t>Puriņa</t>
   </si>
   <si>
     <t>1:26:01</t>
   </si>
   <si>
     <t>0:13:10</t>
   </si>
   <si>
     <t>0:02:15</t>
   </si>
   <si>
     <t>0:48:08</t>
   </si>
   <si>
     <t>0:01:41</t>
   </si>
   <si>
     <t>0:20:49</t>
   </si>
   <si>
     <t>1:26:09</t>
   </si>
   <si>
     <t>0:14:24</t>
   </si>